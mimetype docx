--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -291,8894 +291,8894 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénoménologie et psychanalyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Abstract en psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Possible involvement of the dopamine D3 receptor locus in subtypes of bipolar affective disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychiatric Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 546 (8), pp.658-659</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discourse Characteristics of Subjects with Schizophrenia and Prominent Negative Symptoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Canadian Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 546 (8), pp.658-659</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langage et symptômes négatifs chez le schizophrène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Psychiatrie et de Psychologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Tome 5 (49), pp.23-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phénoménologie et psychanalyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Abstract Psychiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 226, pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 546 (8), pp.658-659</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Corse comme métaphore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sud/Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 13, pp.73-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 224</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept d'aliénation : réactualisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives Psy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 14 (2), pp.121-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 546 (8), pp.658-659</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La problématique du temps propre aux psychoses dans l'oeuvre d'Arthur Tatossian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 14 (2), pp.144-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Langage et symptômes négatifs chez le schizophrène</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de quelques prophéties de la rationalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sud/Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 10, pp.169-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identité et phénoménologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sud/Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 9, pp.97-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions autour de l'oeuvre d'Eugène Minkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim El Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 12 (4), pp.225-228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre totale : discours de la méthode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sud/Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 7, pp.85-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychiatrie et neurologie : pour une nouvelle alliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Neuro-Psy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 12 (5), pp.fasc. 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phénoménologie et clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 12 (4), pp.199-206</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre totale : discours de la méthode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sud/Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 7, pp.85-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fondement et la chute. Abord phénoménologique d'une tentative d'infanticide au cours d'une psychose puerpérale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 12 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new approach to discourse analysis in psychiatry, applied to a schizophrenic patient's speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Noël-Jorand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 25, pp.183-198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure mathématique du langage : l'analyse distributionnelle. Nouvelle approche dans l'analyse de discours en psychiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Noël-Jorand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 12 (4), pp.245-257</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réticence et résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Zino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 12 (4), pp.219-224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gènes et l'humeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 12 (4), pp.259-267</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les damnés de la terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sud/Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 8, pp.125-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos d'un cas clinique : la mauvaise réputation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Zino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 12 (4), pp.213-217</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloge de l'hystérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 12 (4), pp.235-244</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enfants des schizophrènes : une population à haut risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dassa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 12 (4), pp.269-273</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que reste-t-il des délires chroniques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synapse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hommage à mon maître et ami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synapse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Numéro spécial : Hommage à Arthur Tatossian</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question de la subjectivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synapse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, pp.76-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Tatossian : un passant considérable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychose et thérapie. La problématique intersubjective : l'implication husserlienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'art du comprendre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 5/6, pp.177-187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kindling et troubles affectifs : un modèle comment, pourquoi, pour qui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 10 (2), pp.84-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du nécessaire retour à la tragédie grecque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sud/Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 3, pp.61-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de la folie des accouchées au Niger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sud/Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 4, pp.100-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La jeunesse d'un Peul Mbororo racontée par un sage à Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sud/Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 4, pp.53-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos des écrits psychopathologiques concernant la personnalité d'Hitler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sud/Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 4, pp.200-210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la coopération entre psychiatrie et médecine traditionnelle au Niger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sud/Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 4, pp.115-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Corse comme métaphore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de la francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Eclipse de la Raison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sud/Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 2, pp.33-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la prophétie psychotique comme dénonciation de l'ordre despotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sud/Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 1, pp.65-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour Althusser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digraphe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 72, pp.59-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratique psychiatrique quotidienne et nouveaux modèles nosographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de psychiatrie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clozapine in the treatment of psychotic refactory depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 163, pp.822-824</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saison de naissance et troubles bipolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Azorin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 151, pp.680-682</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité des névroses : entre généralistes et psychiatres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 24 (14)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dépression et dépressivité : approche phénoménologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vertex (Buenos Aires, Argentina)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation du Clonazepam dans la prévention des troubles bipolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérêt de la Fluoxétine dans le traitement des psychoses schyzophréniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art et thérapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratique de psychologie de la vie sociale et d'hygiène mentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 4, pp.11-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expression psychotique entre langues, langage et cultures dans la pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychiatrie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, Numéro spécial, pp.132-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloge de l'hystérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'association française de psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelque spécificité de la filiation corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lieux de l'enfance </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 12, pp.45-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeur sémiotique des anomalies biologiques en psychiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 63 (Numéro spécial)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture et pathologie : réflexion d'un thérapeute sur l'islam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 49-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La clinique de secteur : un travail sur le temps humain. Abord phénoménologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 62 (Numéro spécial)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychose et poème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualités psychiatriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'intérét de la philosophie en psychiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 51 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'intérêt de la philosophie en psychiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 51 (4), pp.835-842</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Référents philosophiques explicites et implicites dans la clinique d'aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 50 (3), pp.611-625</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychiatrie et scientificité : quelques aspects critiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 61 (5)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art et psychiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 61 (11)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relations entre maladie dépressive et diabète : présentation d'un cas clinique et revue des hypothèses pathogéniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychiatrie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, Numéro spécial</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forme psychotique trompeuse de la syphilis, à propos d'un cas clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, III (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relations entre personnalité et angor spastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984, 13 (21)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise en charge des paranoïaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984, 142 (7)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développements paranoïaques et personnalité hystérique : quelques aspects cliniques et psychopathologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Psychiatrie et de Psychologie Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, Tome 5 (49), pp.23-31</w:t>
+              <w:t xml:space="preserve">, 1984, Tome 2 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 13, pp.73-79</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un cas de réaction pseudo-démentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Psychiatrie et de Psychologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984, Tome 2 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 14 (2), pp.121-126</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les troubles psychiques de la maladie de Huntington : aspects cliniques et problèmes méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984, 142 (5)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 14 (2), pp.144-147</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traitement non sismique des dépressions résistantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 10, pp.169-176</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schématisation dynamique d'une stéréotypie gestuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Psychiatrie et de Psychologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984, Tome 2 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 9, pp.97-102</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art et psychiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984, 60 (10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1997</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un cas de réaction pseudo-démentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Psychiatrie et de Psychologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1983</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Réflexions autour de l'oeuvre d'Eugène Minkowski</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept d'aliénation. De la théorie à la pratique quotidienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1983, 59 (7), pp.925-940</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un dépassement dialectique de &amp;quot;l'Institution&amp;quot; schizophrénique : de quelques outils à l'oeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1983, 59 (Numéro spécial)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept d'angoisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1983, 48 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une réactualisation des rapports entre la psychiatrie et la psychanalyse (théorie et pratique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1982, 47 (1), pp.205-230</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réactions psychologiques à la perte d'emploi à propos de soixante cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1982, 14 (4), pp.631</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaboration institutionnelle chez un schizophrène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychiatrie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1982, 2, pp.126-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un cas de réaction pseudo-démentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1982, 140 (5), pp.558</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps dans la psychose, temps dans l'Institution. Le rapport dialectique dans la prise en charge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1982, 58 (Numéro spécial)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques réflexions sur un secteur en milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1981, 57 (Numéro complémentaire), pp.95-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écrivains et la folie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1980, 56 (7)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délire d'invention dans un cas de schizophrénie paranoïde. Le thème de la machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1980, 138 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le double. Essai psychopathologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1979, 55 (10)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Corse entre l'insularité et l'exil. Essai psychopathologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1978, 54 (7)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de transsexualisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1978, 136 (5)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'enfermement familial psychotique à l'émergence de la parole. Perspectives ouvertes par Gear et Liendo dans leur ouvrage de sémiologie psychanalytique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1977, 53 (7)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos des concepts fondamentaux de Tausk. Généalogie et filiation dans la psychopathologie de notre temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1977, 53 (7)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos d'une psychothérapie familiale. Essai d'ouverture d'un groupe psychotique dans la perspective synthétique de Gear et Liendo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la société de psychiatrie de Marseille </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1977</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse du livre de F. Ellenberger &amp;quot;A la découverte de l'inconscient. Histoire de la psychiatrie dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1976, II (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèles psychiatriques et modèles médicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1976, 52 (10)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Névrose d'angoisse et malformation du chromosome Y</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la société de psychiatrie de Marseille </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1975, 30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visées du médecin généraliste, de l'endocrinologue et du psychiatre sur le problème des endocrinopathies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 12 (4), pp.225-228</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Codaccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marseille médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1974, 111e année (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 7, pp.85-94</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troubles mentaux de la ménopause</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méditerranée médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1973, 19e année (251)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les gènes et l'humeur</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forme tardive de la maladie de Lobstein (à propos d'une observation avec enquête familiale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 12 (4), pp.259-267</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Fresco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Poinso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marseille médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1972, 109e année (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 8, pp.125-132</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'irruption angoissante du sens. Le cas Yvonne. Approche existentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Poinso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1972, 130e année, Tome II, pp.335-362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A propos d'un cas clinique : la mauvaise réputation</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impressions cliniques sur quarante malades traités par la Mefexadyne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette des hôpitaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1972, 144e année (14-15), pp.489-490</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne ou la lucidité anxieuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 12 (4), pp.213-217</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Tatossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Poinso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la société de psychiatrie de Marseille et du Sud-Est méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1972, 25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 12 (5), pp.fasc. 1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remarques épidémiologiques et statistiques sur une série de 1400 tentatives de suicide, suivies dans notre service hospitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Poinso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Fresco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marseille médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1972</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 12 (4), pp.199-206</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opiran, angoisse et psychose. A propos de l'essai thérapeutique d'un nouveau neuroleptique incisif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1972, 103e année, Tome I (3), pp.407-413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le fondement et la chute. Abord phénoménologique d'une tentative d'infanticide au cours d'une psychose puerpérale</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'angoisse et ses manifestations. Etude clinique d'un nouvel anxiolytique, la Benzoctamine (tacitine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 12 (4)</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Poinso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'information du corps médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1972, 10e année (37)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Réticence et résistance</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kierkegaard. Les prolégomènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 12 (4), pp.219-224</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Poinso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Gori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la société de psychiatrie de Marseille et du Sud-Est méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1972, 24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Structure mathématique du langage : l'analyse distributionnelle. Nouvelle approche dans l'analyse de discours en psychiatrie</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude clinique d'une nouvelle phénothiazine (Leptryl)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méditerranée médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1972, 164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kierkegaard. Les approches doctrinales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 12 (4), pp.245-257</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Poinso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Gori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la société de psychiatrie de Marseille et du Sud-Est méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1972, 25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A new approach to discourse analysis in psychiatry, applied to a schizophrenic patient's speech</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toxicomanie à l'héroïne compliquée d'une endocardite aiguë à la staphylocoque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 25, pp.183-198</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves d'Omezon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Fresco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marseille médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1972, 109e année (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 7, pp.85-94</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les para-ostéo-arthropathies neurogènes (A propos de deux observations au cours d'intoxication oxycarbonée grave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Fresco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Poinso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marseille médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1972, 109e année (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 12 (4), pp.235-244</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude épidémiologique d'une série de 131 toxicomanes. Considérations thérapeutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marseille médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1972, 109e année (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 12 (4), pp.269-273</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essai thérapeutique du Mutanxion et du Mustapline en psychiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marseille médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1971, 108e année (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1996, Numéro spécial : Hommage à Arthur Tatossian</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndrome de Kleine-Levin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1971, 1 (5)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1996, pp.76-80</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspects électrologiques du botulisme (à propos de cinq cas personnels)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des Agrégés J.A.G.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1971, 4 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 7</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérêt de l'exploration électrologique dans la maladie de Morton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electro-diagnostic Thérapie, Revue européenne d'électrophysiologie appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1971, 8e année (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 5/6, pp.177-187</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformation de l'image médicale de SOI chez un omnipraticien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la société de psychiatrie de Marseille et du Sud-Est méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1971, 3 (6)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 10 (2), pp.84-93</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les manifestations neuro-psychiques du lupus érythémateux disséminé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue médicale de Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1971, VII, pp.541-551</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 3, pp.61-67</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrélations électro-myographiques de la maladie de Morton et de la radiculopathie sciatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electro-diagnostic Thérapie, Revue européenne d'électrophysiologie appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1971, 8e année (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 4, pp.100-115</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos d'un cas de transsexualisme. Considérations nosographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la société de psychiatrie de Marseille et du Sud-Est méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1971, 22, pp.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 4, pp.200-210</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">syndrome de Pourfour du Petit lors d'un accident de plongée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la société médicale subaquatique et hyperbare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1971</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 4, pp.53-60</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse existentielle d'une psychose aiguë</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1970, 129e année Tome 2 (1), pp.67-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 4, pp.115-125</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspects psychiatriques du lupus érythémateux disséminé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la société de psychiatrie de Marseille </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1970, 9e année (20), pp.331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 72, pp.59-64</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remarques sur une série de drogués admis en milieu hospitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marseille médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1970, 107e année (6)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 2</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Névrite optique rétro-bulbaire au cours d'un syndrome de Guillain-Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la société d'oto-neuro-ophtalmologie du Sud-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1970, XLIII (5), pp.216-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 2, pp.33-41</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intoxication aiguë par la Colchicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1969, 14, pp.505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 1, pp.65-77</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle approche de l'anxiété et des syndromes névrotiques. Essai clinique d'un psychotrope &amp;quot;le Fenpentadiol&amp;quot; (à propos de cinquante observations)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marseille médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1969, 106e année (6)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 151, pp.680-682</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations du psychiatre et de l'endocrinologue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de médecine psychosomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1969, Tome 11, pp.157-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1993</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude clinique des effets thérapeutiques d'un nouvel hypnotique non barbiturique (Mandrax)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provence médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1969, 37e année (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 163, pp.822-824</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hémiplégie par trombose carotidienne chez une malade porteuse d'un anévrisme de la pointe du coeur. Intervention à coeur ouvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marseille médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1969, 106e année (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5792 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561437v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04561436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos de deux cas de syndrome de Kleine-Levin avec troubles du comportement</w:t>
               </w:r>
@@ -9817,90 +9817,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discourse Analysis In Psychosis: Characteristics of Hebephrenic Subject's Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Noël-Jorand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Dassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e journées internationales d'Analyse Statistiques des Données Textuelles (JADT'2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2000, Lausane, Suisse. Pagination non précisée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10401,1074 +10401,1074 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Misères du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sud-Nord - Revue internationale psychopathologique et transdisciplinaire. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Erès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, 154 pp., 1997, 2-86586-534-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aujourd'hui la guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sud-Nord - Revue internationale psychopathologique et transdisciplinaire. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Erès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, 260 pp., 1997, 2-86586-523-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Misères du monde</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exils, retour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sud-Nord - Revue internationale psychopathologique et transdisciplinaire. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Erès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 8, 154 pp., 1997, 2-86586-534-7</w:t>
+              <w:t xml:space="preserve">, 6, 157 pp., 1996, 9782865864560</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes au monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sud-Nord - Revue internationale psychopathologique et transdisciplinaire. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Erès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, 192 pp., 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Exils, retour</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journal de bord d'un thérapeuthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seuil; Presses universitaires de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 196 pp., 1996, Champ freudien, 2-02-022270-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sud-Nord - Revue internationale psychopathologique et transdisciplinaire. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Erès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 6, 157 pp., 1996, 9782865864560</w:t>
+              <w:t xml:space="preserve">, 3, 266 pp., 1995, 2-86586-360-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 196 pp., 1996, Champ freudien, 2-02-022270-1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enfances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sud-Nord - Revue internationale psychopathologique et transdisciplinaire. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Erès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, 262 pp., 1995, 2-86586-392-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Créer</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ordre, Désordre, Folies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sud-Nord. Revue internationale psychopathologique et transdisciplinaire, éditions Erès. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Erès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, 166 pp., 1994, 2-86586-294-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sud-Nord - Revue internationale psychopathologique et transdisciplinaire. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Erès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 3, 266 pp., 1995, 2-86586-360-3</w:t>
+              <w:t xml:space="preserve">, 2, 240 pp., 1994, 2-86586-327-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le trésor clinique français revisité par la psychanalyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dugnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Giudicelli; Michel Dugnat. ASERPSY (Association scientifique d'études et de recherche en psychiatrie), 1991</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujet et subjectivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Lantéri-Laura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Erès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 4, 262 pp., 1995, 2-86586-392-1</w:t>
+              <w:t xml:space="preserve">, pp.132, 1990, 2-86586-135-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">, 1, 166 pp., 1994, 2-86586-294-1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traversée poétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Jeanne Laffite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, 172 pp., 1986, 2-86276-135-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">, 2, 240 pp., 1994, 2-86586-327-1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créativité et folie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, 1984, 2903098743</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Sébastien Giudicelli; Michel Dugnat. ASERPSY (Association scientifique d'études et de recherche en psychiatrie), 1991</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Corse : une affaire de famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Giudicelli. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Jeanne Laffite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, 235 pp., 1984, Créativité et folie, 0756.2276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...229 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551494v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">hal-04551514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11717,1128 +11717,1128 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A propos de la rencontre dans l'expérience psychiatrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Minard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la curiosité en psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Questions de psychiatrie, 9782865863303</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une curieuse rencontre : « Alexandre le fou »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Minard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la curiosité en psychiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Erès, pp.63-68, 1995, 9782865863303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">De la curiosité en psychiatrie</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La implicación husserliana en la psicopatología</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Lucrecia Rovaletti. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psicología y psiquiatría fenomenológica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 9789502901749</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychose, psychiatrie, psychanalyse. Dialectique du voir et de l'entendement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le trésor clinique français revisité par la psychanalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. ASERPSY, 1991</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychose, psychiatrie, psychanalyse. Dialectique du voir et de l'entendement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Giudicelli; Michel Dugnat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le trésor clinique français revisité par la psychanalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASERPSY (Association scientifique d'études et de recherche en psychiatrie), 1991</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question de la subjectivité dans le champ psychotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Giudicelli; Georges Lantéri-Laura. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sujet et subjectivité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, Questions de psychiatrie, 9782865863303</w:t>
+              <w:t xml:space="preserve">, 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 9789502901749</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des ombres dans le miroir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ile miroir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions La Marge, 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, ASERPSY (Association scientifique d'études et de recherche en psychiatrie), 1991</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la dépressivité humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approches phénoménologiques et pyschanalytiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Z'éditions, pp.17-34, 1989, 9782877200493</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ed. ASERPSY, 1991</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du trésor clinique français. Questionnement croisé entre psychiatrie et psychanalyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ecole de la cause freudienne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'expression cliniques des psychoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Z'editions, 1988, 978-2877200226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Sujet et subjectivité</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Giudicelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traversée poétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 1990</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Jeanne Laffite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 2-86276-135-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Editions La Marge, 1989</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Corses entre l'insularité et l'exil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Giudicelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Corse, une affaire de famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Jeanne Laffite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-199, 1984, 0756-2276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Z'éditions, pp.17-34, 1989, 9782877200493</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Giudicelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Créativité et folie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-16, 1984</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Z'editions, 1988, 978-2877200226</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'universel et le particulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Giudicelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Corse, une affaire de famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Jeanne Laffite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.201-214, 1984, 0756-2276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Préface</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Corse comme métaphore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Giudicelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traversée poétique</w:t>
+              <w:t xml:space="preserve">La Corse, une affaire de famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Jeanne Laffite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1986, 2-86276-135-4</w:t>
+              <w:t xml:space="preserve">, 1984, 0756-2276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552039v1</w:t>
-              </w:r>
-[...256 lines deleted...]
-                <w:t xml:space="preserve">hal-04552041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId206"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -12914,51 +12914,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9B3E9D26"/>
+    <w:nsid w:val="473BA423"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13145,51 +13145,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-giudicelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558520v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giudicelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ppsy/2004432101" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547698v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547699v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549718v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547700v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547697v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547702v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547707v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547722v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547724v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547739v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551423v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551391v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim El Malki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548099v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551466v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiaroni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552065v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551375v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Zino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548089v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551413v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551438v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Henry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551382v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551455v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine No&#235;l-Jorand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547770v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552064v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551447v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551476v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dassa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549679v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549085v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549083v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548327v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550711v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549093v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549091v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549086v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552063v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549088v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549117v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552074v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549105v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549142v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552571v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Azorin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549515v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552568v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549538v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549607v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549637v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549632v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552655v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552599v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553167v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553175v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553161v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553185v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553188v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553182v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553180v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549670v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553192v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553195v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553198v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553189v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553196v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558898v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558889v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558831v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558840v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558871v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558877v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558837v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558855v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558922v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558915v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549617v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558928v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558944v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558957v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558965v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558952v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558947v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558975v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558986v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558983v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559124v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559109v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559117v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559136v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559195v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559131v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559145v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559143v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559191v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559184v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Codaccioni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559510v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559663v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fresco" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Poinso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559556v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559660v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559675v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Soubeyrand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559679v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559589v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559533v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tatossian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559649v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559626v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Morin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559545v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gori" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559596v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559549v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559578v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Omezon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Romano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561206v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561220v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561225v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561210v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561214v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561227v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560352v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560208v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560935v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561236v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561244v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561240v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561233v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561434v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561431v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561435v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561437v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561436v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561433v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561432v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561441v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561440v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561444v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561443v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561442v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561439v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561438v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597070v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Reinert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561590v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561588v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561587v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561585v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561578v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561574v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561568v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561571v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561507v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561508v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545396v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561447v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561505v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561445v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561446v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549661v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dugnat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546706v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lant&#233;ri-Laura" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552034v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jeanne-laffitte.com/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551494v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551514v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547703v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547726v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547819v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552674v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549101v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549130v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552590v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552582v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549697v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552596v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552656v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552898v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552035v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552039v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552040v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552030v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552041v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-giudicelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558520v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giudicelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ppsy/2004432101" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549718v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547699v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547700v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547697v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547698v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547702v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547707v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547722v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547724v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547739v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551391v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim El Malki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548099v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548089v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551413v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552064v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551438v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Henry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547770v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine No&#235;l-Jorand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551455v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551382v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Zino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551466v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiaroni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552065v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551375v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551447v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551476v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dassa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551423v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549679v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549085v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549083v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548327v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550711v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549093v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549091v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552063v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549086v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549088v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552074v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549105v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549142v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549117v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549515v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552568v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552571v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Azorin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549538v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549607v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549637v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549632v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552655v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552599v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553167v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553175v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553161v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553188v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553182v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553180v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549670v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553185v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553195v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553198v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553189v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553196v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553192v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558889v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558831v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558871v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558877v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558840v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558837v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558855v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558898v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558915v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549617v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558922v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558928v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558965v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558952v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558947v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558944v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558957v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558975v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558986v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558983v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559124v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559117v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559109v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559131v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559136v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559195v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559143v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559145v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559191v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559184v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Codaccioni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559510v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559660v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fresco" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Poinso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559679v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559589v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559533v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tatossian" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559626v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Soubeyrand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Morin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559649v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559675v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559545v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gori" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559596v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559549v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559578v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Omezon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Romano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559663v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559556v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561210v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560352v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561214v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561227v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560208v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560935v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561225v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561206v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561220v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561244v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561240v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561233v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561236v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561436v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561434v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561431v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561435v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561437v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561433v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561432v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561441v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561440v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561444v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561443v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561442v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561439v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561438v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597070v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Reinert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561590v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561588v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561587v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561585v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561578v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561574v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561571v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561568v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561508v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561507v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545396v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561447v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561505v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561445v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561446v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549661v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dugnat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546706v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lant&#233;ri-Laura" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552034v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jeanne-laffitte.com/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551514v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551494v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547703v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547726v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547819v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549101v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552674v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549130v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552582v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552590v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549697v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552596v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552656v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552898v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552035v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552040v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552030v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552041v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552039v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>