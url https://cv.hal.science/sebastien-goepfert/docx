--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -100,337 +100,337 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À l'âge du Fer, une société florissante dans un réseau d'échanges</w:t>
+                <w:t xml:space="preserve">Les débuts de l’âge du Bronze dans le sud de la plaine du Rhin supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Céciliot</w:t>
+                <w:t xml:space="preserve">Philippe Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Cony</w:t>
+                <w:t xml:space="preserve">Anthony Denaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Féliu</w:t>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Goepfert</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Bertrand Béhague; Mathilde Villette; Quentin Richard. </w:t>
+                <w:t xml:space="preserve">Christophe Croutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Blanchet; Théophane Nicolas; Bénédicte Quilliec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un passé incontournable ; découvertes archéologiques de l'A355 : catalogue de l'exposition du Musée archéologique de Strasbourg, 13/06/2025 - 21/06/2026</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musées de la ville de Strasbourg, pp.54-61, 2025</w:t>
+              <w:t xml:space="preserve">Les sociétés du Bronze ancien atlantique du XXIVE au XVII e s. a.C.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoires (65), Ausonius, pp.357-376, 2025, 9782356136435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05198992v1</w:t>
+                <w:t xml:space="preserve">hal-05467789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les débuts de l’âge du Bronze dans le sud de la plaine du Rhin supérieur</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">À l'âge du Fer, une société florissante dans un réseau d'échanges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Denaire</w:t>
+                <w:t xml:space="preserve">Clara Céciliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Michler</w:t>
+                <w:t xml:space="preserve">Alexandra Cony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Croutsch</w:t>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Rault</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Stéphane Blanchet; Théophane Nicolas; Bénédicte Quilliec. </w:t>
+                <w:t xml:space="preserve">Sébastien Goepfert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Béhague; Mathilde Villette; Quentin Richard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sociétés du Bronze ancien atlantique du XXIVE au XVII e s. a.C.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mémoires (65), Ausonius, pp.357-376, 2025, 9782356136435</w:t>
+              <w:t xml:space="preserve">Un passé incontournable ; découvertes archéologiques de l'A355 : catalogue de l'exposition du Musée archéologique de Strasbourg, 13/06/2025 - 21/06/2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musées de la ville de Strasbourg, pp.54-61, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05467789v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les puits à eau protohistoriques en Alsace entre 2300 et 25 av. J.-C. : une synthèse régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Croutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goepfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roth-Zehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -476,51 +476,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les puits de Marckolsheim, Schlettstadterfeld : marqueurs d’une organisation territoriale protohistorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Croutsch; Sébastien Goepfert; Anne-Marie Adam. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les puits de la protohistoire dans l'Est de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour la valorisation de l'archéologie du Grand Est, pp.35-61, 2020, Mémoires d'archéologie du Grand Est, 978-2-9561936-5-4</w:t>
@@ -607,51 +607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -751,51 +751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bolou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANTEA Archéologie; SRA Grand Est. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -929,2063 +929,2063 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COLMAR, &amp;quot;Rue des Aunes&amp;quot;, Alsace, Haut-Rhin (68)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RICHEMONT, &amp;quot;Devant le Pont. Site 1.4 (fouille 2020) et synthèse site 1 (fouilles 2013-2020)&amp;quot;, Lorraine, Moselle (57)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goepfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Vergnaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Barrand-Emam</w:t>
+                <w:t xml:space="preserve">Marie-Laure Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bolou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clara Ceciliot</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Collet</w:t>
+                <w:t xml:space="preserve">Thomas Fischbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ANTEA Archéologie; SRA Grand Est. 2022</w:t>
+              <w:t xml:space="preserve">ANTEA Archéologie; SRA Lorraine. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519035v1</w:t>
+                <w:t xml:space="preserve">hal-05520550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RICHEMONT, &amp;quot;Devant le Pont. Site 1.4 (fouille 2020) et synthèse site 1 (fouilles 2013-2020)&amp;quot;, Lorraine, Moselle (57)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">NIEDERHERGHEIM, &amp;quot;Mittlere Allmende. Extension de la ZA Ouest&amp;quot;, Alsace, Haut-Rhin (68)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bolou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Fischbach</w:t>
+                <w:t xml:space="preserve">Laurie Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ANTEA Archéologie; SRA Lorraine. 2022</w:t>
+              <w:t xml:space="preserve">ANTEA Archéologie; SRA Grand Est. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05520550v1</w:t>
+                <w:t xml:space="preserve">hal-05520497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COLMAR Rue Denis Papin Alsace, Haut-Rhin (68)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Roth-Zehner</w:t>
+                <w:t xml:space="preserve">COLMAR, &amp;quot;Rue des Aunes&amp;quot;, Alsace, Haut-Rhin (68)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barrand-Emam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Goepfert</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bolou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Ceciliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Goudissard</w:t>
+                <w:t xml:space="preserve">Amaury Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">antea-archéologie. 2022</w:t>
+              <w:t xml:space="preserve">ANTEA Archéologie; SRA Grand Est. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05125946v1</w:t>
+                <w:t xml:space="preserve">hal-05519035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NIEDERHERGHEIM, &amp;quot;Mittlere Allmende. Extension de la ZA Ouest&amp;quot;, Alsace, Haut-Rhin (68)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">COLMAR, &amp;quot;Rue Denis Papin&amp;quot;, Alsace, Haut-Rhin (68)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roth-Zehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barrand-Emam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Flottes</w:t>
+                <w:t xml:space="preserve">Simon Goudissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ANTEA Archéologie; SRA Grand Est. 2022</w:t>
+              <w:t xml:space="preserve">Antea-archéologie; SRA Grand Est. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05520497v1</w:t>
+                <w:t xml:space="preserve">hal-05125946v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KOLBSHEIM « Kurze Straenge » - Site 2-2 A 355 – Contournement Ouest de Strasbourg</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Ceciliot</w:t>
+                <w:t xml:space="preserve">KOLBSHEIM, « Herrenweg » - Site 2-6, A 355 – Contournement Ouest de Strasbourg, Alsace, Bas-Rhin (67)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bolou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antea-Archéologie. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05237492v1</w:t>
+                <w:t xml:space="preserve">hal-05237724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MERXHEIM Obere Reben Rue de Raedersheim Alsace, Haut-Rhin (68)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DUTTLENHEIM, &amp;quot;Vier Aeckern. A 355 – Contournement Ouest de Strasbourg&amp;quot;, Site 1.1, Alsace, Bas-Rhin (67)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bolou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goepfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Goudissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antea Archéologie; SRA Grand Est. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bachellerie</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-05239432v1</w:t>
+                <w:t xml:space="preserve">hal-05126145v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DUTTLENHEIM Vier Aeckern A 355 – Contournement Ouest de Strasbourg Site 1.1</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Bolou</w:t>
+                <w:t xml:space="preserve">MERXHEIM, &amp;quot;Obere Reben Rue de Raedersheim&amp;quot;, Alsace, Haut-Rhin (68)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barrand-Emam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Daverat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Simon Goudissard</w:t>
+                <w:t xml:space="preserve">François Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Campaner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">antea-archéologie. 2021</w:t>
+              <w:t xml:space="preserve">Antea Archéologie; SRA Grand Est. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05126145v1</w:t>
+                <w:t xml:space="preserve">hal-05239432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KOLBSHEIM « Herrenweg » - Site 2-6 A 355 – Contournement Ouest de Strasbourg A 355 – Contournement Ouest de Strasbourg</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Goepfert</w:t>
+                <w:t xml:space="preserve">KOLBSHEIM, « Kurze Straenge » - Site 2-2, A 355 – Contournement Ouest de Strasbourg, Alsace, Bas-Rhin (67)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Ceciliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bolou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antea-Archéologie. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05237724v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05237492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ITTENHEIM Eselacker A 355 – Contournement Ouest de Strasbourg – Site 3.5</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">ITTENHEIM, &amp;quot;Eselacker&amp;quot;, A 355 – Contournement Ouest de Strasbourg – Site 3.5, Alsace, Bas-Rhin (67)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antea-Archéologie. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TALANGE, &amp;quot;ZAC Les Usènes, tranches 1 (2017) et 2 (2019), Rue de Metz&amp;quot;, Lorraine, Moselle (57)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Ceciliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Goudissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ANTEA Archéologie; SRA Grand Est. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pfulgriesheim « Hammeracker », A 355 Contournement Ouest de Strasbourg, Site 4.5,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">PFULGRIESHEIM, « Hammeracker », A 355 – Contournement Ouest de Strasbourg – Site 4.5, Alsace, Bas-Rhin (67)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Bolou</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bolou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Ceciliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] ANTEA Archéologie, SRA Alsace. 2020</w:t>
+              <w:t xml:space="preserve">Antea Archéologie; SRA Grand Est. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05308930v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ittenheim « Achenheimer Berg », A355 – Contournement Ouest de Strasbourg – Site 2.11, Alsace, Bas-Rhin (67)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ceciliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] ANTEA Archéologie. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRIESHEIM-SUR SOUFFEL Flaschen - Site 4-2 PFULGRIESHEIM Kammeracker - Site 4-2bis A 355 – Contournement Ouest de Strasbourg Alsace, Bas-Rhin (67)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisa Bailly</w:t>
+                <w:t xml:space="preserve">ITTENHEIM, « Achenheimer Berg », A 355 – Contournement Ouest de Strasbourg – Site 2.11, Alsace, Bas-Rhin (67)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Ceciliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bolou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Antea-Archéologie. 2020</w:t>
+              <w:t xml:space="preserve">Antea Archéologie; SRA Grand Est. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05233602v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PFULGRIESHEIM « Hammeracker » A 355 – Contournement Ouest de Strasbourg – Site 4.5</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Pfulgriesheim « Hammeracker », A 355 Contournement Ouest de Strasbourg, Site 4.5,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Amaury Collet</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goepfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bolou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Antea-Archéologie. 2020</w:t>
+              <w:t xml:space="preserve">[0] ANTEA Archéologie, SRA Alsace. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248071v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ITTENHEIM « Achenheimer Berg » A 355 – Contournement Ouest de Strasbourg – Site 2.11</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Ceciliot</w:t>
+                <w:t xml:space="preserve">GRIESHEIM-SUR SOUFFEL, &amp;quot;Flaschen - Site 4-2&amp;quot; et PFULGRIESHEIM, &amp;quot;Kammeracker - Site 4-2bis&amp;quot;, A 355 – Contournement Ouest de Strasbourg, Alsace, Bas-Rhin (67)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goepfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bolou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antea-Archéologie. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235548v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MARLENHEIM Lotissement &amp;quot;La Peupleraie&amp;quot; Tranche 4 Alsace, Bas-Rhin (67)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">MARLENHEIM, Lotissement &amp;quot;La Peupleraie&amp;quot; Tranche 4, Alsace, Bas-Rhin (67)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bolou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Antea-Archéologie. 2019</w:t>
+              <w:t xml:space="preserve">Antea Archéologie; SRA Alsace. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05238401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KOENIGSMACKER Blosberger, rue de Benassay</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">KOENIGSMACKER, &amp;quot;Blosberger, rue de Benassay&amp;quot;, Alsace, Bas-Rhin (67)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Denaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Ceciliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antea-Archéologie. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENSISHEIM ZAID - Reguisheimer Feld Tranches 1 et 2 Alsace, Haut-Rhin (68)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">ENSISHEIM, &amp;quot;ZAID - Reguisheimer Feld&amp;quot;, Tranches 1 et 2, Alsace, Haut-Rhin (68)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2993,3508 +2993,3508 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barrand-Emam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Campaner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">antea-archéologie. 2017</w:t>
+              <w:t xml:space="preserve">Antea Archéologie; SRA Grand Est. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05126186v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05126186v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richemont « Devant le Pont ». Site 1, tranche 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] ANTEA Archéologie. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RICHEMONT Devant le Pont Lorraine, Moselle (57) Site 1 Tranche 3, 2016</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">RICHEMONT, &amp;quot;Devant le Pont. Site 1.3&amp;quot;, Lorraine, Moselle (57)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Ceciliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goudissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Antea-Archéologie. 2017</w:t>
+              <w:t xml:space="preserve">Antea Archéologie; SRA Lorraine. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BELLEVILLE « La Sablière » Lorraine, Meurthe-et-Moselle (54)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">MORSCHWILLER-LE-BAS, « Ungeheuer Hoelzle », Alsace, Haut-Rhin (68)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Denaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Jammet-Reynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ANTEA-Archéologie. 2016</w:t>
+              <w:t xml:space="preserve">Antea Archéologie; SRA Alsace. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05104114v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morschwiller-le-Bas « Ungeheuer Hoelzle » Projet Ikea - ZAC Parc des Collines I : un ensemble funéraire rubané, un habitat Horgen et Bronze final. Rapport de fouille préventive</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">MARCKOLSHEIM, &amp;quot;Parc d’Activités Intercommunal de Marckolsheim, tranche 2, Schlettstadterfeld&amp;quot;, Alsace, Bas-Rhin (67)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Perrin</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Ecarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Alsace. 2016</w:t>
+              <w:t xml:space="preserve">Antea-Archéologie. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05312640v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MARCKOLSHEIM Parc d’Activités Intercommunal de Marckolsheim (PAIM), tranche 2 Schlettstadterfeld</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">ÉGUISHEIM Lotissement Herrenweg Alsace, Haut-Rhin (68)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Murer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boulogne Nina</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cedric Ecarot</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Ceciliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Antea-Archéologie. 2016</w:t>
+              <w:t xml:space="preserve">antea-archeologie. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05238331v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05126167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ÉGUISHEIM Lotissement Herrenweg Alsace, Haut-Rhin (68)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morschwiller-le-Bas « Ungeheuer Hoelzle » Projet Ikea - ZAC Parc des Collines I : un ensemble funéraire rubané, un habitat Horgen et Bronze final. Rapport de fouille préventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Denaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goepfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Jammet-Reynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Alsace. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boulogne Nina</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-05126167v1</w:t>
+                <w:t xml:space="preserve">hal-05312640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MERXHEIM Obere Reben Rue de Raedersheim / Propriété Salomon Alsace, Haut-Rhin (68)</w:t>
+                <w:t xml:space="preserve">MERXHEIM, &amp;quot;Obere Reben Rue de Raedersheim / Propriété Salomon&amp;quot;, Alsace, Haut-Rhin (68)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fischbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goudissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antea-Archéologie. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05239471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MORSCHWILLERLE-BAS « Ungeheuer Hoelzle » Alsace, Haut-Rhin (68)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Vergnaud</w:t>
+                <w:t xml:space="preserve">BELLEVILLE « La Sablière », Lorraine, Meurthe-et-Moselle (54)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barrand-Emam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Denaire</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Clara Céciliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chifflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Antea-Archéologie. 2016</w:t>
+              <w:t xml:space="preserve">ANTEA-Archéologie. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05240115v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104114v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RICHEMONT Devant le Pont Lorraine, Moselle (57) Site 1 Tranche 2, 2014</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">NIEDERHERGHEIM, &amp;quot;Innere Allmende&amp;quot;, Alsace, Haut-Rhin (68)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Campaner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barrand-Emam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Broc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lyautey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antea-Archéologie. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248417v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RICHEMONT, &amp;quot;Devant Le Pont. Site 2. Tranche 2011&amp;quot;, Lorraine, Moselle (57)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Barrand-Emam</w:t>
+                <w:t xml:space="preserve">RICHEMONT, &amp;quot;Devant le Pont&amp;quot; Lorraine, Moselle (57). Site 1 Tranche 2, 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">ANTEA Archéologie; SRA Lorraine. 2014</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Goudissard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antea Archéologie; SRA Lorraine. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05532227v1</w:t>
+                <w:t xml:space="preserve">hal-05248417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LAMPERTHEIM, &amp;quot;Lotissement Strenfeld&amp;quot;, Alsace, Bas-Rhin (67)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">LAMPERTHEIM, &amp;quot;Lotissement Strenfeld&amp;quot;, Alsace, Bas-Rhin (67). Une occupation du Néolithique ancien au Bas-Empire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tenud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Campaner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Denaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANTEA Archéologie; SRA Alsace. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RICHEMONT Devant le Pont Lorraine, Moselle (57) Site 1 Tranche 1, 2013</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">RICHEMONT, &amp;quot;Devant le Pont&amp;quot;, Lorraine, Moselle (57). Site 1. Tranche 1, 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Denaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antea-Archéologie. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NIEDERHERGHEIM Innere AllmendeAlsace Haut-Rhin (68)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">RICHEMONT, &amp;quot;Devant Le Pont. Site 2. Tranche 2011&amp;quot;, Lorraine, Moselle (57)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mamie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barrand-Emam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Antea-Archéologie. 2014</w:t>
+              <w:t xml:space="preserve">ANTEA Archéologie; SRA Lorraine. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05240264v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05532227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artzenheim “Lotissement les Violettes” Alsace, Haut-Rhin (68)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kolbsheim, &amp;quot;Vogeseblick&amp;quot;, Alsace, Bas-Rhin (67). Du village du Néolithique ancien à la position de la Bruche de 1914.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Denaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barrand-Emam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Broc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Campaner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fischbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ANTEA-Archéologie. 2013</w:t>
+              <w:t xml:space="preserve">Antea-Archéologie. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05104063v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRUMATH 8, rue du Collège Alsace, Bas-Rhin (67)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">ARTZENHEIM “Lotissement les Violettes”, Alsace, Haut-Rhin (68)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barrand-Emam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fischbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Antea-Archéologie. 2013</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Campaner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ANTEA-Archéologie. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05125524v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104063v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WETTOLSHEIM, &amp;quot;Clos Diesbrach&amp;quot;, Alsace, Haut-Rhin (68). Alignements de fosses de combustion à pierres chauffées du Bronze final IIIb et fosses de la transition Bronze final IIb-IIIa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">BRUMATH, 8, rue du Collège, Alsace, Bas-Rhin (67)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Murer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">ANTEA Archéologie; SRA Alsace. 2013</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaïg Le Martret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tenud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antea-Archéologie. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05534168v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GOXWILLER ZAC PAEI Alsace, Bas-Rhin (67)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">WETTOLSHEIM, &amp;quot;Clos Diesbrach&amp;quot;, Alsace, Haut-Rhin (68).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Campaner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amandine Mauduit</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Denaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Schott-Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Antea-Archéologie. 2013</w:t>
+              <w:t xml:space="preserve">ANTEA Archéologie; SRA Alsace. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05233551v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kolbsheim &amp;quot;Vogeseblick</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">GOXWILLER, &amp;quot;ZAC PAEI&amp;quot;, Alsace, Bas-Rhin (67)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goepfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Campaner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Fischbach</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antea-Archéologie. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05236134v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEISPOLSHEIM Lotissement Schlossgarten Alsace, Bas-Rhin (67)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">GUÉMAR, &amp;quot;Rotenberger Weg&amp;quot;, Alsace, Haut-Rhin (68)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Denaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Campaner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anthony Denaire</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Jammet-Reynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Antea-Archéologie. 2012</w:t>
+              <w:t xml:space="preserve">Antea Archéologie; SRA Alsace. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05233392v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sierentz « les Villas d’Aurèle » 2011 , Alsace, Haut-Rhin (68)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Barrand-Emam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] ANTEA Archéologie, SRA Alsace. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ottange “Carrière Billert - Nécropole” Lorraine, Moselle (57)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Coubel</w:t>
+                <w:t xml:space="preserve">SIERENTZ, &amp;quot;Les villas d'Aurèle&amp;quot;, Alsace, Haut-Rhin (68)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barrand-Emam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">ANTEA-Archéologie. 2012</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antea Archéologie; SRA Alsace. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05100521v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guémar (Alsace, Haut-Rhin) &amp;quot;Rotenberger Weg</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">OTTANGE, “Carrière Billert - Nécropole”, Lorraine, Moselle (57)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Coubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barrand-Emam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Antea-Archéologie. 2012</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Médard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antea Archéologie; SRA Alsace. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05233755v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100521v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VITRY-SUR-ORNE, &amp;quot;Vallange&amp;quot;, Lorraine, Moselle (57)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Beucher</w:t>
+                <w:t xml:space="preserve">THIONVILLE, &amp;quot;Boucle de la Milliaire&amp;quot;, Lorraine, Moselle (57)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hubert Cabart</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fortuné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Glardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANTEA Archéologie; SRA Lorraine. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05534091v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THIONVILLE, &amp;quot;Boucle de la Milliaire&amp;quot;, Lorraine, Moselle (57)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Perrin</w:t>
+                <w:t xml:space="preserve">VITRY-SUR-ORNE, &amp;quot;Vallange&amp;quot;, Lorraine, Moselle (57)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Guillotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Mauduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Goepfert</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Cabart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANTEA Archéologie; SRA Lorraine. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05533182v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIERENTZ &amp;quot;Les villas d'Aurèle&amp;quot; Alsace, Haut-Rhin (68)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Vergnaud</w:t>
+                <w:t xml:space="preserve">GEISPOLSHEIM, &amp;quot;Lotissement Schlossgarten&amp;quot;, Alsace, Bas-Rhin (67)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barrand-Emam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Campaner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Denaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antea-Archéologie. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248653v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOUSSEN Lotissement Le Cèdre Bleu Alsace, Haut-Rhin (68)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">HOUSSEN, &amp;quot;Lotissement Le Cèdre Bleu&amp;quot;, Alsace, Haut-Rhin (68)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antea-Archéologie. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05234669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIDENHEIM (Alsace, Haut-Rhin) &amp;quot;ZAC Espace / Kahlberg</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">DIDENHEIM, &amp;quot;ZAC Espace / Kahlberg&amp;quot;, Alsace, Haut-Rhin (68)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Denaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANTEA Archéologie. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095415v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095415v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOUSSEN 2008 Lotissement Le Château d’Eau Alsace, Haut-Rhin (68)</w:t>
+                <w:t xml:space="preserve">HOUSSEN, &amp;quot;Lotissement Le Château d’Eau&amp;quot;, Alsace, Haut-Rhin (68)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Roth-Zehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barrand-Emam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Coubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Denaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANTEA Archéologie. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095675v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095675v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEISTRATZHEIM Station d’épuration intercommunale Alsace, Bas-Rhin (67)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">CRASTATT, &amp;quot;Lotissement Falby”, Alsace, Bas-Rhin (67)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Guillotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Glardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ANTEA Archéologie. 2010</w:t>
+              <w:t xml:space="preserve">ANTEA-Archéologie. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099151v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094960v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crastatt Lotissement “Falby” Alsace, Bas-Rhin (67)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">MEISTRATZHEIM, &amp;quot;Station d’épuration intercommunale&amp;quot;, Alsace, Bas-Rhin (67)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Murer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barrand-Emam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Commerçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ANTEA-Archéologie. 2010</w:t>
+              <w:t xml:space="preserve">ANTEA Archéologie; SRA Alsace. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05094960v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099151v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIDENHEIM 2ème ZAC des Collines Bas-Rhin, Alsace</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">DIDENHEIM, &amp;quot;2ème ZAC des Collines&amp;quot;, Bas-Rhin, Alsace (67)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Denaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Glardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANTEA Archéologie. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05095350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6504,1290 +6504,1290 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une importante nécropole du Bronze ancien sur les rives de la Moselle à Richemont, Devant Pont (Moselle), fouille 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bolou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 22, pp.134-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nécropole protohistorique millénaire en HauteAlsace : Sierentz « Grassweg » (fouille 2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goepfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barrand-Emam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 22, pp.123-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and mobility of Iron Age Gaulish groups in present-day France revealed through archaeogenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Elise Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pemonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire-Elise Fischer</w:t>
+                <w:t xml:space="preserve">Isaure Ducoussau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Pemonge</w:t>
+                <w:t xml:space="preserve">Ana Arzelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Rivollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 25 (4), pp.104094. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isci.2022.104094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03914132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dépôt céramique du Bronze final IIb-IIIa à Marlenheim (Bas-Rhin). Approches morphologique, technologique et fonctionnelle d'un assemblage particulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles découvertes de l’âge du Bronze à l’ouest de Strasbourg (diagnostics et fouilles sur le contournement ouest de Strasbourg)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Michler</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandra Cony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Croutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dumas-Lattaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19, pp.108-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles données sur l’âge du Fer dans le Kochersberg (Bas-Rhin) : les fouilles 2017-2019 du contournement ouest de Strasbourg</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Carbillet</w:t>
+                <w:t xml:space="preserve">Des ensembles funéraires atypiques du Hallstatt sur le tracé de l’autoroute A355 (contournement ouest de Strasbourg)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Ceciliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Mauduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathide Bolou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Collet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 38, pp.9-12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/afeaf.2020.1223⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 38, pp.13-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/afeaf.2020.1224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281852v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient genomes from present-day France unveil 7,000 years of its demographic history</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Barrand Emam</w:t>
+                <w:t xml:space="preserve">Nouvelles données sur l’âge du Fer dans le Kochersberg (Bas-Rhin) : les fouilles 2017-2019 du contournement ouest de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Carbillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Ceciliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Cony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1918034117⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38, pp.9-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/afeaf.2020.1223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039135v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des ensembles funéraires atypiques du Hallstatt sur le tracé de l’autoroute A355 (contournement ouest de Strasbourg)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ancient genomes from present-day France unveil 7,000 years of its demographic history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Andrew Andrew Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barrand Emam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/afeaf.2020.1224⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (23), pp.12791-12798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1918034117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281890v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mobilier de Goxwiller ZAC PAEI (Bas-Rhin): illustration du problème du Hallstatt D2 en Alsace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Archéologie, espaces, patrimoines, 67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05255640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marckolsheim « Schlettstadterfeld », fouille 2015. Une occupation protohistorique organisée dans le Ried Alsacien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’Association pour la Promotion des Recherches sur l’Âge du Bronze (APRAB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16, pp.39-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05255536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux nouveaux sites de hauteur repérés sur les marges du Sundgau (Haut-Rhin Sud)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers alsaciens d'archéologie d'art et d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, LX, pp.43-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05255533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nécropole à enclos circulaire et Langgraben à Niederhergheim (Haut-Rhin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 66, pp.371-390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05255534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7797,315 +7797,315 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Das Endneolithische und das frühbronzezeitliche Elsass (von 2500 bis 1500 v. Chr.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Croutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Jammet-Reynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Michler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AG Bronzezeit Periphere Räume in der Bronzezeit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WEST- UND SÜDDEUTSCHEN VERBANDES FÜR ALTERTUMSFORSCHUNG, Sep 2023, Tübingen, Allemagne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENETIX : un état des lieux des populations de l’âge du Fer en France. Regards croisés de l’archéologie et de la génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Elise Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐hélène Pémonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire-Elise Fischer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie‐hélène Pémonge</w:t>
+                <w:t xml:space="preserve">Isaure Ducoussau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Arzelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Rivollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France. https://journals.openedition.org/bmsap/7028</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03677423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des ensembles funéraires atypique du Hallstatt sur le tracé de l’autoroute A355 (Contournement Ouest de Strasbourg)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Ceciliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8113,606 +8113,606 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bolou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’Information AFEAF, 1er février 2020, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Paris, France. pp.13-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux ensembles funéraires du Hallstatt dans le Kochersberg. Fouilles du tracé de l’autoroute A355, Contournement Ouest de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bolou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Ceciliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Mauduit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'archéologie en Alsace, 08 février 2020, Mulhouse, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitats et habitations de l’âge du Bronze en Alsace : nouvelles données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Michler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Croutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrevelcin Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIe Rencontres Nord-Sud de Préhistoire récente : Habitations et habitat du néolithique à l'âge du Bronze en France et ses marges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Dijon, France. pp.597-610</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griesheim-sur-Souffel Flashen. Des occupations pré- et protohistoriques aux abords de la Souffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées archéologiques transfrontalières, 16-17 novembre 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les puits protohistoriques de Marckolsheim, Schlettstadterfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde : les puits protohistoriques, Strasbourg, 18-19 octobre 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marckolsheim « Schlettstadterfeld », fouille 2015. Une occupation protohistorique organisée dans le Ried Alsacien.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’information de l’APRAB le 04 mars 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, St-Germain-en-Laye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marckolsheim – Parc d’Activités Intercommunal de Marckolsheim – tr. 2 2014-2015.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences de la communauté de Commune du Ried de Marckolsheim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Marckolsheim, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8722,131 +8722,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les puits de la protohistoire dans l'Est de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Croutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association pour la valorisation de l'archéologie du Grand Est, 2020, Mémoires d'archéologie du Grand Est, 978-2-9561936-5-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId173"/>
+      <w:footerReference w:type="default" r:id="rId171"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8993,51 +8993,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05198992v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara C&#233;ciliot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cony" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;liu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goepfert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467789v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefranc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Michler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Croutsch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140630v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth-Zehner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tegel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274477v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518988v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Boury" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Beaudouin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Henry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Kerbastard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532258v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bolou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237580v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mauduit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bailly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barrand-Emam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ceciliot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519035v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vergnaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Collet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520550v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bonte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fischbach" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125946v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Goudissard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520497v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237492v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239432v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126145v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daverat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237724v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235712v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518316v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boury Lo&#239;c" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceciliot Clara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05308930v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Perrin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05300381v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ceciliot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233602v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248071v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235548v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238401v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gohier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236065v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126186v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pichot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Campaner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05300376v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248425v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104114v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chifflet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312640v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jammet-Reynal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238331v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulogne Nina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Ecarot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126167v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Murer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239471v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240115v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248417v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532227v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mamie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Alonso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520103v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tenud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Broc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chenal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248305v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joray" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240264v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lyautey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104063v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125524v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Le Martret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534168v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Schott-Toullec" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233551v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Angeli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236134v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233392v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05306813v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Barrand-Emam" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boury" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100521v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Coubel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;dard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233755v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534091v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guillotin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beucher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533182v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fortun&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Glardon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248653v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234669v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095415v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cartier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095675v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099151v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Commer&#231;on" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Langlois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094960v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095350v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085067v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Philippe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04487678v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Dumont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914132v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Elise Fischer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pemonge" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Ducoussau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arzelier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104094" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404778v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472779v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumas-Lattaque" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281852v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carbillet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2020.1223" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039135v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brunel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrew Andrew Bennett" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cardin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garraud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barrand Emam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918034117" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281890v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathide Bolou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2020.1224" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255640v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255536v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255533v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255534v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774651v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03677423v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne P&#233;monge" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05455156v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05455149v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444900v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Thomas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrevelcin Gilles" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936019v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05455150v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936007v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936020v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773161v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Adam" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefranc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Michler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Croutsch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05198992v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara C&#233;ciliot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cony" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goepfert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140630v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth-Zehner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tegel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274477v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518988v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Boury" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Beaudouin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Henry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Kerbastard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532258v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bolou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237580v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mauduit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bailly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barrand-Emam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ceciliot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520550v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bonte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fischbach" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520497v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vergnaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519035v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Collet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125946v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Goudissard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237724v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daverat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126145v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239432v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Campaner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237492v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235712v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518316v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248071v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Perrin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05300381v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ceciliot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235548v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05308930v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233602v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238401v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gohier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236065v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126186v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pichot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05300376v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248425v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240115v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jammet-Reynal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238331v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Boulogne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Ecarot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126167v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Murer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312640v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239471v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104114v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chifflet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240264v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Broc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lyautey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248417v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520103v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tenud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chenal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248305v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joray" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532227v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mamie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Alonso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236134v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104063v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125524v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Le Martret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534168v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Schott-Toullec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233551v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Angeli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233755v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05306813v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Barrand-Emam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boury" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248653v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100521v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Coubel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;dard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533182v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fortun&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Glardon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534091v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guillotin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beucher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233392v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234669v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095415v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cartier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095675v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094960v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Langlois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099151v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Commer&#231;on" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095350v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085067v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Philippe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04487678v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Dumont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914132v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Elise Fischer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pemonge" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Ducoussau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arzelier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104094" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404778v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472779v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumas-Lattaque" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281890v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathide Bolou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2020.1224" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281852v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carbillet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2020.1223" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039135v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brunel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrew Andrew Bennett" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cardin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garraud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barrand Emam" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918034117" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255640v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255536v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255533v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255534v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774651v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03677423v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne P&#233;monge" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05455156v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05455149v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444900v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Thomas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrevelcin Gilles" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936019v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05455150v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936007v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936020v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773161v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Adam" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>