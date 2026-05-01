--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -541,51 +541,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05274477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (52)</w:t>
+        <w:t xml:space="preserve">Rapport (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1165,2432 +1165,2415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COLMAR, &amp;quot;Rue des Aunes&amp;quot;, Alsace, Haut-Rhin (68)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Barrand-Emam</w:t>
+                <w:t xml:space="preserve">Kolbsheim – Herrenweg, Boese Abwand (Alsace, Bas-Rhin, 67) - A355, Contournement Ouest de Strasbourg, site 2.6. Rapport final d’opération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bolou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Collet</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">ANTEA Archéologie; SRA Grand Est. 2022</w:t>
+                <w:t xml:space="preserve">Loïc Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antea Archéologie. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519035v1</w:t>
+                <w:t xml:space="preserve">hal-05588547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COLMAR, &amp;quot;Rue Denis Papin&amp;quot;, Alsace, Haut-Rhin (68)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Roth-Zehner</w:t>
+                <w:t xml:space="preserve">COLMAR, &amp;quot;Rue des Aunes&amp;quot;, Alsace, Haut-Rhin (68)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barrand-Emam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bolou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Ceciliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ANTEA Archéologie; SRA Grand Est. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Goudissard</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05125946v2</w:t>
+                <w:t xml:space="preserve">hal-05519035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KOLBSHEIM, « Herrenweg » - Site 2-6, A 355 – Contournement Ouest de Strasbourg, Alsace, Bas-Rhin (67)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COLMAR, &amp;quot;Rue Denis Papin&amp;quot;, Alsace, Haut-Rhin (68)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roth-Zehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barrand-Emam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Goudissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antea-archéologie; SRA Grand Est. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Daverat</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-05237724v1</w:t>
+                <w:t xml:space="preserve">hal-05125946v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DUTTLENHEIM, &amp;quot;Vier Aeckern. A 355 – Contournement Ouest de Strasbourg&amp;quot;, Site 1.1, Alsace, Bas-Rhin (67)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Vergnaud</w:t>
+                <w:t xml:space="preserve">KOLBSHEIM, « Herrenweg » - Site 2-6, A 355 – Contournement Ouest de Strasbourg, Alsace, Bas-Rhin (67)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bolou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simon Goudissard</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Antea Archéologie; SRA Grand Est. 2021</w:t>
+              <w:t xml:space="preserve">Antea-Archéologie. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05126145v2</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05237724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MERXHEIM, &amp;quot;Obere Reben Rue de Raedersheim&amp;quot;, Alsace, Haut-Rhin (68)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DUTTLENHEIM, &amp;quot;Vier Aeckern. A 355 – Contournement Ouest de Strasbourg&amp;quot;, Site 1.1, Alsace, Bas-Rhin (67)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bolou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goepfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Goudissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antea Archéologie; SRA Grand Est. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bachellerie</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-05239432v1</w:t>
+                <w:t xml:space="preserve">hal-05126145v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KOLBSHEIM, « Kurze Straenge » - Site 2-2, A 355 – Contournement Ouest de Strasbourg, Alsace, Bas-Rhin (67)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Bolou</w:t>
+                <w:t xml:space="preserve">MERXHEIM, &amp;quot;Obere Reben Rue de Raedersheim&amp;quot;, Alsace, Haut-Rhin (68)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barrand-Emam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Magali Fabre</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Campaner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Antea-Archéologie. 2021</w:t>
+              <w:t xml:space="preserve">Antea Archéologie; SRA Grand Est. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05237492v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05239432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ITTENHEIM, &amp;quot;Eselacker&amp;quot;, A 355 – Contournement Ouest de Strasbourg – Site 3.5, Alsace, Bas-Rhin (67)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">KOLBSHEIM, « Kurze Straenge » - Site 2-2, A 355 – Contournement Ouest de Strasbourg, Alsace, Bas-Rhin (67)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Ceciliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bolou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antea-Archéologie. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235712v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05237492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TALANGE, &amp;quot;ZAC Les Usènes, tranches 1 (2017) et 2 (2019), Rue de Metz&amp;quot;, Lorraine, Moselle (57)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clara Ceciliot</w:t>
+                <w:t xml:space="preserve">ITTENHEIM, &amp;quot;Eselacker&amp;quot;, A 355 – Contournement Ouest de Strasbourg – Site 3.5, Alsace, Bas-Rhin (67)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ANTEA Archéologie; SRA Grand Est. 2020</w:t>
+              <w:t xml:space="preserve">Antea-Archéologie. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05518316v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PFULGRIESHEIM, « Hammeracker », A 355 – Contournement Ouest de Strasbourg – Site 4.5, Alsace, Bas-Rhin (67)</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">TALANGE, &amp;quot;ZAC Les Usènes, tranches 1 (2017) et 2 (2019), Rue de Metz&amp;quot;, Lorraine, Moselle (57)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goepfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Ceciliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Goudissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ANTEA Archéologie; SRA Grand Est. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Perrin</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-05248071v1</w:t>
+                <w:t xml:space="preserve">hal-05518316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ittenheim « Achenheimer Berg », A355 – Contournement Ouest de Strasbourg – Site 2.11, Alsace, Bas-Rhin (67)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">PFULGRIESHEIM, « Hammeracker », A 355 – Contournement Ouest de Strasbourg – Site 4.5, Alsace, Bas-Rhin (67)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Ceciliot</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bolou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Ceciliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] ANTEA Archéologie. 2020</w:t>
+              <w:t xml:space="preserve">Antea Archéologie; SRA Grand Est. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05300381v1</w:t>
+                <w:t xml:space="preserve">hal-05248071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ITTENHEIM, « Achenheimer Berg », A 355 – Contournement Ouest de Strasbourg – Site 2.11, Alsace, Bas-Rhin (67)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ittenheim « Achenheimer Berg », A355 – Contournement Ouest de Strasbourg – Site 2.11, Alsace, Bas-Rhin (67)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goepfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ceciliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Antea Archéologie; SRA Grand Est. 2020</w:t>
+              <w:t xml:space="preserve">[0] ANTEA Archéologie. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235548v1</w:t>
+                <w:t xml:space="preserve">hal-05300381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pfulgriesheim « Hammeracker », A 355 Contournement Ouest de Strasbourg, Site 4.5,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Perrin</w:t>
+                <w:t xml:space="preserve">ITTENHEIM, « Achenheimer Berg », A 355 – Contournement Ouest de Strasbourg – Site 2.11, Alsace, Bas-Rhin (67)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Ceciliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bolou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...26 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antea Archéologie; SRA Grand Est. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bolou</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05308930v1</w:t>
+                <w:t xml:space="preserve">hal-05235548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRIESHEIM-SUR SOUFFEL, &amp;quot;Flaschen - Site 4-2&amp;quot; et PFULGRIESHEIM, &amp;quot;Kammeracker - Site 4-2bis&amp;quot;, A 355 – Contournement Ouest de Strasbourg, Alsace, Bas-Rhin (67)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pfulgriesheim « Hammeracker », A 355 Contournement Ouest de Strasbourg, Site 4.5,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Amaury Collet</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bolou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Antea-Archéologie. 2020</w:t>
+              <w:t xml:space="preserve">[0] ANTEA Archéologie, SRA Alsace. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05233602v1</w:t>
+                <w:t xml:space="preserve">hal-05308930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MARLENHEIM, Lotissement &amp;quot;La Peupleraie&amp;quot; Tranche 4, Alsace, Bas-Rhin (67)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Vergnaud</w:t>
+                <w:t xml:space="preserve">GRIESHEIM-SUR SOUFFEL, &amp;quot;Flaschen - Site 4-2&amp;quot; et PFULGRIESHEIM, &amp;quot;Kammeracker - Site 4-2bis&amp;quot;, A 355 – Contournement Ouest de Strasbourg, Alsace, Bas-Rhin (67)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goepfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bolou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antea-Archéologie. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Gohier</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05238401v1</w:t>
+                <w:t xml:space="preserve">hal-05233602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KOENIGSMACKER, &amp;quot;Blosberger, rue de Benassay&amp;quot;, Alsace, Bas-Rhin (67)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clara Ceciliot</w:t>
+                <w:t xml:space="preserve">MARLENHEIM, Lotissement &amp;quot;La Peupleraie&amp;quot; Tranche 4, Alsace, Bas-Rhin (67)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bolou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Antea-Archéologie. 2018</w:t>
+              <w:t xml:space="preserve">Antea Archéologie; SRA Alsace. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05236065v1</w:t>
+                <w:t xml:space="preserve">hal-05238401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENSISHEIM, &amp;quot;ZAID - Reguisheimer Feld&amp;quot;, Tranches 1 et 2, Alsace, Haut-Rhin (68)</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">KOENIGSMACKER, &amp;quot;Blosberger, rue de Benassay&amp;quot;, Alsace, Bas-Rhin (67)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Denaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Ceciliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goepfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antea-Archéologie. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Pichot</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-05126186v2</w:t>
+                <w:t xml:space="preserve">hal-05236065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richemont « Devant le Pont ». Site 1, tranche 3</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">[0] ANTEA Archéologie. 2017</w:t>
+                <w:t xml:space="preserve">ENSISHEIM, &amp;quot;ZAID - Reguisheimer Feld&amp;quot;, Tranches 1 et 2, Alsace, Haut-Rhin (68)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barrand-Emam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Campaner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antea Archéologie; SRA Grand Est. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05300376v1</w:t>
+                <w:t xml:space="preserve">hal-05126186v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RICHEMONT, &amp;quot;Devant le Pont. Site 1.3&amp;quot;, Lorraine, Moselle (57)</w:t>
+                <w:t xml:space="preserve">Richemont « Devant le Pont ». Site 1, tranche 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Antea Archéologie; SRA Lorraine. 2017</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] ANTEA Archéologie. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248425v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MORSCHWILLER-LE-BAS, « Ungeheuer Hoelzle », Alsace, Haut-Rhin (68)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RICHEMONT, &amp;quot;Devant le Pont. Site 1.3&amp;quot;, Lorraine, Moselle (57)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Ceciliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Goudissard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antea Archéologie; SRA Lorraine. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Jammet-Reynal</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-05240115v1</w:t>
+                <w:t xml:space="preserve">hal-05248425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MARCKOLSHEIM, &amp;quot;Parc d’Activités Intercommunal de Marckolsheim, tranche 2, Schlettstadterfeld&amp;quot;, Alsace, Bas-Rhin (67)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MORSCHWILLER-LE-BAS, « Ungeheuer Hoelzle », Alsace, Haut-Rhin (68)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Denaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Boulogne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cedric Ecarot</w:t>
+                <w:t xml:space="preserve">Loïc Jammet-Reynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Antea-Archéologie. 2016</w:t>
+              <w:t xml:space="preserve">Antea Archéologie; SRA Alsace. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05238331v1</w:t>
+                <w:t xml:space="preserve">hal-05240115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ÉGUISHEIM Lotissement Herrenweg Alsace, Haut-Rhin (68)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MARCKOLSHEIM, &amp;quot;Parc d’Activités Intercommunal de Marckolsheim, tranche 2, Schlettstadterfeld&amp;quot;, Alsace, Bas-Rhin (67)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goepfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Murer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Clara Ceciliot</w:t>
+                <w:t xml:space="preserve">Cedric Ecarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">antea-archeologie. 2016</w:t>
+              <w:t xml:space="preserve">Antea-Archéologie. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05126167v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morschwiller-le-Bas « Ungeheuer Hoelzle » Projet Ikea - ZAC Parc des Collines I : un ensemble funéraire rubané, un habitat Horgen et Bronze final. Rapport de fouille préventive</w:t>
               </w:r>
@@ -3615,64 +3598,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Denaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Jammet-Reynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Alsace. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3750,51 +3733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fischbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Goudissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antea-Archéologie. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3928,2667 +3911,2785 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104114v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NIEDERHERGHEIM, &amp;quot;Innere Allmende&amp;quot;, Alsace, Haut-Rhin (68)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EGUISHEIM, &amp;quot;Lotissement Herrenweg&amp;quot;, Alsace, Haut-Rhin (68)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Broc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Justine Lyautey</w:t>
+                <w:t xml:space="preserve">Axelle Murer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Ceciliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Antea-Archéologie. 2014</w:t>
+              <w:t xml:space="preserve">Antea Archéologie; SRA Grand Est. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05240264v1</w:t>
+                <w:t xml:space="preserve">hal-05126167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RICHEMONT, &amp;quot;Devant le Pont&amp;quot; Lorraine, Moselle (57). Site 1 Tranche 2, 2014</w:t>
+                <w:t xml:space="preserve">NIEDERHERGHEIM, &amp;quot;Innere Allmende&amp;quot;, Alsace, Haut-Rhin (68)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Antea Archéologie; SRA Lorraine. 2014</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Campaner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barrand-Emam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Broc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lyautey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antea-Archéologie. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248417v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LAMPERTHEIM, &amp;quot;Lotissement Strenfeld&amp;quot;, Alsace, Bas-Rhin (67). Une occupation du Néolithique ancien au Bas-Empire.</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">RICHEMONT, &amp;quot;Devant le Pont&amp;quot; Lorraine, Moselle (57). Site 1 Tranche 2, 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goepfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Goudissard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antea Archéologie; SRA Lorraine. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Tenud</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-05520103v1</w:t>
+                <w:t xml:space="preserve">hal-05248417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RICHEMONT, &amp;quot;Devant le Pont&amp;quot;, Lorraine, Moselle (57). Site 1. Tranche 1, 2013</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LAMPERTHEIM, &amp;quot;Lotissement Strenfeld&amp;quot;, Alsace, Bas-Rhin (67). Une occupation du Néolithique ancien au Bas-Empire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tenud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Broc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Campaner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Denaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ANTEA Archéologie; SRA Alsace. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Chenal</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-05248305v1</w:t>
+                <w:t xml:space="preserve">hal-05520103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RICHEMONT, &amp;quot;Devant Le Pont. Site 2. Tranche 2011&amp;quot;, Lorraine, Moselle (57)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RICHEMONT, &amp;quot;Devant le Pont&amp;quot;, Lorraine, Moselle (57). Site 1. Tranche 1, 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goepfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Denaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Mamie</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Goepfert</w:t>
+                <w:t xml:space="preserve">Sophie Joray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ANTEA Archéologie; SRA Lorraine. 2014</w:t>
+              <w:t xml:space="preserve">Antea-Archéologie. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05532227v1</w:t>
+                <w:t xml:space="preserve">hal-05248305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kolbsheim, &amp;quot;Vogeseblick&amp;quot;, Alsace, Bas-Rhin (67). Du village du Néolithique ancien à la position de la Bruche de 1914.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Denaire</w:t>
+                <w:t xml:space="preserve">RICHEMONT, &amp;quot;Devant Le Pont. Site 2. Tranche 2011&amp;quot;, Lorraine, Moselle (57)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mamie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barrand-Emam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Fischbach</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Antea-Archéologie. 2013</w:t>
+              <w:t xml:space="preserve">ANTEA Archéologie; SRA Lorraine. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05236134v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05532227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARTZENHEIM “Lotissement les Violettes”, Alsace, Haut-Rhin (68)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barrand-Emam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fischbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Campaner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANTEA-Archéologie. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104063v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRUMATH, 8, rue du Collège, Alsace, Bas-Rhin (67)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kolbsheim, &amp;quot;Vogeseblick&amp;quot;, Alsace, Bas-Rhin (67). Du village du Néolithique ancien à la position de la Bruche de 1914.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Denaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barrand-Emam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Broc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Campaner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fischbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antea-Archéologie. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annaïg Le Martret</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05125524v1</w:t>
+                <w:t xml:space="preserve">hal-05236134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WETTOLSHEIM, &amp;quot;Clos Diesbrach&amp;quot;, Alsace, Haut-Rhin (68).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BRUMATH, 8, rue du Collège, Alsace, Bas-Rhin (67)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Murer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Schott-Toullec</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">ANTEA Archéologie; SRA Alsace. 2013</w:t>
+                <w:t xml:space="preserve">Annaïg Le Martret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tenud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antea-Archéologie. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534168v1</w:t>
+                <w:t xml:space="preserve">hal-05125524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GOXWILLER, &amp;quot;ZAC PAEI&amp;quot;, Alsace, Bas-Rhin (67)</w:t>
+                <w:t xml:space="preserve">WETTOLSHEIM, &amp;quot;Clos Diesbrach&amp;quot;, Alsace, Haut-Rhin (68).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Campaner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Denaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Angeli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amandine Mauduit</w:t>
+                <w:t xml:space="preserve">Laetitia Schott-Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Antea-Archéologie. 2013</w:t>
+              <w:t xml:space="preserve">ANTEA Archéologie; SRA Alsace. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05233551v1</w:t>
+                <w:t xml:space="preserve">hal-05534168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GUÉMAR, &amp;quot;Rotenberger Weg&amp;quot;, Alsace, Haut-Rhin (68)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">GOXWILLER, &amp;quot;ZAC PAEI&amp;quot;, Alsace, Bas-Rhin (67)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goepfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Broc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Campaner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Antea Archéologie; SRA Alsace. 2012</w:t>
+              <w:t xml:space="preserve">Antea-Archéologie. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05233755v1</w:t>
+                <w:t xml:space="preserve">hal-05233551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sierentz « les Villas d’Aurèle » 2011 , Alsace, Haut-Rhin (68)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Barrand-Emam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goepfert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] ANTEA Archéologie, SRA Alsace. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIERENTZ, &amp;quot;Les villas d'Aurèle&amp;quot;, Alsace, Haut-Rhin (68)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loïc Boury</w:t>
+                <w:t xml:space="preserve">GUÉMAR, &amp;quot;Rotenberger Weg&amp;quot;, Alsace, Haut-Rhin (68)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Denaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Campaner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Jammet-Reynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Mauduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antea Archéologie; SRA Alsace. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248653v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OTTANGE, “Carrière Billert - Nécropole”, Lorraine, Moselle (57)</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SIERENTZ, &amp;quot;Les villas d'Aurèle&amp;quot;, Alsace, Haut-Rhin (68)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barrand-Emam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goepfert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antea Archéologie; SRA Alsace. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Coubel</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-05100521v2</w:t>
+                <w:t xml:space="preserve">hal-05248653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THIONVILLE, &amp;quot;Boucle de la Milliaire&amp;quot;, Lorraine, Moselle (57)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Boury</w:t>
+                <w:t xml:space="preserve">OTTANGE, “Carrière Billert - Nécropole”, Lorraine, Moselle (57)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Coubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barrand-Emam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Fortuné</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">ANTEA Archéologie; SRA Lorraine. 2012</w:t>
+                <w:t xml:space="preserve">Fabienne Médard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antea Archéologie; SRA Alsace. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05533182v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100521v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VITRY-SUR-ORNE, &amp;quot;Vallange&amp;quot;, Lorraine, Moselle (57)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">THIONVILLE, &amp;quot;Boucle de la Milliaire&amp;quot;, Lorraine, Moselle (57)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fortuné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Guillotin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hubert Cabart</w:t>
+                <w:t xml:space="preserve">Cécile Glardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANTEA Archéologie; SRA Lorraine. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05534091v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEISPOLSHEIM, &amp;quot;Lotissement Schlossgarten&amp;quot;, Alsace, Bas-Rhin (67)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Barrand-Emam</w:t>
+                <w:t xml:space="preserve">VITRY-SUR-ORNE, &amp;quot;Vallange&amp;quot;, Lorraine, Moselle (57)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Guillotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Mauduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anthony Denaire</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Cabart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Antea-Archéologie. 2012</w:t>
+              <w:t xml:space="preserve">ANTEA Archéologie; SRA Lorraine. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05233392v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOUSSEN, &amp;quot;Lotissement Le Cèdre Bleu&amp;quot;, Alsace, Haut-Rhin (68)</w:t>
+                <w:t xml:space="preserve">GEISPOLSHEIM, &amp;quot;Lotissement Schlossgarten&amp;quot;, Alsace, Bas-Rhin (67)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Antea-Archéologie. 2011</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barrand-Emam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Campaner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Denaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antea-Archéologie. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05234669v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIDENHEIM, &amp;quot;ZAC Espace / Kahlberg&amp;quot;, Alsace, Haut-Rhin (68)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HOUSSEN, &amp;quot;Lotissement Le Cèdre Bleu&amp;quot;, Alsace, Haut-Rhin (68)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goepfert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antea-Archéologie. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Cartier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05095415v2</w:t>
+                <w:t xml:space="preserve">hal-05234669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOUSSEN, &amp;quot;Lotissement Le Château d’Eau&amp;quot;, Alsace, Haut-Rhin (68)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DIDENHEIM, &amp;quot;ZAC Espace / Kahlberg&amp;quot;, Alsace, Haut-Rhin (68)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Denaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ANTEA Archéologie. 2010</w:t>
+              <w:t xml:space="preserve">ANTEA Archéologie. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095675v2</w:t>
+                <w:t xml:space="preserve">hal-05095415v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRASTATT, &amp;quot;Lotissement Falby”, Alsace, Bas-Rhin (67)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Glardon</w:t>
+                <w:t xml:space="preserve">HOUSSEN, &amp;quot;Lotissement Le Château d’Eau&amp;quot;, Alsace, Haut-Rhin (68)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roth-Zehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barrand-Emam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Coubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Denaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ANTEA Archéologie. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Langlois</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05094960v2</w:t>
+                <w:t xml:space="preserve">hal-05095675v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEISTRATZHEIM, &amp;quot;Station d’épuration intercommunale&amp;quot;, Alsace, Bas-Rhin (67)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Barrand-Emam</w:t>
+                <w:t xml:space="preserve">CRASTATT, &amp;quot;Lotissement Falby”, Alsace, Bas-Rhin (67)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Guillotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Glardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Commerçon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aline Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ANTEA Archéologie; SRA Alsace. 2010</w:t>
+              <w:t xml:space="preserve">ANTEA-Archéologie. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05099151v2</w:t>
+                <w:t xml:space="preserve">hal-05094960v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">MEISTRATZHEIM, &amp;quot;Station d’épuration intercommunale&amp;quot;, Alsace, Bas-Rhin (67)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Murer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barrand-Emam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Commerçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goepfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ANTEA Archéologie; SRA Alsace. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099151v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">DIDENHEIM, &amp;quot;2ème ZAC des Collines&amp;quot;, Bas-Rhin, Alsace (67)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Denaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Glardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANTEA Archéologie. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05095350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une importante nécropole du Bronze ancien sur les rives de la Moselle à Richemont, Devant Pont (Moselle), fouille 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bolou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6607,1187 +6708,1269 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 22, pp.134-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nécropole protohistorique millénaire en HauteAlsace : Sierentz « Grassweg » (fouille 2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barrand-Emam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 22, pp.123-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and mobility of Iron Age Gaulish groups in present-day France revealed through archaeogenomics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un système de captage hydrique rare en Alsace : le qanât de Kolbsheim (Bas- Rhin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goepfert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022.1, pp.113-125</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03914132v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dépôt céramique du Bronze final IIb-IIIa à Marlenheim (Bas-Rhin). Approches morphologique, technologique et fonctionnelle d'un assemblage particulier</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Origin and mobility of Iron Age Gaulish groups in present-day France revealed through archaeogenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Elise Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pemonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaure Ducoussau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Arzelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Rivollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (4), pp.104094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2022.104094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404778v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles découvertes de l’âge du Bronze à l’ouest de Strasbourg (diagnostics et fouilles sur le contournement ouest de Strasbourg)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un dépôt céramique du Bronze final IIb-IIIa à Marlenheim (Bas-Rhin). Approches morphologique, technologique et fonctionnelle d'un assemblage particulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goepfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 19, pp.108-117</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472779v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des ensembles funéraires atypiques du Hallstatt sur le tracé de l’autoroute A355 (contournement ouest de Strasbourg)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nouvelles découvertes de l’âge du Bronze à l’ouest de Strasbourg (diagnostics et fouilles sur le contournement ouest de Strasbourg)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Cony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Croutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dumas-Lattaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19, pp.108-117</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281890v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles données sur l’âge du Fer dans le Kochersberg (Bas-Rhin) : les fouilles 2017-2019 du contournement ouest de Strasbourg</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Féliu</w:t>
+                <w:t xml:space="preserve">Des ensembles funéraires atypiques du Hallstatt sur le tracé de l’autoroute A355 (contournement ouest de Strasbourg)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goepfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Ceciliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Blanchard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathide Bolou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Collet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 38, pp.9-12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/afeaf.2020.1223⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 38, pp.13-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/afeaf.2020.1224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281852v1</w:t>
+                <w:t xml:space="preserve">hal-03281890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient genomes from present-day France unveil 7,000 years of its demographic history</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelles données sur l’âge du Fer dans le Kochersberg (Bas-Rhin) : les fouilles 2017-2019 du contournement ouest de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Brunel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hélène Barrand Emam</w:t>
+                <w:t xml:space="preserve">Aurélie Carbillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Ceciliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Cony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1918034117⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38, pp.9-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/afeaf.2020.1223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039135v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mobilier de Goxwiller ZAC PAEI (Bas-Rhin): illustration du problème du Hallstatt D2 en Alsace</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ancient genomes from present-day France unveil 7,000 years of its demographic history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Andrew Andrew Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barrand Emam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (23), pp.12791-12798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1918034117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05255640v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marckolsheim « Schlettstadterfeld », fouille 2015. Une occupation protohistorique organisée dans le Ried Alsacien</w:t>
+                <w:t xml:space="preserve">Le mobilier de Goxwiller ZAC PAEI (Bas-Rhin): illustration du problème du Hallstatt D2 en Alsace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l’Association pour la Promotion des Recherches sur l’Âge du Bronze (APRAB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 16, pp.39-50</w:t>
+              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Archéologie, espaces, patrimoines, 67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05255536v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05255640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux nouveaux sites de hauteur repérés sur les marges du Sundgau (Haut-Rhin Sud)</w:t>
+                <w:t xml:space="preserve">Marckolsheim « Schlettstadterfeld », fouille 2015. Une occupation protohistorique organisée dans le Ried Alsacien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers alsaciens d'archéologie d'art et d'histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, LX, pp.43-54</w:t>
+              <w:t xml:space="preserve">Bulletin de l’Association pour la Promotion des Recherches sur l’Âge du Bronze (APRAB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16, pp.39-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05255533v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05255536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux nouveaux sites de hauteur repérés sur les marges du Sundgau (Haut-Rhin Sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goepfert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers alsaciens d'archéologie d'art et d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, LX, pp.43-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05255533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nécropole à enclos circulaire et Langgraben à Niederhergheim (Haut-Rhin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 66, pp.371-390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05255534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7797,91 +7980,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Das Endneolithische und das frühbronzezeitliche Elsass (von 2500 bis 1500 v. Chr.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Croutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Jammet-Reynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7900,198 +8083,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AG Bronzezeit Periphere Räume in der Bronzezeit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WEST- UND SÜDDEUTSCHEN VERBANDES FÜR ALTERTUMSFORSCHUNG, Sep 2023, Tübingen, Allemagne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENETIX : un état des lieux des populations de l’âge du Fer en France. Regards croisés de l’archéologie et de la génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Elise Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐hélène Pémonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaure Ducoussau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Arzelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Rivollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France. https://journals.openedition.org/bmsap/7028</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03677423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des ensembles funéraires atypique du Hallstatt sur le tracé de l’autoroute A355 (Contournement Ouest de Strasbourg)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8113,146 +8296,146 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bolou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’Information AFEAF, 1er février 2020, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Paris, France. pp.13-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux ensembles funéraires du Hallstatt dans le Kochersberg. Fouilles du tracé de l’autoroute A355, Contournement Ouest de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bolou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Ceciliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8267,73 +8450,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'archéologie en Alsace, 08 février 2020, Mulhouse, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitats et habitations de l’âge du Bronze en Alsace : nouvelles données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Michler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8342,377 +8525,377 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Croutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrevelcin Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIe Rencontres Nord-Sud de Préhistoire récente : Habitations et habitat du néolithique à l'âge du Bronze en France et ses marges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Dijon, France. pp.597-610</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griesheim-sur-Souffel Flashen. Des occupations pré- et protohistoriques aux abords de la Souffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées archéologiques transfrontalières, 16-17 novembre 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les puits protohistoriques de Marckolsheim, Schlettstadterfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde : les puits protohistoriques, Strasbourg, 18-19 octobre 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marckolsheim « Schlettstadterfeld », fouille 2015. Une occupation protohistorique organisée dans le Ried Alsacien.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’information de l’APRAB le 04 mars 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, St-Germain-en-Laye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marckolsheim – Parc d’Activités Intercommunal de Marckolsheim – tr. 2 2014-2015.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences de la communauté de Commune du Ried de Marckolsheim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Marckolsheim, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8722,131 +8905,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les puits de la protohistoire dans l'Est de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Croutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association pour la valorisation de l'archéologie du Grand Est, 2020, Mémoires d'archéologie du Grand Est, 978-2-9561936-5-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId171"/>
+      <w:footerReference w:type="default" r:id="rId174"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8993,51 +9176,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefranc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Michler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Croutsch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05198992v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara C&#233;ciliot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cony" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goepfert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140630v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth-Zehner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tegel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274477v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518988v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Boury" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Beaudouin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Henry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Kerbastard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532258v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bolou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237580v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mauduit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bailly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barrand-Emam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ceciliot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520550v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bonte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fischbach" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520497v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vergnaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519035v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Collet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125946v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Goudissard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237724v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daverat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126145v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239432v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Campaner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237492v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235712v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518316v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248071v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Perrin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05300381v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ceciliot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235548v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05308930v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233602v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238401v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gohier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236065v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126186v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pichot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05300376v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248425v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240115v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jammet-Reynal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238331v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Boulogne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Ecarot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126167v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Murer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312640v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239471v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104114v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chifflet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240264v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Broc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lyautey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248417v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520103v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tenud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chenal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248305v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joray" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532227v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mamie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Alonso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236134v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104063v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125524v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Le Martret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534168v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Schott-Toullec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233551v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Angeli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233755v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05306813v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Barrand-Emam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boury" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248653v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100521v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Coubel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;dard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533182v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fortun&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Glardon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534091v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guillotin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beucher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233392v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234669v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095415v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cartier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095675v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094960v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Langlois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099151v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Commer&#231;on" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095350v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085067v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Philippe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04487678v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Dumont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914132v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Elise Fischer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pemonge" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Ducoussau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arzelier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104094" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404778v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472779v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumas-Lattaque" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281890v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathide Bolou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2020.1224" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281852v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carbillet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2020.1223" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039135v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brunel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrew Andrew Bennett" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cardin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garraud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barrand Emam" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918034117" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255640v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255536v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255533v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255534v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774651v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03677423v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne P&#233;monge" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05455156v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05455149v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444900v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Thomas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrevelcin Gilles" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936019v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05455150v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936007v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936020v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773161v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Adam" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefranc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Michler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Croutsch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05198992v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara C&#233;ciliot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cony" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goepfert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140630v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth-Zehner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tegel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274477v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518988v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Boury" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Beaudouin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Henry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Kerbastard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532258v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bolou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237580v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mauduit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bailly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barrand-Emam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ceciliot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520550v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bonte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fischbach" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520497v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vergnaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588547v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daverat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=et al." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519035v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Collet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125946v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Goudissard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237724v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126145v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239432v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Campaner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237492v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235712v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518316v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248071v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Perrin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05300381v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ceciliot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235548v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05308930v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233602v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238401v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gohier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236065v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126186v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pichot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05300376v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248425v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240115v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jammet-Reynal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238331v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Boulogne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Ecarot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312640v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239471v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104114v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chifflet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126167v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Murer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240264v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Broc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lyautey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248417v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520103v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tenud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chenal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248305v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joray" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532227v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mamie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Alonso" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104063v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236134v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125524v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Le Martret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534168v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Schott-Toullec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233551v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Angeli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05306813v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Barrand-Emam" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boury" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233755v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248653v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100521v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Coubel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;dard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533182v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fortun&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Glardon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534091v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guillotin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beucher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233392v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234669v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095415v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cartier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095675v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094960v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Langlois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099151v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Commer&#231;on" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095350v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085067v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Philippe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04487678v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Dumont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584198v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914132v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Elise Fischer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pemonge" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Ducoussau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arzelier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104094" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404778v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472779v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumas-Lattaque" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281890v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathide Bolou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2020.1224" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281852v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carbillet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2020.1223" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039135v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brunel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrew Andrew Bennett" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cardin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garraud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barrand Emam" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918034117" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255640v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255536v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255533v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255534v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774651v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03677423v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne P&#233;monge" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05455156v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05455149v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444900v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Thomas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrevelcin Gilles" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936019v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05455150v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936007v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936020v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773161v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Adam" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>