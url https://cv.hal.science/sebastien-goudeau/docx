--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -273,278 +273,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05083340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why the belief in meritocracy is so pervasive</w:t>
+                <w:t xml:space="preserve">Preschool teachers provide fewer participation opportunities to working-class students than those from more privileged backgrounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian R. Hadden</w:t>
+                <w:t xml:space="preserve">Lewis Doyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Darnon</w:t>
+                <w:t xml:space="preserve">Andrei Cimpian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lewis Doyle</w:t>
+                <w:t xml:space="preserve">Louise Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goudeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tics.2024.12.008⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (36), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2515833122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05068866v1</w:t>
+                <w:t xml:space="preserve">hal-05258664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preschool teachers provide fewer participation opportunities to working-class students than those from more privileged backgrounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Why the belief in meritocracy is so pervasive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R. Hadden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lewis Doyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrei Cimpian</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Goupil</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthew Easterbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 122 (36), </w:t>
+              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (2), pp.101-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2515833122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tics.2024.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05258664v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to do research in classroom settings</w:t>
               </w:r>
@@ -686,51 +686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Alexopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Cimpian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj Science of Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 (1), pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -937,51 +937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole M Stephens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazel R Markus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Darnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Croizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1032,51 +1032,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competitive and Cooperative Practices in Education: How Teachers’ Beliefs in School Meritocracy are Related to their Daily Practices with Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Darnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1407,317 +1407,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why lockdown and distance learning during the COVID-19 pandemic are likely to increase the social class achievement gap</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Two-Sided Lockdown? Social Class Variations in the Implementation of Homeschooling During the COVID-19 Lockdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sanrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stanczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Darnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41562-021-01212-7⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.670722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.670722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229422v1</w:t>
+                <w:t xml:space="preserve">hal-03420972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Two-Sided Lockdown? Social Class Variations in the Implementation of Homeschooling During the COVID-19 Lockdown</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Why lockdown and distance learning during the COVID-19 pandemic are likely to increase the social class achievement gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sanrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stanczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Manstead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Darnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.670722. </w:t>
+              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (10), pp.1273-1281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.670722⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41562-021-01212-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420972v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Do Young Children Explain Differences in the Classroom? Implications for Achievement, Motivation, and Educational Equity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Cimpian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives on Psychological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (3), pp.533-552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1745,252 +1745,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement et école à la maison : l’illusion de la solution numérique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Stanczak</w:t>
+                <w:t xml:space="preserve">Access is not enough: Cultural mismatch persists to limit first-generation students’ opportunities for achievement throughout college.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Taylor Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole M. Stephens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah S. M. Townsend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goudeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Darnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie &amp; Éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Personality and Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 119 (5), pp.1112-1131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/pspi0000234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02978531v1</w:t>
+                <w:t xml:space="preserve">hal-04229424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access is not enough: Cultural mismatch persists to limit first-generation students’ opportunities for achievement throughout college.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sarah S. M. Townsend</w:t>
+                <w:t xml:space="preserve">Confinement et école à la maison : l’illusion de la solution numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sanrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Stanczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Darnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Personality and Social Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychologie &amp; Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/pspi0000234⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04229424v1</w:t>
+                <w:t xml:space="preserve">hal-02978531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public Stigma of Autism Spectrum Disorder at School: Implicit Attitudes Matter</w:t>
               </w:r>
@@ -3213,51 +3213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stanczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Darnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Congrès International de Psychologie Sociale (CIPS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADRIPS; Laboratoire de Psychologie - EA4139; Université de Bordeaux, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3703,51 +3703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goudeau Sebastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddie Brummelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Darnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gaonac’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3837,51 +3837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Alexopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric A Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Cimpian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Congrès International de Pyschologie Sociale (CIPS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4206,288 +4206,435 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour conclure sur les recherches en éducation en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inégalités sociales à l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Autin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duru-Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-André Vallet</w:t>
+                <w:t xml:space="preserve">Florence Le Hebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goudeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">CNRS Editions. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chlöé Farrer; Sébastien Goudeau; Elise Tenret; Louis-André Vallet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions d'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Questions d’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 978-2-271-16054-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15wfo⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05543632v1</w:t>
+                <w:t xml:space="preserve">halshs-05566421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éducation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pour conclure sur les recherches en éducation en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Martinot</w:t>
+                <w:t xml:space="preserve">Louis-André Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goudeau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Laurent Bègue-Shankland. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Tenret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traité de Psychologie Sociale. La science des interactions humaines. 2e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Boeck Supérieur, pp.483-500, 2024, 978-2-8073-4138-8</w:t>
+              <w:t xml:space="preserve">Questions d'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04955170v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Butera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Bègue-Shankland. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traité de Psychologie Sociale. La science des interactions humaines. 2e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck Supérieur, pp.483-500, 2024, 978-2-8073-4138-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education and Social Class: Highlighting How the Educational System Perpetuates Social Inequality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Croizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4536,84 +4683,84 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jolanda Jetten; Kim Peters. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Social Psychology of Inequality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.139-152, 2019, 978-3-030-28855-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-28856-3_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId129"/>
+      <w:footerReference w:type="default" r:id="rId133"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4681,51 +4828,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F3918E11"/>
+    <w:nsid w:val="F42EEFF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4912,51 +5059,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-goudeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7293-0977" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083340v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Broc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goudeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Colliot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-03369-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068866v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R. Hadden" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Darnon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Doyle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Easterbrook" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2024.12.008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258664v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Cimpian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Goupil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2515833122" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867671v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Easterbrook" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fayant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-024-02027-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613890v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Renoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Alexopoulos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41539-024-00218-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04894049v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Mzidabi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Del&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Claes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josi.12656" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722389v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M Stephens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel R Markus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Croizet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/rev0000473" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04164145v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jury" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goudeau Sebastien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Portex" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-023-09824-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229406v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M&#252;ller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Stephens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Aelenei" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasyid Bo Sanitioso" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.716" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229337v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sanrey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Autin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M. Stephens" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001437" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229422v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stanczak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Manstead" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-021-01212-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420972v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.670722" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229426v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1745691620953781" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978531v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229424v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taylor Phillips" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. M. Townsend" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pspi0000234" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365890v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoite Aub&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Follenfant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Derguy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-020-04635-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581670v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Marot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Millet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copsyc.2017.08.025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNW9VZWG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229448v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Autin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.52" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186072v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797616676600" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384145v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mery" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384139v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868326v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384149v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384157v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373696v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel R. Markus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863964v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M. Stephens" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863764v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389208v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rohmer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362360v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Galli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379036v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/4ZBVJ" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379017v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thooris" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Brummelman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaonac&#8217;h" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383016v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Alexopoulos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric A Bouquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379013v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cipslf2024.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/6DRFX" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04564814v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duru-Bellat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/collections/actualite-des-savoirs-/l-intelligence-ca-s-apprend--1320285.kjsp?RH=12869425720219599" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736831v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543632v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Andr&#233; Vallet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tenret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955170v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Butera" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974378v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28856-3_9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-goudeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7293-0977" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083340v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Broc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goudeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Colliot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-03369-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258664v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Doyle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Cimpian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Goupil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2515833122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068866v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R. Hadden" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Darnon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Easterbrook" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2024.12.008" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867671v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Easterbrook" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fayant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-024-02027-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613890v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Renoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Alexopoulos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41539-024-00218-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04894049v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Mzidabi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Del&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Claes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josi.12656" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722389v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M Stephens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel R Markus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Croizet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/rev0000473" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04164145v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jury" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goudeau Sebastien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Portex" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-023-09824-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229406v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M&#252;ller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Stephens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Aelenei" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasyid Bo Sanitioso" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.716" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229337v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sanrey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Autin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M. Stephens" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001437" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420972v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stanczak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.670722" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229422v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Manstead" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-021-01212-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229426v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1745691620953781" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229424v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taylor Phillips" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. M. Townsend" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pspi0000234" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978531v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365890v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoite Aub&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Follenfant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Derguy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-020-04635-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581670v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Marot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Millet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copsyc.2017.08.025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNW9VZWG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229448v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Autin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.52" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186072v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797616676600" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384145v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mery" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384139v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868326v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384149v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384157v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373696v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel R. Markus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863964v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M. Stephens" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863764v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389208v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rohmer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362360v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Galli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379036v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/4ZBVJ" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379017v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thooris" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Brummelman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaonac&#8217;h" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383016v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Alexopoulos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric A Bouquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379013v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cipslf2024.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/6DRFX" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04564814v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duru-Bellat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/collections/actualite-des-savoirs-/l-intelligence-ca-s-apprend--1320285.kjsp?RH=12869425720219599" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736831v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566421v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Hebel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/89328" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15wfo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543632v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Andr&#233; Vallet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tenret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955170v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Butera" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974378v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28856-3_9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>