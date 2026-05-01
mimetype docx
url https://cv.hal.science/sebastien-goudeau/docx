--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -169,914 +169,914 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing the effects of typing and handwriting on spelling performance in school</w:t>
+                <w:t xml:space="preserve">Preschool teachers provide fewer participation opportunities to working-class students than those from more privileged backgrounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Broc</w:t>
+                <w:t xml:space="preserve">Lewis Doyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Andrei Cimpian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goudeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Colliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-03369-x⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (36), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2515833122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05083340v1</w:t>
+                <w:t xml:space="preserve">hal-05258664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preschool teachers provide fewer participation opportunities to working-class students than those from more privileged backgrounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Why the belief in meritocracy is so pervasive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R. Hadden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lewis Doyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goudeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Easterbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2515833122⟩</w:t>
+              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (2), pp.101-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tics.2024.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05258664v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why the belief in meritocracy is so pervasive</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparing the effects of typing and handwriting on spelling performance in school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Darnon</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lucie Broc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Easterbrook</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tiphaine Colliot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 29 (2), pp.101-104. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.17985. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tics.2024.12.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-03369-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05068866v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05083340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to do research in classroom settings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">What causes social class disparities in education? The role of the mismatches between academic contexts and working-class socialization contexts and how the effects of these mismatches are explained.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew J. Easterbrook</w:t>
+                <w:t xml:space="preserve">Nicole M Stephens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Fayant</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hazel R Markus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Croizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
+              <w:t xml:space="preserve">Psychological Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41562-024-02027-y⟩</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/rev0000473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04867671v1</w:t>
+                <w:t xml:space="preserve">hal-04722389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The inherence bias in preschoolers’ explanations for achievement differences: replication and extension</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">How to do research in classroom settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodore Alexopoulos</w:t>
+                <w:t xml:space="preserve">Matthew J. Easterbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Bouquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrei Cimpian</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Fayant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Science of Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (1), pp.10. </w:t>
+              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41539-024-00218-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41562-024-02027-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613890v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unequal homework: The hidden forces of social class contexts and parental self‐efficacy in shaping educational outcomes</w:t>
+                <w:t xml:space="preserve">The inherence bias in preschoolers’ explanations for achievement differences: replication and extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanne Mzidabi</w:t>
+                <w:t xml:space="preserve">Margaux Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore Alexopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Goudeau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrei Cimpian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Social Issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Special Issue: Society in the Classroom: Multilevel Perspectives on Socioeconomic Inequalities in Education, 80 (4), pp.1315-1344. </w:t>
+              <w:t xml:space="preserve">npj Science of Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (1), pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/josi.12656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41539-024-00218-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04894049v1</w:t>
+                <w:t xml:space="preserve">hal-04613890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What causes social class disparities in education? The role of the mismatches between academic contexts and working-class socialization contexts and how the effects of these mismatches are explained.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Unequal homework: The hidden forces of social class contexts and parental self‐efficacy in shaping educational outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Mzidabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hazel R Markus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Darnon</w:t>
+                <w:t xml:space="preserve">Romain Delès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Croizet</w:t>
+                <w:t xml:space="preserve">Nele Claes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew J. Easterbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Social Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Special Issue: Society in the Classroom: Multilevel Perspectives on Socioeconomic Inequalities in Education, 80 (4), pp.1315-1344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/rev0000473⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/josi.12656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722389v1</w:t>
+                <w:t xml:space="preserve">halshs-04894049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competitive and Cooperative Practices in Education: How Teachers’ Beliefs in School Meritocracy are Related to their Daily Practices with Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Darnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1162,51 +1162,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social-Class Inequalities in Distance Learning During the COVID-19 Pandemic: Digital Divide, Cultural Mismatch, and Psychological Barriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Stephens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1279,51 +1279,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unequal opportunities from the start: Socioeconomic disparities in classroom participation in preschool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sanrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1331,51 +1331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole M. Stephens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazel R Markus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 152 (11), pp.3135-3152. </w:t>
@@ -1407,317 +1407,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Two-Sided Lockdown? Social Class Variations in the Implementation of Homeschooling During the COVID-19 Lockdown</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Why lockdown and distance learning during the COVID-19 pandemic are likely to increase the social class achievement gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sanrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stanczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Manstead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Darnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.670722⟩</w:t>
+              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (10), pp.1273-1281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41562-021-01212-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420972v1</w:t>
+                <w:t xml:space="preserve">hal-04229422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why lockdown and distance learning during the COVID-19 pandemic are likely to increase the social class achievement gap</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Two-Sided Lockdown? Social Class Variations in the Implementation of Homeschooling During the COVID-19 Lockdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sanrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stanczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Darnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (10), pp.1273-1281. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.670722. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41562-021-01212-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.670722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229422v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Do Young Children Explain Differences in the Classroom? Implications for Achievement, Motivation, and Educational Equity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Cimpian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives on Psychological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (3), pp.533-552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1745,252 +1745,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access is not enough: Cultural mismatch persists to limit first-generation students’ opportunities for achievement throughout college.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Confinement et école à la maison : l’illusion de la solution numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sanrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Stanczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Darnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Personality and Social Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Psychologie &amp; Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229424v1</w:t>
+                <w:t xml:space="preserve">hal-02978531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement et école à la maison : l’illusion de la solution numérique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Access is not enough: Cultural mismatch persists to limit first-generation students’ opportunities for achievement throughout college.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Taylor Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole M. Stephens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah S. M. Townsend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goudeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Darnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie &amp; Éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Personality and Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 119 (5), pp.1112-1131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/pspi0000234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02978531v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public Stigma of Autism Spectrum Disorder at School: Implicit Attitudes Matter</w:t>
               </w:r>
@@ -2002,51 +2002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoite Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Follenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Derguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2093,51 +2093,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do educational contexts contribute to the social class achievement gap: documenting symbolic violence from a social psychological point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Croizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goudeau Sebastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2222,77 +2222,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudier, Mesurer et Manipuler la Classe Sociale en Psychologie Sociale: Approches Economiques, Symboliques et Culturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Croizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review of Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 30 (1), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2326,64 +2326,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidden Advantages and Disadvantages of Social Class</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Croizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 28 (2), pp.162-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2475,51 +2475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Jeunes Chercheur·euses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADRIPS, Jun 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2570,51 +2570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'hiver du CeRCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2639,77 +2639,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À l’aire du tout numérique est-ce qu’écrire sur un ordinateur est une baguette magique pour la maitrise de l’orthographe chez nos élèves ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goudeau Sebastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Colliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traces et écritures à et pour l’école</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Maxéville, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2760,51 +2760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées thématiques de l’École doctorale Humains en société (2024) : Humains en société : Regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École doctorale Humains en société (ED 650), Jun 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2855,51 +2855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADRIPS, Jul 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2924,51 +2924,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unequal opportunities from the start: Socioeconomic disparities in classroom participation in preschool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sanrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3043,260 +3043,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités de participation orale à l’école maternelle et leur perception chez les enfants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Une continuité pédagogique à deux vitesses : Variations liées à l’origine sociale dans la mise en œuvre de l’école à la maison pendant le confinement de 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sanrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Stanczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Congrès International de Psychologie Sociale (CIPS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADRIPS; Laboratoire de Psychologie - EA4139; Université de Bordeaux, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863964v1</w:t>
+                <w:t xml:space="preserve">hal-03863764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une continuité pédagogique à deux vitesses : Variations liées à l’origine sociale dans la mise en œuvre de l’école à la maison pendant le confinement de 2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inégalités de participation orale à l’école maternelle et leur perception chez les enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sanrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Autin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas M. Stephens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazel R. Markus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Congrès International de Psychologie Sociale (CIPS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADRIPS; Laboratoire de Psychologie - EA4139; Université de Bordeaux, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863764v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Heu oui (mais non)… je vais jouer avec lui » : tendances spontanées d’approche et d’évitement des enfants envers leurs pairs atteint d’autisme</w:t>
               </w:r>
@@ -3321,51 +3321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Follenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Derguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3524,533 +3524,533 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social-Class Inequality in Digital, Cultural Equipment and Practices for Children’s Homework Monitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Classe sociale et nature des pratiques parentales d'accompagnement aux devoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Mzidabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Goudeau</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goudeau Sebastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Alexopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Convention (SPSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17605/OSF.IO/4ZBVJ⟩</w:t>
+              <w:t xml:space="preserve">Colloque International de Psychologie Sociale de l'ADRIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OSF Registries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17605/OSF.IO/6DRFX⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379036v1</w:t>
+                <w:t xml:space="preserve">hal-05379013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations de la classe sociale dans les relations parents-enseignant.es</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Social-Class Inequality in Digital, Cultural Equipment and Practices for Children’s Homework Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Mzidabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nele Claes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Internationnal de Psychologie sociale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Convention (SPSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, San Diego, United States. OSF Registries, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17605/OSF.IO/4ZBVJ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379017v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le biais d'internalité chez les élèves de Grande-Section dans l'explication des différences de réussite scolaire : Réplication et Extension</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variations de la classe sociale dans les relations parents-enseignant.es</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théodore Alexopoulos</w:t>
+                <w:t xml:space="preserve">Marie Thooris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goudeau Sebastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric A Bouquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrei Cimpian</w:t>
+                <w:t xml:space="preserve">Eddie Brummelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gaonac’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Congrès International de Pyschologie Sociale (CIPS 2024)</w:t>
+              <w:t xml:space="preserve">Congrès Internationnal de Psychologie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383016v1</w:t>
+                <w:t xml:space="preserve">hal-05379017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classe sociale et nature des pratiques parentales d'accompagnement aux devoirs</w:t>
+                <w:t xml:space="preserve">Le biais d'internalité chez les élèves de Grande-Section dans l'explication des différences de réussite scolaire : Réplication et Extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanne Mzidabi</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Margaux Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Alexopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric A Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Cimpian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International de Psychologie Sociale de l'ADRIPS</w:t>
+              <w:t xml:space="preserve">15e Congrès International de Pyschologie Sociale (CIPS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique. </w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSF Registries</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-05379013v1</w:t>
+                <w:t xml:space="preserve">hal-05383016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4259,90 +4259,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités sociales à l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Darnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duru-Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Hebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chlöé Farrer; Sébastien Goudeau; Elise Tenret; Louis-André Vallet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions d’éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4406,51 +4406,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour conclure sur les recherches en éducation en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-André Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4492,90 +4492,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Darnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Butera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Bègue-Shankland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de Psychologie Sociale. La science des interactions humaines. 2e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Supérieur, pp.483-500, 2024, 978-2-8073-4138-8</w:t>
@@ -4604,77 +4604,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education and Social Class: Highlighting How the Educational System Perpetuates Social Inequality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Croizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medhi Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4828,51 +4828,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F42EEFF2"/>
+    <w:nsid w:val="9EFBD8A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5059,51 +5059,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-goudeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7293-0977" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083340v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Broc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goudeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Colliot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-03369-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258664v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Doyle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Cimpian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Goupil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2515833122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068866v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R. Hadden" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Darnon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Easterbrook" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2024.12.008" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867671v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Easterbrook" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fayant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-024-02027-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613890v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Renoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Alexopoulos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41539-024-00218-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04894049v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Mzidabi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Del&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Claes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josi.12656" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722389v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M Stephens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel R Markus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Croizet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/rev0000473" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04164145v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jury" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goudeau Sebastien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Portex" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-023-09824-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229406v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M&#252;ller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Stephens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Aelenei" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasyid Bo Sanitioso" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.716" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229337v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sanrey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Autin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M. Stephens" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001437" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420972v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stanczak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.670722" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229422v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Manstead" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-021-01212-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229426v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1745691620953781" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229424v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taylor Phillips" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. M. Townsend" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pspi0000234" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978531v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365890v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoite Aub&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Follenfant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Derguy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-020-04635-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581670v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Marot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Millet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copsyc.2017.08.025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNW9VZWG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229448v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Autin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.52" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186072v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797616676600" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384145v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mery" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384139v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868326v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384149v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384157v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373696v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel R. Markus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863964v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M. Stephens" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863764v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389208v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rohmer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362360v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Galli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379036v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/4ZBVJ" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379017v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thooris" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Brummelman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaonac&#8217;h" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383016v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Alexopoulos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric A Bouquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379013v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cipslf2024.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/6DRFX" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04564814v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duru-Bellat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/collections/actualite-des-savoirs-/l-intelligence-ca-s-apprend--1320285.kjsp?RH=12869425720219599" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736831v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566421v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Hebel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/89328" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15wfo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543632v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Andr&#233; Vallet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tenret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955170v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Butera" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974378v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28856-3_9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-goudeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7293-0977" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258664v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Doyle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Cimpian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Goupil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goudeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2515833122" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068866v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R. Hadden" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Darnon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Easterbrook" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2024.12.008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083340v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Broc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Colliot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-03369-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722389v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M Stephens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel R Markus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Croizet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/rev0000473" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867671v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Easterbrook" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fayant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-024-02027-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613890v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Renoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Alexopoulos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41539-024-00218-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04894049v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Mzidabi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Del&#232;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Claes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josi.12656" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04164145v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jury" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goudeau Sebastien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Portex" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-023-09824-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229406v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M&#252;ller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Stephens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Aelenei" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasyid Bo Sanitioso" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.716" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229337v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sanrey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Autin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M. Stephens" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001437" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229422v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stanczak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Manstead" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-021-01212-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420972v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.670722" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229426v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1745691620953781" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978531v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229424v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taylor Phillips" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. M. Townsend" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pspi0000234" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365890v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoite Aub&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Follenfant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Derguy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-020-04635-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581670v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Marot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Millet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copsyc.2017.08.025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNW9VZWG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229448v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Autin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.52" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186072v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797616676600" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384145v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mery" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384139v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868326v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384149v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384157v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373696v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel R. Markus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863764v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863964v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M. Stephens" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389208v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rohmer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362360v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Galli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379013v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Alexopoulos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cipslf2024.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/6DRFX" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379036v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/4ZBVJ" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379017v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thooris" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Brummelman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaonac&#8217;h" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383016v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric A Bouquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04564814v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duru-Bellat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/collections/actualite-des-savoirs-/l-intelligence-ca-s-apprend--1320285.kjsp?RH=12869425720219599" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736831v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566421v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Hebel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/89328" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15wfo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543632v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Andr&#233; Vallet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tenret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955170v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Butera" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974378v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28856-3_9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>