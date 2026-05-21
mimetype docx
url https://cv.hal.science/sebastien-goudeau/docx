--- v2 (2026-05-01)
+++ v3 (2026-05-21)
@@ -524,529 +524,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05083340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What causes social class disparities in education? The role of the mismatches between academic contexts and working-class socialization contexts and how the effects of these mismatches are explained.</w:t>
+                <w:t xml:space="preserve">How to do research in classroom settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole M Stephens</w:t>
+                <w:t xml:space="preserve">Matthew J. Easterbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hazel R Markus</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Pierre Fayant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Review</w:t>
+              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/rev0000473⟩</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41562-024-02027-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722389v1</w:t>
+                <w:t xml:space="preserve">hal-04867671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to do research in classroom settings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The inherence bias in preschoolers’ explanations for achievement differences: replication and extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew J. Easterbrook</w:t>
+                <w:t xml:space="preserve">Theodore Alexopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Fayant</w:t>
+                <w:t xml:space="preserve">Cédric Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Cimpian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">npj Science of Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (1), pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41562-024-02027-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41539-024-00218-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04867671v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The inherence bias in preschoolers’ explanations for achievement differences: replication and extension</w:t>
+                <w:t xml:space="preserve">Unequal homework: The hidden forces of social class contexts and parental self‐efficacy in shaping educational outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Renoux</w:t>
+                <w:t xml:space="preserve">Johanne Mzidabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodore Alexopoulos</w:t>
+                <w:t xml:space="preserve">Romain Delès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Bouquet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nele Claes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew J. Easterbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Science of Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (1), pp.10. </w:t>
+              <w:t xml:space="preserve">Journal of Social Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Special Issue: Society in the Classroom: Multilevel Perspectives on Socioeconomic Inequalities in Education, 80 (4), pp.1315-1344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41539-024-00218-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/josi.12656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04613890v1</w:t>
+                <w:t xml:space="preserve">halshs-04894049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unequal homework: The hidden forces of social class contexts and parental self‐efficacy in shaping educational outcomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What causes social class disparities in education? The role of the mismatches between academic contexts and working-class socialization contexts and how the effects of these mismatches are explained.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanne Mzidabi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Goudeau</w:t>
+                <w:t xml:space="preserve">Nicole M Stephens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Delès</w:t>
+                <w:t xml:space="preserve">Hazel R Markus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Darnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nele Claes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthew J. Easterbrook</w:t>
+                <w:t xml:space="preserve">Jean-Claude Croizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Social Issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Special Issue: Society in the Classroom: Multilevel Perspectives on Socioeconomic Inequalities in Education, 80 (4), pp.1315-1344. </w:t>
+              <w:t xml:space="preserve">Psychological Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/josi.12656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/rev0000473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04894049v1</w:t>
+                <w:t xml:space="preserve">hal-04722389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competitive and Cooperative Practices in Education: How Teachers’ Beliefs in School Meritocracy are Related to their Daily Practices with Students</w:t>
               </w:r>
@@ -1331,51 +1331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole M. Stephens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazel R Markus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 152 (11), pp.3135-3152. </w:t>
@@ -2093,51 +2093,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do educational contexts contribute to the social class achievement gap: documenting symbolic violence from a social psychological point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Croizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goudeau Sebastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2248,51 +2248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Croizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review of Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 30 (1), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2339,51 +2339,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidden Advantages and Disadvantages of Social Class</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Croizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 28 (2), pp.162-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3043,260 +3043,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une continuité pédagogique à deux vitesses : Variations liées à l’origine sociale dans la mise en œuvre de l’école à la maison pendant le confinement de 2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inégalités de participation orale à l’école maternelle et leur perception chez les enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sanrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Autin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas M. Stephens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazel R. Markus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Congrès International de Psychologie Sociale (CIPS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADRIPS; Laboratoire de Psychologie - EA4139; Université de Bordeaux, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863764v1</w:t>
+                <w:t xml:space="preserve">hal-03863964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités de participation orale à l’école maternelle et leur perception chez les enfants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une continuité pédagogique à deux vitesses : Variations liées à l’origine sociale dans la mise en œuvre de l’école à la maison pendant le confinement de 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sanrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Stanczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Congrès International de Psychologie Sociale (CIPS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADRIPS; Laboratoire de Psychologie - EA4139; Université de Bordeaux, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863964v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Heu oui (mais non)… je vais jouer avec lui » : tendances spontanées d’approche et d’évitement des enfants envers leurs pairs atteint d’autisme</w:t>
               </w:r>
@@ -3524,533 +3524,533 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classe sociale et nature des pratiques parentales d'accompagnement aux devoirs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johanne Mzidabi</w:t>
+                <w:t xml:space="preserve">Variations de la classe sociale dans les relations parents-enseignant.es</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Thooris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goudeau Sebastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théodore Alexopoulos</w:t>
+                <w:t xml:space="preserve">Eddie Brummelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gaonac’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International de Psychologie Sociale de l'ADRIPS</w:t>
+              <w:t xml:space="preserve">Congrès Internationnal de Psychologie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379013v1</w:t>
+                <w:t xml:space="preserve">hal-05379017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social-Class Inequality in Digital, Cultural Equipment and Practices for Children’s Homework Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Mzidabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nele Claes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Convention (SPSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, San Diego, United States. OSF Registries, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17605/OSF.IO/4ZBVJ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations de la classe sociale dans les relations parents-enseignant.es</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le biais d'internalité chez les élèves de Grande-Section dans l'explication des différences de réussite scolaire : Réplication et Extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Thooris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Goudeau Sebastien</w:t>
+                <w:t xml:space="preserve">Théodore Alexopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddie Brummelman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gaonac’h</w:t>
+                <w:t xml:space="preserve">Cédric A Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Cimpian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Internationnal de Psychologie sociale</w:t>
+              <w:t xml:space="preserve">15e Congrès International de Pyschologie Sociale (CIPS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379017v1</w:t>
+                <w:t xml:space="preserve">hal-05383016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le biais d'internalité chez les élèves de Grande-Section dans l'explication des différences de réussite scolaire : Réplication et Extension</w:t>
+                <w:t xml:space="preserve">Classe sociale et nature des pratiques parentales d'accompagnement aux devoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Renoux</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Johanne Mzidabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goudeau Sebastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Alexopoulos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrei Cimpian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Congrès International de Pyschologie Sociale (CIPS 2024)</w:t>
+              <w:t xml:space="preserve">Colloque International de Psychologie Sociale de l'ADRIPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OSF Registries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17605/OSF.IO/6DRFX⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383016v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4604,51 +4604,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education and Social Class: Highlighting How the Educational System Perpetuates Social Inequality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Croizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4828,51 +4828,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9EFBD8A9"/>
+    <w:nsid w:val="E2AE1CD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5059,51 +5059,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-goudeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7293-0977" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258664v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Doyle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Cimpian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Goupil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goudeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2515833122" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068866v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R. Hadden" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Darnon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Easterbrook" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2024.12.008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083340v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Broc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Colliot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-03369-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722389v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M Stephens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel R Markus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Croizet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/rev0000473" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867671v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Easterbrook" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fayant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-024-02027-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613890v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Renoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Alexopoulos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41539-024-00218-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04894049v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Mzidabi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Del&#232;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Claes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josi.12656" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04164145v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jury" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goudeau Sebastien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Portex" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-023-09824-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229406v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M&#252;ller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Stephens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Aelenei" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasyid Bo Sanitioso" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.716" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229337v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sanrey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Autin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M. Stephens" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001437" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229422v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stanczak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Manstead" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-021-01212-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420972v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.670722" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229426v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1745691620953781" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978531v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229424v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taylor Phillips" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. M. Townsend" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pspi0000234" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365890v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoite Aub&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Follenfant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Derguy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-020-04635-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581670v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Marot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Millet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copsyc.2017.08.025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNW9VZWG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229448v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Autin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.52" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186072v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797616676600" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384145v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mery" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384139v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868326v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384149v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384157v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373696v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel R. Markus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863764v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863964v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M. Stephens" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389208v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rohmer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362360v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Galli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379013v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Alexopoulos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cipslf2024.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/6DRFX" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379036v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/4ZBVJ" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379017v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thooris" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Brummelman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaonac&#8217;h" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383016v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric A Bouquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04564814v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duru-Bellat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/collections/actualite-des-savoirs-/l-intelligence-ca-s-apprend--1320285.kjsp?RH=12869425720219599" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736831v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566421v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Hebel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/89328" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15wfo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543632v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Andr&#233; Vallet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tenret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955170v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Butera" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974378v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28856-3_9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-goudeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7293-0977" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258664v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Doyle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Cimpian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Goupil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goudeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2515833122" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068866v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R. Hadden" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Darnon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Easterbrook" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2024.12.008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083340v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Broc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Colliot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-03369-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867671v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Easterbrook" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fayant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-024-02027-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613890v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Renoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Alexopoulos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41539-024-00218-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04894049v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Mzidabi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Del&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Claes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josi.12656" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722389v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M Stephens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel R Markus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Croizet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/rev0000473" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04164145v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jury" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goudeau Sebastien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Portex" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-023-09824-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229406v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M&#252;ller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Stephens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Aelenei" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasyid Bo Sanitioso" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.716" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229337v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sanrey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Autin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M. Stephens" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001437" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229422v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stanczak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Manstead" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-021-01212-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420972v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.670722" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229426v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1745691620953781" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978531v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229424v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taylor Phillips" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. M. Townsend" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pspi0000234" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365890v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoite Aub&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Follenfant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Derguy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-020-04635-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581670v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Marot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Millet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copsyc.2017.08.025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNW9VZWG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229448v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Autin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.52" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186072v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797616676600" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384145v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mery" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384139v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868326v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384149v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384157v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373696v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel R. Markus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863964v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M. Stephens" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863764v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389208v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rohmer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362360v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Galli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379017v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thooris" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Brummelman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaonac&#8217;h" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379036v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/4ZBVJ" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383016v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Alexopoulos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric A Bouquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379013v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cipslf2024.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/6DRFX" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04564814v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duru-Bellat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/collections/actualite-des-savoirs-/l-intelligence-ca-s-apprend--1320285.kjsp?RH=12869425720219599" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736831v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566421v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Hebel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/89328" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15wfo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543632v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Andr&#233; Vallet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tenret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955170v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Butera" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974378v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28856-3_9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>