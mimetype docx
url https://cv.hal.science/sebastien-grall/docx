--- v0 (2026-04-11)
+++ v1 (2026-05-26)
@@ -286,439 +286,439 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05323939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Logiciel (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La continuité écologique de la Seine : une nécessité pour ses poissons, un atout pour ses habitants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hubeau: an R package for the Hub'Eau APIs. Manual of the R package version 0.5.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Line Merg</w:t>
+                <w:t xml:space="preserve">David Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Lestel</w:t>
+                <w:t xml:space="preserve">Pascal Irz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Fisson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">stacomiR: Fish Migration Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Boulenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04876601v1</w:t>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:8b6d64225ffabf0bdd2578831f174a3591176011;origin=https://hal.archives-ouvertes.fr/hal-03727236;visit=swh:1:snp:b8d00bcdd9d21a763d6d6e97d49045c1e0fe7747;anchor=swh:1:rel:07f2249df0348795cd492e84205b88e7b4e6845e;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Logiciel (2)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hubeau: an R package for the Hub'Eau APIs. Manual of the R package version 0.5.0</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La continuité écologique de la Seine : une nécessité pour ses poissons, un atout pour ses habitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Merg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Logiciel</w:t>
-[...52 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Legrand</w:t>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">hal-03727236v1</w:t>
+                <w:t xml:space="preserve">hal-04876601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1101,51 +1101,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B8EDCF2D"/>
+    <w:nsid w:val="F35F4AC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1332,51 +1332,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-grall" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-8879-7072" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323939v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Michelot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grall" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876601v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Merg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601100v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Irz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727236v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Briand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Legrand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Boulenger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafarge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8b6d64225ffabf0bdd2578831f174a3591176011;origin=https://hal.archives-ouvertes.fr/hal-03727236;visit=swh:1:snp:b8d00bcdd9d21a763d6d6e97d49045c1e0fe7747;anchor=swh:1:rel:07f2249df0348795cd492e84205b88e7b4e6845e;path=/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771828v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771989v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Girondin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-grall" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-8879-7072" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323939v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Michelot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grall" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601100v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Irz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727236v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Briand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Legrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Boulenger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafarge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8b6d64225ffabf0bdd2578831f174a3591176011;origin=https://hal.archives-ouvertes.fr/hal-03727236;visit=swh:1:snp:b8d00bcdd9d21a763d6d6e97d49045c1e0fe7747;anchor=swh:1:rel:07f2249df0348795cd492e84205b88e7b4e6845e;path=/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876601v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Merg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771828v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771989v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Girondin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>