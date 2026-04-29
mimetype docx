--- v0 (2026-03-16)
+++ v1 (2026-04-29)
@@ -884,295 +884,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiological surveillance of schistosomiasis outbreak in Corsica (France): Are animal reservoir hosts implicated in local transmission?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification and molecular characterization of Echinococcus canadensis G6/7 in dogs from Corsica, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grech-Angelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Oleaga</w:t>
+                <w:t xml:space="preserve">Céline Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier REY</w:t>
+                <w:t xml:space="preserve">Carine Peytavin de Garam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Polack</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Grech-Angelini</w:t>
+                <w:t xml:space="preserve">Jean-Marc Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Quilichini</w:t>
+                <w:t xml:space="preserve">Oscar Maestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (6), pp.e0007543. </w:t>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 118 (4), pp.1313-1319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0007543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00436-019-06261-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179171v1</w:t>
+                <w:t xml:space="preserve">hal-02195492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and molecular characterization of Echinococcus canadensis G6/7 in dogs from Corsica, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epidemiological surveillance of schistosomiasis outbreak in Corsica (France): Are animal reservoir hosts implicated in local transmission?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Oleaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier REY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grech-Angelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Maestrini</w:t>
+                <w:t xml:space="preserve">Yann Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 118 (4), pp.1313-1319. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (6), pp.e0007543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00436-019-06261-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0007543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02195492v1</w:t>
+                <w:t xml:space="preserve">hal-02179171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serological survey of influenza A viruses in domestic and wild Suidae in Corsica (France), a Mediterranean island environment</w:t>
               </w:r>
@@ -1256,587 +1256,599 @@
               <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 157, pp.94-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2018.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outbreak of urogenital schistosomiasis in Corsica (France): an epidemiological case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grech-Angelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. L. Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Allienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tine Huyse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (8), pp.971-979. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1473-3099(16)00175-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01364002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First report of the tick Hyalomma scupense (natural vector of bovine tropical theileriosis) on the French Mediterranean island of Corsica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grech-Angelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Stachurski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Allienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 216, pp.33-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vetpar.2015.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ticks (Acari: Ixodidae) infesting cattle and some other domestic and wild hosts on the French Mediterranean island of Corsica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grech-Angelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Stachurski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Allienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9, pp.582. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-016-1876-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seroprevalence of Toscana virus in dogs from Corsica, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulaf Alwassouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grech-Angelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lou Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Davoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9, pp.381. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13071-016-1665-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01466870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1846,176 +1858,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaplasma capra, un espèce zoonotique présente chez les ruminants sauvages et domestiques en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Jouglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie de La Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Anglet, France. pp.P.25, Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ticks and tick-borne pathogens detected on cattle in Corsican wetlands (French Corsican island)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Defaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2074,176 +2086,176 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium on Ticks and Tick-borne Diseases (ISTTBD 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Corte, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiological surveillance of schistosomiasis outbreak in Corsica (France): are animal reservoir hosts implicated in local transmission?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Oleaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier REY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grech-Angelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXI Congreso de la Sociedad Espanola de Parasitologia SOCEPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Pontevedra, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2253,279 +2265,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaplasma capra, espèce zoonotique présente chez les petits ruminants en Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Jouglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonsergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie de La Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grech-Angelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Réunion Annuelle du Groupe « Tiques et maladies à tiques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Ecologie et d'Evolution (SFEE), Mar 2021, Lyon ( virtual ), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première détection d’anticorps dirigés contre le virus de la fièvre hémorragique de Crimée-Congo chez des ruminants corses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grech-Angelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pédarrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peyrefitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REID-IMMUNINV, TMT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03943536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2535,100 +2547,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Tiques et agents pathogènes transmis en Corse, milieu insulaire méditerranéen »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grech-Angelini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université Paris-Est, 2020. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2020PESC0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03585529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2638,161 +2650,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travaux de recherche sur les risques liés à la PPA en Corse. Document de synthèse des résultats et des débats lors de la journée de restitution des projets ASForce et RiskSur aux acteurs à Corte, le 22 mai 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Maestrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casabianca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trabucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Relun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId94"/>
+      <w:footerReference w:type="default" r:id="rId95"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2939,51 +2951,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954498v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annia Alba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grech-Angelini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio V&#225;zquez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Alda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Blin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fawpar.2023.e00188" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vial" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03942962v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Defaye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferrandi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vms3.956" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498555v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pietri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Galon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10121643" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618980v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferraris" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolas Peyrefitte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vachiery" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2605.191465" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621778v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Stachurski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssier Taussat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Devillers" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13393" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179171v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Oleaga" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007543" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195492v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richomme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Peytavin de Garam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Maestrini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-019-06261-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627080v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Herv&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2018.06.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364002v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Webster" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allienne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine Huyse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(16)00175-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01259543v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Stachurski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2015.11.015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434887v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1876-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466870v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Dahmani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulaf Alwassouf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Marie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davoust" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1665-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842574v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Jouglin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bastian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de La Cotte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rispe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Duch&#234;ne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182515v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890272v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oleaga" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05097724v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonsergent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943536v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Peyraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie P&#233;darrieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peyrefitte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03585529v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PESC0061" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794964v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Trabucco" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Relun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954498v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annia Alba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grech-Angelini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio V&#225;zquez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Alda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Blin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fawpar.2023.e00188" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vial" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03942962v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Defaye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferrandi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vms3.956" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498555v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pietri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Galon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10121643" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618980v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferraris" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolas Peyrefitte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vachiery" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2605.191465" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621778v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Stachurski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssier Taussat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Devillers" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13393" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195492v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richomme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Peytavin de Garam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Maestrini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-019-06261-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179171v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Oleaga" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007543" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627080v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Herv&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2018.06.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1D6M5PRK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364002v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Webster" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allienne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine Huyse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(16)00175-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01259543v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Stachurski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2015.11.015" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434887v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1876-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466870v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Dahmani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulaf Alwassouf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Marie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davoust" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1665-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842574v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Jouglin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bastian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de La Cotte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rispe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Duch&#234;ne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182515v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890272v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oleaga" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05097724v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonsergent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943536v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Peyraud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie P&#233;darrieu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peyrefitte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03585529v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PESC0061" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794964v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Trabucco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Relun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>