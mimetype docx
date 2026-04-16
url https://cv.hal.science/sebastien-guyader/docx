--- v0 (2026-03-17)
+++ v1 (2026-04-16)
@@ -479,295 +479,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of an on-farm multiplication and sanitation technique for plantain banana</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seed Tubers Are Not the Primary Inoculum Source in Water Yam (Dioscorea alata) Anthracnose Epidemics in the Caribbean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Hammouya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Umber</w:t>
+                <w:t xml:space="preserve">Laurent Penet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bajazet</w:t>
+                <w:t xml:space="preserve">Margot Gumbau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Dentika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fritz Poliphème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fruits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/th2024/008⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.733 - 743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijpb15030053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638496v1</w:t>
+                <w:t xml:space="preserve">hal-04769180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed Tubers Are Not the Primary Inoculum Source in Water Yam (Dioscorea alata) Anthracnose Epidemics in the Caribbean</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Margot Gumbau</w:t>
+                <w:t xml:space="preserve">Optimization of an on-farm multiplication and sanitation technique for plantain banana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Dentika</w:t>
+                <w:t xml:space="preserve">David Hammouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Umber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fritz Poliphème</w:t>
+                <w:t xml:space="preserve">Thierry Bajazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, pp.733 - 743. </w:t>
+              <w:t xml:space="preserve">Fruits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (2), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijpb15030053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/th2024/008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769180v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular diversity of yam virus Y and identification of banana mild mosaic virus isolates infecting yam (Dioscorea spp.)</w:t>
               </w:r>
@@ -1263,51 +1263,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data on microsatellite markers in Colletotrichum gloeosporioides s.l., polymorphism levels and diversity range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Penet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1397,51 +1397,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varietal Dynamics and Yam Agro-Diversity Demonstrate Complex Trajectories Intersecting Farmers’ Strategies, Networks, and Disease Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Penet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1531,51 +1531,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Splash Dispersal Prevails over Indirect and Subsequent Spread during Rains in Colletotrichum gloeosporioides Infecting Yams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Penet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1759,461 +1759,461 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining and designing plant architectural ideotypes to control epidemics?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the effects of temperature and leaf wetness on monocyclic infection in a tropical fungal pathosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Andrivon</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julia Crombez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bajazet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 135 (3), pp.611-617. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10658-012-0126-y⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 136 (3), pp.535-545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-013-0185-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000341v1</w:t>
+                <w:t xml:space="preserve">hal-02643442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the effects of temperature and leaf wetness on monocyclic infection in a tropical fungal pathosystem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of plant growth and architecture on pathogen processes and their consequences for epidemic behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Calonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saint-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 136 (3), pp.535-545. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 135 (3), pp.479-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-012-0111-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10658-013-0185-8⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643442v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of plant growth and architecture on pathogen processes and their consequences for epidemic behaviour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Defining and designing plant architectural ideotypes to control epidemics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Giorgetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Saint-Jean</w:t>
+                <w:t xml:space="preserve">Philippe Cartolaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 135 (3), pp.479-497. </w:t>
+              <w:t xml:space="preserve">, 2013, 135 (3), pp.611-617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10658-012-0111-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10658-012-0126-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908549v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des innovations pour les enjeux multiples des productions vivrières et maraîchères des Antilles</w:t>
               </w:r>
@@ -2785,226 +2785,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution des virus à ARN : rôles de la sélection et de la dérive génétique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Population structure and genetic variability within isolates of Grapevine fanleaf virus from a naturally infected vineyard in France: evidence for mixed infection and recombination.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bergdoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Danièle Giblot-Ducray</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 85, pp.2435-2445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.79904-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03210305v1</w:t>
+                <w:t xml:space="preserve">hal-02679880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population structure and genetic variability within isolates of Grapevine fanleaf virus from a naturally infected vineyard in France: evidence for mixed infection and recombination.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'évolution des virus à ARN : rôles de la sélection et de la dérive génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Fuchs</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Giblot-Ducray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679880v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence analysis of Potato leafroll virus isolates reveals genetic stability, major evolutionary events and differential selection pressure between overlapping reading frame products</w:t>
               </w:r>
@@ -3223,234 +3223,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization paths for an on-farm multiplication and sanitation technique for plantain banana</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les principes FAIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Caribbean Food Crops Society (CFCS); IDIAF; CONIAF, Jul 2024, Punta cana, Dominican Republic</w:t>
+              <w:t xml:space="preserve">Ateliers de la FAIRisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Petit Bourg, Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706509v1</w:t>
+                <w:t xml:space="preserve">hal-04642345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les principes FAIR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization paths for an on-farm multiplication and sanitation technique for plantain banana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bezard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hammouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Umber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bajazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers de la FAIRisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Petit Bourg, Guadeloupe, France</w:t>
+              <w:t xml:space="preserve">57th Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caribbean Food Crops Society (CFCS); IDIAF; CONIAF, Jul 2024, Punta cana, Dominican Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642345v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiology of Yam Viruses in Guadeloupe: Role of Cropping Practices and Seed-Tuber Supply</w:t>
               </w:r>
@@ -3764,51 +3764,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varietal dynamics in yam producers from Guadeloupe: cultivation trajectories for two commonly grown cutivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pavis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Penet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3876,51 +3876,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeography of a fungal crop pathogen in the Antilles: diversity, structuration and landscape and agronomic correlates of epidemics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Penet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3988,57 +3988,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthracnose disease on Water Yams in the Lesser Antilles: prevalence and severity contrasts in three Caribbean Islands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Biogeography, landscape and agronomic correlates of a fungal crop pathogen in the Caribbean: can we infer a way to sustainable disease management?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Penet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4067,103 +4067,103 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Pétro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51. Caribbean Food Crops Society (CFCS) Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paramaribo, Suriname</w:t>
+              <w:t xml:space="preserve">Evolution 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Guaruja, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947610v1</w:t>
+                <w:t xml:space="preserve">hal-02947609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeography, landscape and agronomic correlates of a fungal crop pathogen in the Caribbean: can we infer a way to sustainable disease management?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Anthracnose disease on Water Yams in the Lesser Antilles: prevalence and severity contrasts in three Caribbean Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Penet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4192,73 +4192,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Pétro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Guaruja, Brazil</w:t>
+              <w:t xml:space="preserve">51. Caribbean Food Crops Society (CFCS) Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paramaribo, Suriname</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947609v1</w:t>
+                <w:t xml:space="preserve">hal-02947610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yam anthracnose resistance in &amp;lt;em&amp;gt;Dioscorea alata&amp;lt;/em&amp;gt; L. – Genetic mapping and QTL analysis</w:t>
               </w:r>
@@ -4369,51 +4369,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local dispersal and epidemics of the yam anthracnose disease agent &amp;lt;em&amp;gt;Colletotrichum gloeosporioides&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Penet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4471,234 +4471,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining and designing architectural ideotypes to control epidemics?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparing antrachnose dynamics and leaf wetness duration in staked and unstaked plots of water yam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and canopy architecture impact on disease epidemiology and est development international conference,</w:t>
+              <w:t xml:space="preserve">Plant and Canopy Architecture Impact on Disease Epidemiology and Pest Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA.; Agence Nationale de la Recherche (ANR). FRA., Jul 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190592v1</w:t>
+                <w:t xml:space="preserve">hal-02745790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing antrachnose dynamics and leaf wetness duration in staked and unstaked plots of water yam</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Defining and designing architectural ideotypes to control epidemics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Giorgetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Calonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cartolaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Canopy Architecture Impact on Disease Epidemiology and Pest Development</w:t>
+              <w:t xml:space="preserve">Plant and canopy architecture impact on disease epidemiology and est development international conference,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA.; Agence Nationale de la Recherche (ANR). FRA., Jul 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745790v1</w:t>
+                <w:t xml:space="preserve">hal-01190592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les résidus d'igname sont-ils une source d'infestation d'anthracnose ?</w:t>
               </w:r>
@@ -4831,51 +4831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M M. Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and canopy architecture impact on disease epidemiology and pest development international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Rennes, France</w:t>
@@ -4898,368 +4898,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current research and expected practical outcomes for the management of white yam (Dioscorea Alata) anthracnose</w:t>
+                <w:t xml:space="preserve">Des innovations pour les enjeux multiples des productions vivrières et maraîchères des Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Guyader</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Cabidoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Pétro</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge J. Sierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caribbean Agroecology Networking Symposium: Productive Agrosystems and Resources Conservation in an Island Environment: an Agroecological Challenge for Caribbean Sustainable Development (hosted by 47. Caribbean Food Crop Society Annual Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Caribbean Food Crops Society (CFCS). INT., Jul 2011, Bridgetown, Barbados</w:t>
+              <w:t xml:space="preserve">CIAG 2011 Carrefours de l’innovation agronomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Le Lamentin, Guadeloupe, France. 220 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803980v1</w:t>
+                <w:t xml:space="preserve">hal-02746518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des innovations pour les enjeux multiples des productions vivrières et maraîchères des Antilles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stratégies de lutte contre les pathologies et maladies émergentes animales et végétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Teycheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefrancois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIAG 2011 Carrefours de l’innovation agronomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Le Lamentin, Guadeloupe, France. 220 p</w:t>
+              <w:t xml:space="preserve">Nouvelles pratiques à haute performance économique et environnementale en Outre-mer. Rencontre Inra-Cirad au Salon International de l'Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746518v1</w:t>
+                <w:t xml:space="preserve">hal-02810071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies de lutte contre les pathologies et maladies émergentes animales et végétales</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+                <w:t xml:space="preserve">Current research and expected practical outcomes for the management of white yam (Dioscorea Alata) anthracnose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Pétro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles pratiques à haute performance économique et environnementale en Outre-mer. Rencontre Inra-Cirad au Salon International de l'Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Caribbean Agroecology Networking Symposium: Productive Agrosystems and Resources Conservation in an Island Environment: an Agroecological Challenge for Caribbean Sustainable Development (hosted by 47. Caribbean Food Crop Society Annual Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caribbean Food Crops Society (CFCS). INT., Jul 2011, Bridgetown, Barbados</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810071v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5277,51 +5277,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of aggressiveness of Colletotrichum gloeosporioides strains causing anthracnose on Water Yams (Dioscorea alata)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Penet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5899,90 +5899,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROJET 'ARCHIDEMIO'. Modéliser les interactions entre développement de la plante, architecture du couvert et épidémies de maladies fongiques aériennes, pour une gestion durable des cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6123,51 +6123,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="801B2FFB"/>
+    <w:nsid w:val="060A65BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6354,51 +6354,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-guyader" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5438-8790" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073512664" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-8980-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478695v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bezard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Umber" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyader" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638496v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hammouya" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bajazet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/th2024/008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769180v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Penet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gumbau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dentika" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Poliph&#232;me" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijpb15030053" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132918v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Boucar Diouf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Michelle Nopoly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olyvia Gaspard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Filloux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-023-05809-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799673v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Festus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14091884" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856669v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Francius" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Teycheney" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14112366" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210310v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Causeret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103106" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608357v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Briand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila P&#233;tro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bussi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.05.012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608280v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Alleyne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Simone Barthe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01962" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639927v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Salles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115757" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634142v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fattouma Djilani Khouadja" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fakhfakh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12600-013-0329-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000341v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Giorgetti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0126-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QM5TR31Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643442v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Crombez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-013-0185-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6Z07D0Q6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908549v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Burie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlais" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0111-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0PNZ8JV6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648642v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Cabidoche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge J. Sierra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cr02-tt41" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658643v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Burch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001946" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668555v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jacqua" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2007.10.015" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJRZJVHL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659783v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Samarov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haipeng Shen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.067199" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681483v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djilani-Khouadja" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marrakchi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fakhfakh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210305v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Giblot-Ducray" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679880v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vigne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bergdoll" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fuchs" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.79904-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680649v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Giblot-Ducray" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-83-7-1799" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693249v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bousalem" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dallot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-0934(00)00198-1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZCZLC7S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706509v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642345v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197738v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366099v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985340v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743955v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pavis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947614v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle P&#233;tro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947610v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947609v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749588v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Kouassi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Onyeka" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Etienne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafortune" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749515v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190592v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745790v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746031v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Solvar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001542v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Calonnec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. J. Burie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M. Langlais" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803980v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746518v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810071v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martinez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefrancois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370385v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzia G&#233;labale" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witney Febrissy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601351v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833024v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642207v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161960v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791104v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791127v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208675v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/br1f-n287" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-guyader" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5438-8790" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073512664" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-8980-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478695v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bezard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Umber" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyader" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769180v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Penet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gumbau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dentika" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Poliph&#232;me" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijpb15030053" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638496v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hammouya" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bajazet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/th2024/008" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132918v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Boucar Diouf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Michelle Nopoly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olyvia Gaspard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Filloux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-023-05809-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799673v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Festus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14091884" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856669v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Francius" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Teycheney" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14112366" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210310v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Causeret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103106" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608357v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Briand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila P&#233;tro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bussi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.05.012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608280v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Alleyne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Simone Barthe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01962" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639927v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Salles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115757" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634142v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fattouma Djilani Khouadja" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fakhfakh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12600-013-0329-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643442v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Crombez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-013-0185-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6Z07D0Q6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908549v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Burie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlais" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0111-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0PNZ8JV6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000341v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Giorgetti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0126-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QM5TR31Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648642v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Cabidoche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge J. Sierra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cr02-tt41" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658643v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Burch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001946" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668555v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jacqua" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2007.10.015" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJRZJVHL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659783v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Samarov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haipeng Shen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.067199" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681483v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djilani-Khouadja" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marrakchi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fakhfakh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679880v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vigne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bergdoll" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fuchs" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.79904-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210305v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Giblot-Ducray" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680649v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Giblot-Ducray" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-83-7-1799" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693249v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bousalem" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dallot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-0934(00)00198-1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZCZLC7S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642345v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706509v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197738v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366099v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985340v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743955v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pavis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947614v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle P&#233;tro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947609v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947610v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749588v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Kouassi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Onyeka" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Etienne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafortune" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749515v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745790v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190592v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746031v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Solvar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001542v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Calonnec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. J. Burie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M. Langlais" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746518v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810071v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martinez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefrancois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803980v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370385v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzia G&#233;labale" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witney Febrissy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601351v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833024v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642207v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161960v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791104v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791127v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208675v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/br1f-n287" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>