--- v1 (2026-04-16)
+++ v2 (2026-05-17)
@@ -479,295 +479,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed Tubers Are Not the Primary Inoculum Source in Water Yam (Dioscorea alata) Anthracnose Epidemics in the Caribbean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of an on-farm multiplication and sanitation technique for plantain banana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bezard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Penet</w:t>
+                <w:t xml:space="preserve">David Hammouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Umber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Gumbau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fritz Poliphème</w:t>
+                <w:t xml:space="preserve">Thierry Bajazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijpb15030053⟩</w:t>
+              <w:t xml:space="preserve">Fruits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (2), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/th2024/008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769180v1</w:t>
+                <w:t xml:space="preserve">hal-04638496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of an on-farm multiplication and sanitation technique for plantain banana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Bezard</w:t>
+                <w:t xml:space="preserve">Seed Tubers Are Not the Primary Inoculum Source in Water Yam (Dioscorea alata) Anthracnose Epidemics in the Caribbean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Penet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Gumbau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Hammouya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Umber</w:t>
+                <w:t xml:space="preserve">Pauline Dentika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bajazet</w:t>
+                <w:t xml:space="preserve">Fritz Poliphème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fruits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 79 (2), pp.1-19. </w:t>
+              <w:t xml:space="preserve">International Journal of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.733 - 743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/th2024/008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijpb15030053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638496v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular diversity of yam virus Y and identification of banana mild mosaic virus isolates infecting yam (Dioscorea spp.)</w:t>
               </w:r>
@@ -1263,51 +1263,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data on microsatellite markers in Colletotrichum gloeosporioides s.l., polymorphism levels and diversity range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Penet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1397,51 +1397,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varietal Dynamics and Yam Agro-Diversity Demonstrate Complex Trajectories Intersecting Farmers’ Strategies, Networks, and Disease Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Penet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1531,51 +1531,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Splash Dispersal Prevails over Indirect and Subsequent Spread during Rains in Colletotrichum gloeosporioides Infecting Yams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Penet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1817,51 +1817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bajazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 136 (3), pp.535-545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2785,226 +2785,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population structure and genetic variability within isolates of Grapevine fanleaf virus from a naturally infected vineyard in France: evidence for mixed infection and recombination.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'évolution des virus à ARN : rôles de la sélection et de la dérive génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Vigne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Fuchs</w:t>
+                <w:t xml:space="preserve">Danièle Giblot-Ducray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679880v1</w:t>
+                <w:t xml:space="preserve">hal-03210305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution des virus à ARN : rôles de la sélection et de la dérive génétique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Population structure and genetic variability within isolates of Grapevine fanleaf virus from a naturally infected vineyard in France: evidence for mixed infection and recombination.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bergdoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Danièle Giblot-Ducray</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 85, pp.2435-2445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.79904-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210305v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence analysis of Potato leafroll virus isolates reveals genetic stability, major evolutionary events and differential selection pressure between overlapping reading frame products</w:t>
               </w:r>
@@ -3223,234 +3223,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les principes FAIR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization paths for an on-farm multiplication and sanitation technique for plantain banana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bezard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hammouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Umber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bajazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers de la FAIRisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Petit Bourg, Guadeloupe, France</w:t>
+              <w:t xml:space="preserve">57th Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caribbean Food Crops Society (CFCS); IDIAF; CONIAF, Jul 2024, Punta cana, Dominican Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642345v1</w:t>
+                <w:t xml:space="preserve">hal-04706509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization paths for an on-farm multiplication and sanitation technique for plantain banana</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les principes FAIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Caribbean Food Crops Society (CFCS); IDIAF; CONIAF, Jul 2024, Punta cana, Dominican Republic</w:t>
+              <w:t xml:space="preserve">Ateliers de la FAIRisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Petit Bourg, Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706509v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiology of Yam Viruses in Guadeloupe: Role of Cropping Practices and Seed-Tuber Supply</w:t>
               </w:r>
@@ -3764,51 +3764,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varietal dynamics in yam producers from Guadeloupe: cultivation trajectories for two commonly grown cutivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pavis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Penet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3876,51 +3876,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeography of a fungal crop pathogen in the Antilles: diversity, structuration and landscape and agronomic correlates of epidemics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Penet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3994,51 +3994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeography, landscape and agronomic correlates of a fungal crop pathogen in the Caribbean: can we infer a way to sustainable disease management?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Penet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4119,51 +4119,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthracnose disease on Water Yams in the Lesser Antilles: prevalence and severity contrasts in three Caribbean Islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Penet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4369,51 +4369,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local dispersal and epidemics of the yam anthracnose disease agent &amp;lt;em&amp;gt;Colletotrichum gloeosporioides&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Penet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4471,234 +4471,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing antrachnose dynamics and leaf wetness duration in staked and unstaked plots of water yam</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Defining and designing architectural ideotypes to control epidemics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Giorgetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Calonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cartolaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Canopy Architecture Impact on Disease Epidemiology and Pest Development</w:t>
+              <w:t xml:space="preserve">Plant and canopy architecture impact on disease epidemiology and est development international conference,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA.; Agence Nationale de la Recherche (ANR). FRA., Jul 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745790v1</w:t>
+                <w:t xml:space="preserve">hal-01190592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining and designing architectural ideotypes to control epidemics?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparing antrachnose dynamics and leaf wetness duration in staked and unstaked plots of water yam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and canopy architecture impact on disease epidemiology and est development international conference,</w:t>
+              <w:t xml:space="preserve">Plant and Canopy Architecture Impact on Disease Epidemiology and Pest Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA.; Agence Nationale de la Recherche (ANR). FRA., Jul 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190592v1</w:t>
+                <w:t xml:space="preserve">hal-02745790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les résidus d'igname sont-ils une source d'infestation d'anthracnose ?</w:t>
               </w:r>
@@ -5277,51 +5277,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of aggressiveness of Colletotrichum gloeosporioides strains causing anthracnose on Water Yams (Dioscorea alata)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Penet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6123,51 +6123,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="060A65BB"/>
+    <w:nsid w:val="161B491E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6354,51 +6354,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-guyader" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5438-8790" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073512664" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-8980-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478695v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bezard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Umber" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyader" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769180v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Penet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gumbau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dentika" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Poliph&#232;me" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijpb15030053" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638496v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hammouya" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bajazet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/th2024/008" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132918v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Boucar Diouf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Michelle Nopoly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olyvia Gaspard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Filloux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-023-05809-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799673v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Festus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14091884" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856669v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Francius" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Teycheney" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14112366" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210310v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Causeret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103106" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608357v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Briand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila P&#233;tro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bussi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.05.012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608280v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Alleyne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Simone Barthe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01962" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639927v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Salles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115757" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634142v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fattouma Djilani Khouadja" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fakhfakh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12600-013-0329-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643442v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Crombez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-013-0185-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6Z07D0Q6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908549v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Burie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlais" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0111-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0PNZ8JV6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000341v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Giorgetti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0126-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QM5TR31Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648642v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Cabidoche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge J. Sierra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cr02-tt41" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658643v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Burch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001946" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668555v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jacqua" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2007.10.015" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJRZJVHL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659783v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Samarov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haipeng Shen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.067199" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681483v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djilani-Khouadja" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marrakchi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fakhfakh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679880v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vigne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bergdoll" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fuchs" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.79904-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210305v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Giblot-Ducray" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680649v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Giblot-Ducray" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-83-7-1799" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693249v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bousalem" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dallot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-0934(00)00198-1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZCZLC7S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642345v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706509v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197738v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366099v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985340v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743955v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pavis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947614v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle P&#233;tro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947609v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947610v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749588v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Kouassi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Onyeka" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Etienne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafortune" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749515v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745790v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190592v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746031v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Solvar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001542v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Calonnec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. J. Burie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M. Langlais" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746518v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810071v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martinez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefrancois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803980v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370385v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzia G&#233;labale" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witney Febrissy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601351v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833024v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642207v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161960v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791104v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791127v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208675v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/br1f-n287" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-guyader" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5438-8790" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073512664" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-8980-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478695v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bezard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Umber" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyader" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638496v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hammouya" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bajazet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/th2024/008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769180v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Penet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gumbau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dentika" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Poliph&#232;me" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijpb15030053" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132918v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Boucar Diouf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Michelle Nopoly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olyvia Gaspard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Filloux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-023-05809-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799673v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Festus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14091884" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856669v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Francius" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Teycheney" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14112366" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210310v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Causeret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103106" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608357v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Briand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila P&#233;tro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bussi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.05.012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608280v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Alleyne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Simone Barthe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01962" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639927v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Salles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115757" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634142v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fattouma Djilani Khouadja" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fakhfakh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12600-013-0329-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643442v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Crombez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-013-0185-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6Z07D0Q6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908549v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Burie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlais" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0111-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0PNZ8JV6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000341v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Giorgetti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0126-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QM5TR31Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648642v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Cabidoche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge J. Sierra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cr02-tt41" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658643v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Burch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001946" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668555v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jacqua" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2007.10.015" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJRZJVHL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659783v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Samarov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haipeng Shen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.067199" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681483v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djilani-Khouadja" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marrakchi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fakhfakh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210305v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Giblot-Ducray" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679880v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vigne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bergdoll" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fuchs" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.79904-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680649v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Giblot-Ducray" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-83-7-1799" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693249v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bousalem" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dallot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-0934(00)00198-1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZCZLC7S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706509v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642345v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197738v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366099v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985340v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743955v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pavis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947614v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle P&#233;tro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947609v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947610v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749588v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Kouassi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Onyeka" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Etienne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafortune" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749515v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190592v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745790v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746031v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Solvar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001542v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Calonnec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. J. Burie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M. Langlais" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746518v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810071v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martinez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefrancois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803980v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370385v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzia G&#233;labale" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witney Febrissy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601351v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833024v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642207v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161960v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791104v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791127v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208675v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/br1f-n287" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>