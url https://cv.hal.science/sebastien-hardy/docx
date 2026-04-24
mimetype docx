--- v0 (2026-03-18)
+++ v1 (2026-04-24)
@@ -2584,230 +2584,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02272499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilités urbaines dans les pays andins. Introduction générale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vulnérabilités urbaines dans les pays du Sud : présentation du dossier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert d'Ercole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Robert</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gluski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Sierra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Vulnerabilidades urbanas en los paises andinos (Bolivia, Ecuador, Peru), 38 (3), pp.411-420</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169288v1</w:t>
+                <w:t xml:space="preserve">ird-02272497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">¿Que podemos aprender de los estudios de caso?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La vulnérabilité de l'approvisionnement en eau dans l'agglomération pacénienne : le cas du sous-système El Alto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Vulnerabilidades urbanas en los paises andinos (Bolivia, Ecuador, Peru), 38 (3), pp.573-591</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187773v1</w:t>
+                <w:t xml:space="preserve">ird-02272495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balance de los accidentes y desastres ocurridos en La Paz, Lima y Quito (1970-2007)</w:t>
               </w:r>
@@ -2960,204 +2934,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02272491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilités urbaines dans les pays du Sud : présentation du dossier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vulnérabilités urbaines dans les pays andins. Introduction générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert d'Ercole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexis Sierra</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vulnerabilidades urbanas en los paises andinos (Bolivia, Ecuador, Peru), 38 (3), pp.411-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-02272497v1</w:t>
+                <w:t xml:space="preserve">hal-01169288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vulnérabilité de l'approvisionnement en eau dans l'agglomération pacénienne : le cas du sous-système El Alto</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">¿Que podemos aprender de los estudios de caso?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert d'Ercole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vulnerabilidades urbanas en los paises andinos (Bolivia, Ecuador, Peru), 38 (3), pp.573-591</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-02272495v1</w:t>
+                <w:t xml:space="preserve">hal-01187773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modificar la definicion del riesgo para que la investigacion sea verdaderamente aplicable : demostracion a partir del caso de Managua</w:t>
               </w:r>
@@ -3206,429 +3206,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02272485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Vulnerabilities in Andean Countries. General Introduction</w:t>
+                <w:t xml:space="preserve">Vulnérabilités urbaines dans les pays du Sud. Présentation du dossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert d'Ercole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gluski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Robert</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Sierra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vulnérabilités urbaines au sud, Dossiers, http://cybergeo.revues.org/pdf/22151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.22151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169294v1</w:t>
+                <w:t xml:space="preserve">hal-01168529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilités urbaines dans les pays du Sud. Présentation du dossier</w:t>
+                <w:t xml:space="preserve">Urban Vulnerabilities in Andean Countries. General Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert d'Ercole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Sierra</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vulnerabilidades urbanas en los paises andinos (Bolivia, Ecuador, Peru), 38 (3), pp.421-429</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.22151⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01168529v1</w:t>
+                <w:t xml:space="preserve">hal-01169294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerabilidades urbanas en los paises andinos. Introduccion general</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Choluteca : ville hondurienne du système Monde ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Vulnerabilidades urbanas en los paises andinos (Bolivia, Ecuador, Perú), 38 (3), pp.401-410</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169298v1</w:t>
+                <w:t xml:space="preserve">ird-02272489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choluteca : ville hondurienne du système Monde ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vulnerabilidades urbanas en los paises andinos. Introduccion general</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert d'Ercole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vulnerabilidades urbanas en los paises andinos (Bolivia, Ecuador, Perú), 38 (3), pp.401-410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-02272489v1</w:t>
+                <w:t xml:space="preserve">hal-01169298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducción a los estudios de caso de eventos dañinos en La Paz, Lima y Quito</w:t>
               </w:r>
@@ -3772,165 +3772,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02272470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vallée de Sula (Honduras), une marge triomphante?</w:t>
+                <w:t xml:space="preserve">La vallée de Sula (Honduras), une marge triomphante ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mosella : revue du Centre d'études géographiques de Metz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, XXVIII (3-4), pp.221-233</w:t>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00148139v1</w:t>
+                <w:t xml:space="preserve">ird-02272469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vallée de Sula (Honduras), une marge triomphante ?</w:t>
+                <w:t xml:space="preserve">La vallée de Sula (Honduras), une marge triomphante?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mosella : revue du Centre d'études géographiques de Metz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006</w:t>
+              <w:t xml:space="preserve">, 2006, XXVIII (3-4), pp.221-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-02272469v1</w:t>
+                <w:t xml:space="preserve">halshs-00148139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4754,372 +4754,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01143852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proyecto EUTITICACA : nuevas herramientas para el monitoreo de la Bahía de Cohana</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Javier Nuñez Villalba</w:t>
+                <w:t xml:space="preserve">La recherche pour le développement: entre science et utilité sociale. L’expérience du programme PACIVUR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert d'Ercole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simposio Internacional del Lago Titicaca-TDPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Puno, Perú. 4 p</w:t>
+              <w:t xml:space="preserve">Les sciences sociales et la diffusion des savoirs dans l’espace public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01444441v1</w:t>
+                <w:t xml:space="preserve">halshs-01266209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche pour le développement: entre science et utilité sociale. L’expérience du programme PACIVUR.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert d'Ercole</w:t>
+                <w:t xml:space="preserve">Proyecto EUTITICACA : nuevas herramientas para el monitoreo de la Bahía de Cohana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darío Achá Cordero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Teresa Álvarez Aliaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Nuñez Villalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sciences sociales et la diffusion des savoirs dans l’espace public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Marseille, France</w:t>
+              <w:t xml:space="preserve">Simposio Internacional del Lago Titicaca-TDPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Puno, Perú. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01266209v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01444441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial dimensions for crisis man-agement : Construction of a georeferenced database to prepare Lima for an earthquake and/or a tsunami .</w:t>
+                <w:t xml:space="preserve">Les dimensions spatiales et territoriales de la gestion des situations de crise .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert d'Ercole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Robert</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gluski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque UGI Regional Geographic Conference, Santiago de Chile.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Santiago de Chile, Chile</w:t>
+              <w:t xml:space="preserve">Colloque International : Fonder les sciences du territoire, Collège International des Sciences du Territoire, CIST, CNRS, DATAR, IAU, ADEME, INED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848562v1</w:t>
+                <w:t xml:space="preserve">hal-00848557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensiones territoriales para la gestión de crisis. Construcción de una base de datos georeferenciados para preparar Lima a un sismo y/o tsunami .</w:t>
               </w:r>
@@ -5224,152 +5224,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dimensions spatiales et territoriales de la gestion des situations de crise .</w:t>
+                <w:t xml:space="preserve">Territorial dimensions for crisis man-agement : Construction of a georeferenced database to prepare Lima for an earthquake and/or a tsunami .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert d'Ercole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Robert</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gluski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International : Fonder les sciences du territoire, Collège International des Sciences du Territoire, CIST, CNRS, DATAR, IAU, ADEME, INED</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, paris, France</w:t>
+              <w:t xml:space="preserve">Colloque UGI Regional Geographic Conference, Santiago de Chile.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Santiago de Chile, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848557v1</w:t>
+                <w:t xml:space="preserve">hal-00848562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dimensions spatiales et territoriales de la gestion de crise à Lima</w:t>
               </w:r>
@@ -6396,51 +6396,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="952184B0"/>
+    <w:nsid w:val="33960A51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6627,51 +6627,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-hardy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2815-8147" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-8701-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727566v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hardy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727586v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911056v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272348v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poupeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02014728v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Clerc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Mazurek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paquette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02014792v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444400v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Couret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272412v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444421v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272423v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lombard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829344v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272483v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272473v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Musset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272478v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272466v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02052153v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Haziot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ibrahim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixian Zhu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Philippe Thevenin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-019-0812-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272332v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02508060.2016.1219196" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01044822v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.2838" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044882v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.203.0086" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00963603v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metzger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sierra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert d'Ercole" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272403v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gluski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272415v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gluski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844554v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845114v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272509v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sierra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272506v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272499v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169288v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187773v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160515v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.2233" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272491v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272497v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272495v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272485v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169294v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168529v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22151" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169298v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272489v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194855v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272470v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148139v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272469v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272326v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Botton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272354v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Valton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guislain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Larraz&#225;bal C&#243;rdova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392590v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044894v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964472v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00333897v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Argollo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Centellas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L&#243;pez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mamani Mamani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272459v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Medina-Nicolas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053053v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143852v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444441v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Ach&#225; Cordero" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa &#193;lvarez Aliaga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nu&#241;ez Villalba" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Point" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266209v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848562v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848565v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848557v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00963610v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848553v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964399v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150777v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148140v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849449v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964437v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964450v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011930v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-hardy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2815-8147" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-8701-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727566v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hardy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727586v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911056v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272348v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poupeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02014728v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Clerc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Mazurek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paquette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02014792v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444400v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Couret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272412v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444421v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272423v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lombard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829344v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272483v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272473v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Musset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272478v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272466v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02052153v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Haziot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ibrahim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixian Zhu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Philippe Thevenin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-019-0812-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272332v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02508060.2016.1219196" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01044822v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.2838" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044882v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.203.0086" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00963603v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metzger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sierra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert d'Ercole" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272403v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gluski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272415v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gluski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844554v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845114v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272509v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sierra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272506v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272499v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272497v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272495v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160515v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.2233" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272491v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169288v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187773v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272485v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168529v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22151" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169294v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272489v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169298v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194855v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272470v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272469v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148139v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272326v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Botton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272354v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Valton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guislain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Larraz&#225;bal C&#243;rdova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392590v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044894v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964472v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00333897v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Argollo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Centellas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L&#243;pez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mamani Mamani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272459v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Medina-Nicolas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053053v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143852v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266209v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444441v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Ach&#225; Cordero" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa &#193;lvarez Aliaga" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nu&#241;ez Villalba" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Point" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848557v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848565v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848562v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00963610v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848553v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964399v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150777v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148140v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849449v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964437v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964450v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011930v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>