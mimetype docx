--- v1 (2026-04-24)
+++ v2 (2026-05-14)
@@ -483,51 +483,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02272348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zones urbaines : des mégapoles vulnérables</w:t>
+                <w:t xml:space="preserve">Urban zones : vulnerable megalopolises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
@@ -545,97 +545,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Mazurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Paquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changement climatique, Quels défis pour le Sud?</w:t>
+              <w:t xml:space="preserve">Climate change. What challenges for the South?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02014728v1</w:t>
+                <w:t xml:space="preserve">halshs-02014792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban zones : vulnerable megalopolises</w:t>
+                <w:t xml:space="preserve">Zones urbaines : des mégapoles vulnérables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
@@ -653,73 +653,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Mazurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Paquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate change. What challenges for the South?</w:t>
+              <w:t xml:space="preserve">Changement climatique, Quels défis pour le Sud?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02014792v1</w:t>
+                <w:t xml:space="preserve">halshs-02014728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique partenariale des géographes urbains et de terrain : point de vue de géographes sur les &amp;quot;en bas&amp;quot; et &amp;quot;en haut&amp;quot; du partenariat Nord-Sud de la recherche pour le développement</w:t>
               </w:r>
@@ -800,172 +800,172 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coopératives comme alternative technique et sociale ? Les services d'approvisionnement en eau dans l'agglomération de La Paz : entre discriminations socio-spatiales et recherche d'efficacité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Poupeau</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le service public d'eau potable et la fabrique des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, p.400-413, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-02272412v1</w:t>
+                <w:t xml:space="preserve">halshs-01444421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coopératives comme alternative technique et sociale ? Les services d'approvisionnement en eau dans l'agglomération de La Paz : entre discriminations socio-spatiales et recherche d'efficacité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Poupeau</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le service public d'eau potable et la fabrique des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, p.400-413, 2013</w:t>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01444421v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02272412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les villes du Sud ont-elles droit au développement durable ?</w:t>
               </w:r>
@@ -1422,51 +1422,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02272466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1590,2341 +1590,2475 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The social conditions of self-organized utilities: water cooperatives in La Paz and El Alto, Bolivia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Poupeau</w:t>
+                <w:t xml:space="preserve">Kalman Filter-Based Novel Methodology to Assess Insulin Pump Accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Mousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Vezinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Jacquemier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02508060.2016.1219196⟩</w:t>
+              <w:t xml:space="preserve">Diabetes Technology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (10), pp.557-565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/dia.2019.0147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-02272332v1</w:t>
+                <w:t xml:space="preserve">hal-05619878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La participation : une clé de réussite d'un projet de recherche appliquée dans la gestion des crises ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The social conditions of self-organized utilities: water cooperatives in La Paz and El Alto, Bolivia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cal.2838⟩</w:t>
+              <w:t xml:space="preserve">Water International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (1), pp.73-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02508060.2016.1219196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01044822v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02272332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’auto‐organisation de la gestion urbaine de l’eau La fonction des coopératives dans le système d’approvisionnement en eau de La Paz et El Alto (Bolivie)</w:t>
+                <w:t xml:space="preserve">La participation : une clé de réussite d'un projet de recherche appliquée dans la gestion des crises ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/arss.203.0086⟩</w:t>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 72-73, p. 107-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cal.2838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01044882v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01044822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensions spatiales et territoriales de la gestion de crise : les ressources de décision et d'intervention à Lima et Callao</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’auto‐organisation de la gestion urbaine de l’eau La fonction des coopératives dans le système d’approvisionnement en eau de La Paz et El Alto (Bolivie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Géographique de l'Est</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 203 (203), pp.86-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.203.0086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00963603v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01044882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensions spatiales et territoriales de la gestion de crise : les ressources de décision et d'intervention à Lima et Callao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Sierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert d'Ercole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Géographique de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">, 2013, 53 (1-2), p. 1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-02272403v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00963603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dimensions spatiales et territoriales de la gestion de crise à Lima</w:t>
+                <w:t xml:space="preserve">Dimensions spatiales et territoriales de la gestion de crise : les ressources de décision et d'intervention à Lima et Callao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Gluski</w:t>
+                <w:t xml:space="preserve">Alexis Sierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert d'Ercole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gluski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Géographique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-02272415v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02272403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilités des aires urbaines de haute altitude : La Paz et Quito .</w:t>
+                <w:t xml:space="preserve">Les dimensions spatiales et territoriales de la gestion de crise à Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Sierra</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gluski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.12009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844554v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02272415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des risques, gestion des situations d'urgence à La Paz. Base de données et cartographie d'aide à la décision .</w:t>
+                <w:t xml:space="preserve">Vulnérabilités des aires urbaines de haute altitude : La Paz et Quito .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Sierra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde des Cartes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 207, p. 49-62</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88 (1), p. 46-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845114v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les enjeux pour établir les vulnérabilités des aires urbaines de haute altitude : cas de La Paz et de Quito</w:t>
+                <w:t xml:space="preserve">Gestion des risques, gestion des situations d'urgence à La Paz. Base de données et cartographie d'aide à la décision .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Sierra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">Le Monde des Cartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 207, p. 49-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-02272509v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des risques d'origine naturelle et de leur gestion à La Paz (Bolivie)</w:t>
+                <w:t xml:space="preserve">Comprendre les enjeux pour établir les vulnérabilités des aires urbaines de haute altitude : cas de La Paz et de Quito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sierra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-02272506v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02272509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des risques, gestion des situations d'urgence à La Paz : base de données et cartographie d'aide à la décision</w:t>
+                <w:t xml:space="preserve">Evolution des risques d'origine naturelle et de leur gestion à La Paz (Bolivie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde des Cartes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-02272499v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02272506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilités urbaines dans les pays du Sud : présentation du dossier</w:t>
+                <w:t xml:space="preserve">Gestion des risques, gestion des situations d'urgence à La Paz : base de données et cartographie d'aide à la décision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Sierra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009</w:t>
+              <w:t xml:space="preserve">Le Monde des Cartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-02272497v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02272499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vulnérabilité de l'approvisionnement en eau dans l'agglomération pacénienne : le cas du sous-système El Alto</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introducción a los estudios de caso de eventos dañinos en La Paz, Lima y Quito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert d'Ercole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vulnerabilidades urbanas en los países andinos (Bolivia, Ecuador, Perú), 38 (3), pp.469-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-02272495v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balance de los accidentes y desastres ocurridos en La Paz, Lima y Quito (1970-2007)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Vulnérabilités urbaines dans les pays andins. Introduction générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert d'Ercole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Vulnerabilidades urbanas en los paises andinos (Bolivia, Ecuador, Peru), 38 (3), pp.433-466. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, Vulnerabilidades urbanas en los paises andinos (Bolivia, Ecuador, Peru), 38 (3), pp.411-420</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160515v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux et fractures de la Bolivie en 2009 : analyse des consultations référendaires du 25 janvier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">¿Que podemos aprender de los estudios de caso?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert d'Ercole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vulnerabilidades urbanas en los paises andinos (Bolivia, Ecuador, Peru), 38 (3), pp.573-591</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-02272491v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilités urbaines dans les pays andins. Introduction générale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La vulnérabilité de l'approvisionnement en eau dans l'agglomération pacénienne : le cas du sous-système El Alto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Vulnerabilidades urbanas en los paises andinos (Bolivia, Ecuador, Peru), 38 (3), pp.411-420</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169288v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02272495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">¿Que podemos aprender de los estudios de caso?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Vulnérabilités urbaines dans les pays du Sud : présentation du dossier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert d'Ercole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Robert</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gluski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Sierra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Vulnerabilidades urbanas en los paises andinos (Bolivia, Ecuador, Peru), 38 (3), pp.573-591</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187773v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02272497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modificar la definicion del riesgo para que la investigacion sea verdaderamente aplicable : demostracion a partir del caso de Managua</w:t>
+                <w:t xml:space="preserve">Enjeux et fractures de la Bolivie en 2009 : analyse des consultations référendaires du 25 janvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-02272485v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02272491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilités urbaines dans les pays du Sud. Présentation du dossier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Balance de los accidentes y desastres ocurridos en La Paz, Lima y Quito (1970-2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert d'Ercole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Sierra</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.22151⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vulnerabilidades urbanas en los paises andinos (Bolivia, Ecuador, Peru), 38 (3), pp.433-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bifea.2233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168529v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Vulnerabilities in Andean Countries. General Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modificar la definicion del riesgo para que la investigacion sea verdaderamente aplicable : demostracion a partir del caso de Managua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Vulnerabilidades urbanas en los paises andinos (Bolivia, Ecuador, Peru), 38 (3), pp.421-429</w:t>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169294v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02272485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choluteca : ville hondurienne du système Monde ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urban Vulnerabilities in Andean Countries. General Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert d'Ercole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vulnerabilidades urbanas en los paises andinos (Bolivia, Ecuador, Peru), 38 (3), pp.421-429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-02272489v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerabilidades urbanas en los paises andinos. Introduccion general</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Vulnérabilités urbaines dans les pays du Sud. Présentation du dossier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert d'Ercole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gluski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Robert</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Sierra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vulnérabilités urbaines au sud, Dossiers, http://cybergeo.revues.org/pdf/22151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.22151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169298v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducción a los estudios de caso de eventos dañinos en La Paz, Lima y Quito</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Choluteca : ville hondurienne du système Monde ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Vulnerabilidades urbanas en los países andinos (Bolivia, Ecuador, Perú), 38 (3), pp.469-474</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194855v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02272489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ciudad Sandino, marge urbaine en périphérie de Managua ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vulnerabilidades urbanas en los paises andinos. Introduccion general</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert d'Ercole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, pp.85-103</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vulnerabilidades urbanas en los paises andinos (Bolivia, Ecuador, Perú), 38 (3), pp.401-410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-02272470v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vallée de Sula (Honduras), une marge triomphante ?</w:t>
+                <w:t xml:space="preserve">Ciudad Sandino, marge urbaine en périphérie de Managua ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mosella : revue du Centre d'études géographiques de Metz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006</w:t>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.85-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-02272469v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02272470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vallée de Sula (Honduras), une marge triomphante?</w:t>
+                <w:t xml:space="preserve">La vallée de Sula (Honduras), une marge triomphante ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mosella : revue du Centre d'études géographiques de Metz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02272469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vallée de Sula (Honduras), une marge triomphante?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mosella : revue du Centre d'études géographiques de Metz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2006, XXVIII (3-4), pp.221-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00148139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3934,671 +4068,671 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water from the heights, water from the grassroots : the governance of common dynamics and public services in La Paz-El Alto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02508060.2016.1219196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02272326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas de la vulnerabilidad de la aglomeración de La Paz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Valton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Guislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Larrazábal Córdova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02272354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas de la vulnérabilité de l’agglomération de La Paz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRD Editions. 168 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01392590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas de la vulnérabilité de l'agglomération de la Paz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Valton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Guislain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01044894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerabilidades urbanas en los países andinos (Bolivia, Ecuador, Perú)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert d'Ercole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IFEA, pp.570, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00964472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estudio de identificacion de zonas de riesgos en los distritos 5 y 6 de la ciudad de El Alto : construccion de los mapas y comentarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Argollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Centellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mamani Mamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRD ; VIDECICODI ; GMEA, 66 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-00333897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Amérique latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Medina-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02272459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4608,1155 +4742,1155 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en sécurité de la municipalité de Tabarre (agglomération de Port-au-Prince, Haïti) : expérience du projet SIRV-TAB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Towards sustainable Territorial Intelligence: the scales of resilience", "Vers une intelligence durable des territoires: les échelles de la résilience", Roscoff, 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01053053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en sécurité de la municipalité de Tabarre (agglomération de Port-au-Prince, Haïti) : expérience du projet SIRV-TAB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Seminar "Towards sustainable territorial intelligence: the scales of the resilience. 2nd Great-West Meeting of Territorial Intelligence"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Roskoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01143852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche pour le développement: entre science et utilité sociale. L’expérience du programme PACIVUR.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert d'Ercole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sciences sociales et la diffusion des savoirs dans l’espace public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01266209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proyecto EUTITICACA : nuevas herramientas para el monitoreo de la Bahía de Cohana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darío Achá Cordero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Álvarez Aliaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Nuñez Villalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simposio Internacional del Lago Titicaca-TDPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Puno, Perú. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01444441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dimensions spatiales et territoriales de la gestion des situations de crise .</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Dimensions spatiales et territoriales de la gestion de crise : les ressources de décision et d'intervention à Lima et Callao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Sierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert d'Ercole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Gluski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International : Fonder les sciences du territoire, Collège International des Sciences du Territoire, CIST, CNRS, DATAR, IAU, ADEME, INED</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, paris, France</w:t>
+              <w:t xml:space="preserve">Colloque International " Gestion du Risque et Sécurité Civile : Résilience, Adaptation, Stratégies : Du diagnostic spatialisé au transfert de stratégies ", Universidade Federal Flumineneses UFF, CEGUM, Université de Metz, Niteroi, Brésil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rio de Janeiro, Brasil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848557v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00964399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensiones territoriales para la gestión de crisis. Construcción de una base de datos georeferenciados para preparar Lima a un sismo y/o tsunami .</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Territorial dimensions for crisis man-agement : Construction of a georeferenced database to prepare Lima for an earthquake and/or a tsunami .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert d'Ercole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gluski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congreso internacional de agencias humanitarias de Bolivia,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, La Paz., Bolivia</w:t>
+              <w:t xml:space="preserve">Colloque UGI Regional Geographic Conference, Santiago de Chile.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Santiago de Chile, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848565v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial dimensions for crisis man-agement : Construction of a georeferenced database to prepare Lima for an earthquake and/or a tsunami .</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Les dimensions spatiales et territoriales de la gestion des situations de crise .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert d'Ercole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Robert</w:t>
+                <w:t xml:space="preserve">Jérémy Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gluski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque UGI Regional Geographic Conference, Santiago de Chile.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Santiago de Chile, Chile</w:t>
+              <w:t xml:space="preserve">Colloque International : Fonder les sciences du territoire, Collège International des Sciences du Territoire, CIST, CNRS, DATAR, IAU, ADEME, INED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848562v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dimensions spatiales et territoriales de la gestion de crise à Lima</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Dimensiones territoriales para la gestión de crisis. Construcción de una base de datos georeferenciados para preparar Lima a un sismo y/o tsunami .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert d'Ercole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Robert</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gluski</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.338-343</w:t>
+              <w:t xml:space="preserve">Congreso internacional de agencias humanitarias de Bolivia,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, La Paz., Bolivia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00963610v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources de crise, vulnérabilités et gestion d'un séisme à Lima .</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Les dimensions spatiales et territoriales de la gestion de crise à Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert d'Ercole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Robert</w:t>
+                <w:t xml:space="preserve">Jérémy Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gluski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque National de l'AFPS Vers une maîtrise durable du risque sismique .</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.338-343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848553v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00963610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensions spatiales et territoriales de la gestion de crise : les ressources de décision et d'intervention à Lima et Callao</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Ressources de crise, vulnérabilités et gestion d'un séisme à Lima .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert d'Ercole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Robert d'Ercole</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gluski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International " Gestion du Risque et Sécurité Civile : Résilience, Adaptation, Stratégies : Du diagnostic spatialisé au transfert de stratégies ", Universidade Federal Flumineneses UFF, CEGUM, Université de Metz, Niteroi, Brésil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Rio de Janeiro, Brasil</w:t>
+              <w:t xml:space="preserve">8e Colloque National de l'AFPS Vers une maîtrise durable du risque sismique .</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00964399v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choluteca, pratiques et discours de l'environnement d'une ville intermédiare hondurienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5775,113 +5909,113 @@
               </w:rPr>
               <w:t xml:space="preserve">pratiques de pouvoir en Amérique latine, de la période précolombienne à nos jours, 3-4</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">novembre 2005, Université de La Rochelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, La Rochelle, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00150777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les risques dits «naturels», élément de territorialisation de la capitale nicaraguayenne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, ORLEANS, France. pp.197-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00148140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5891,444 +6025,444 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des risques d'origine naturelle et de leur gestion à La Paz (Bolivie)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resources for Immediate Response and Early Recovery in the occurrence of an Earthquake and/or Tsunami in Lima and Callao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert d'Ercole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2011, p. 43-47</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gluski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, 180 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849449v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00964450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursos de respuesta inmediata y de recuperación temprana ante la ocurrencia de un sismo y/o tsunami en Lima Metropolitana y Callao</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution des risques d'origine naturelle et de leur gestion à La Paz (Bolivie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">2011, 184p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, p. 43-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00964437v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resources for Immediate Response and Early Recovery in the occurrence of an Earthquake and/or Tsunami in Lima and Callao</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Recursos de respuesta inmediata y de recuperación temprana ante la ocurrencia de un sismo y/o tsunami en Lima Metropolitana y Callao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert d'Ercole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gluski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2011, 180 p</w:t>
+              <w:t xml:space="preserve">2011, 184p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00964450v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00964437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de fragmentation urbaine et risques dits &amp;quot;naturels&amp;quot; dans la ville de Managua (Nicaragua)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Ecole des Hautes Etudes en Sciences Sociales (EHESS), 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00011930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId118"/>
+      <w:footerReference w:type="default" r:id="rId124"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6396,51 +6530,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33960A51"/>
+    <w:nsid w:val="89486BEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6627,51 +6761,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-hardy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2815-8147" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-8701-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727566v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hardy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727586v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911056v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272348v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poupeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02014728v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Clerc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Mazurek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paquette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02014792v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444400v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Couret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272412v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444421v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272423v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lombard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829344v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272483v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272473v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Musset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272478v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272466v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02052153v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Haziot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ibrahim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixian Zhu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Philippe Thevenin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-019-0812-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272332v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02508060.2016.1219196" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01044822v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.2838" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044882v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.203.0086" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00963603v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metzger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sierra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert d'Ercole" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272403v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gluski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272415v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gluski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844554v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845114v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272509v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sierra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272506v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272499v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272497v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272495v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160515v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.2233" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272491v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169288v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187773v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272485v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168529v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22151" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169294v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272489v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169298v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194855v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272470v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272469v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148139v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272326v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Botton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272354v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Valton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guislain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Larraz&#225;bal C&#243;rdova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392590v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044894v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964472v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00333897v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Argollo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Centellas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L&#243;pez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mamani Mamani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272459v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Medina-Nicolas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053053v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143852v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266209v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444441v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Ach&#225; Cordero" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa &#193;lvarez Aliaga" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nu&#241;ez Villalba" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Point" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848557v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848565v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848562v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00963610v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848553v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964399v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150777v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148140v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849449v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964437v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964450v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011930v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-hardy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2815-8147" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-8701-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727566v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hardy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727586v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911056v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272348v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poupeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02014792v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Clerc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Mazurek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paquette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02014728v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444400v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Couret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444421v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272412v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272423v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lombard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829344v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272483v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272473v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Musset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272478v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272466v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02052153v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Haziot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ibrahim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixian Zhu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Philippe Thevenin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-019-0812-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05619878v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girardot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Mousin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vezinet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacquemier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/dia.2019.0147" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272332v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02508060.2016.1219196" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01044822v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.2838" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044882v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.203.0086" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00963603v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metzger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sierra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert d'Ercole" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272403v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gluski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272415v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gluski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844554v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845114v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272509v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sierra" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272506v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272499v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194855v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169288v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187773v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272495v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272497v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272491v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160515v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.2233" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272485v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169294v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168529v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22151" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272489v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169298v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272470v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272469v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148139v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272326v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Botton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272354v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Valton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guislain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Larraz&#225;bal C&#243;rdova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392590v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044894v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964472v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00333897v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Argollo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Centellas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L&#243;pez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mamani Mamani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272459v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Medina-Nicolas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053053v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143852v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266209v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444441v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Ach&#225; Cordero" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa &#193;lvarez Aliaga" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nu&#241;ez Villalba" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Point" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964399v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848562v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848557v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848565v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00963610v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848553v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150777v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148140v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964450v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849449v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964437v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011930v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>