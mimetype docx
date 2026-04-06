--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Harispe </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur, IMT, IMT Mines Alès</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-harispe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5630-2743</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">179501488</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">harispe_s_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur en Informatique spécialité Intelligence Artificielle (IA) et Apprentissage Machine pour l’Aide à la Décision</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : IA, Apprentissage Machine, Apprentissage Profond, Apprentissage par renforcement.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024 : Habilitation à diriger des recherches (HDR) en Informatique, spécialité IA, Univ. de Montpellier. « Exploitation deConnaissances Formelles dans des Processus Décisionnels Automatisés et Apprentissage de Modèles Prédictifs ».</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 : Doctorat en Informatique, spécialité IA, Université Montpellier II (ED I2S). École des Mines d’Alès.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d’Enseignement/Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Enseignant en Informatique dans le supérieur, spécialité IA depuis 2011Responsable de l’option « IA et Sciences des Données » (IASD) du département « Informatique et IA » (2IA) d’IMT Mines Alès.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Apprentissage Machine dont Apprentissage Profond et Apprentissage par Renforcement, IA symbolique, Résolution de problèmes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Apprentissage machine Robuste, Adaptatif, Explicable & Découverte de connaissances à partir de données.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Résolution de problème de décision séquentielle à l’aide de l’apprentissage par renforcement (et éventuellement profond).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Architectures de réseaux de neurones profonds (Deep Learning) – optimisation et adaptation de modèles à différents contextes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Exploitation de connaissances métier dans la mise en place d’approches d’apprentissage machine.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse de sources de données symboliques et numériques de natures variées, e.g. données textuelles, représentations des connaissances(ontologies et graphes de connaissances), données numériques, pour la découverte de connaissances.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'étudie la conception et le pilotage de systèmes intelligents par des approches IA pour une transformation numérique de confiance, centrée surl'humain et adaptée aux environnements dynamiques et incertains. Je m’intéresse à améliorer la collaboration entre l'Homme et la machine pourrésoudre des problèmes complexes. À cette fin, je me concentre aujourd'hui sur des approches utilisant l'apprentissage profond et l'apprentissagepar renforcement. J'étudie et développe également des techniques de raisonnement approximatif tirant parti des connaissances antérieuresexprimées dans des bases de connaissances et des corpus de textes, par exemple. Mes contributions concernent les domaines suivants :l'apprentissage automatique (machine learning), qui consiste à apprendre à partir de données comment faire des choses que nous ne pouvons pasprogrammer explicitement ; la représentation des connaissances (logiques descriptives, web sémantique), qui consiste à représenter et à exploiterdes expressions formelles de connaissances ; du raisonnement - pour exploiter les connaissances et informations susmentionnées afin de répondre àdes problèmes (par exemple pour répondre à des questions, alimenter des bases de connaissances, découvrir des connaissances). Pour aborder lesquestions afférentes à ces domaines, je définis et analyse souvent des algorithmes et j'étudie l'utilisation/l'adaptation de techniques d'apprentissageautomatique exploitant de grands ensembles de données hétérogènes. Enfin, je publie des outils/codes open source et je collabore avec plusieursentreprises de différents secteurs sur ces sujets.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contribution au développement de partenariats avec des entreprises (startups, TPE, PME, ETI, grands groupes), et accompagnement à lavalorisation des travaux de recherche.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contribution à la définition et à la mise en place de plateformes technologiques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coresponsable du thème CORTEX « Context-aware, RobusT and EXplainable AI » de l’Unité de Recherche SyCoIA « Systèmes Complexes et IA »d’IMT Mines Alès.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-animateur la communauté Data-IA de l’IMT.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Programmation Python (…), PyTorch, Scikit-learn, infrastructures de calcul dédié à l’apprentissage profond (e.g.supercalculateur français Jean Zay), plateformes (Github, GitLab, Huggingface …), utilitaires (e.g. Docker, jupyter notebook).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of cardiac adaptation in elite soccer players over a season through machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwen Diouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640414.2025.2489855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Human Synchronization Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Velletaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.67269-67285. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3560424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of spatiotemporal dynamics in EEG data during picture naming with optical flow patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly A Volpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Aksenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (6), pp.11429-11463. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/mbe.2023507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Transfer Learning Helpful for Neural Combinatorial Optimization Applied to Vehicle Routing Problems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yaddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (1), pp.172-190. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31577/cai_2022_1_172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse automatique d’arguments et apprentissage multi-tâches : un cas d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mensonides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Thireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (3-4), pp.201-222. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Judicial Outcomes in Judgments: A Generalized Gini-PLS Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Tagny-Ngompé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Zambrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (4), pp.427-443. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/stats3040027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truth selection for truth discovery models exploiting ordering relationship among values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Beretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mougenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 159, pp.298-308. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.knosys.2018.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la recherche de vérité en exploitant la connaissance de domaines via les ontologies et les règles d'association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Beretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mougenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (3), pp.373-405. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.32.373-405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and reliable inference of semantic clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ranwez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 111, pp.133-143. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.knosys.2016.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle probabiliste pour la detection de l'incertitude dans le langage naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19-2016 (2-3), pp.9-29. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dn.19.2-3.53-73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Semantic Measures Library and Toolkit: fast computation of semantic similarity and relatedness using biomedical ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (5), pp.740-742. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btt581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An information theoretic approach to improve semantic similarity assessments across multiple ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Batet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ranwez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 283, pp.197-210. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2014.06.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for unifying ontology-based semantic similarity measures: A study in the biomedical domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.38-53. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2013.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MACSE: Multiple Alignment of Coding SEquences Accounting for Frameshifts and Stop Codons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delsuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (9), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0022594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation dynamique de ressources : comparaison d'approches de recherche opérationnelle et d'apprentissage par renforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Trassoudaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Harith Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ben-Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026 - 27ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, Feb 2026, Tours (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation dynamique de ressources : comparaison d'approches de recherche opérationnelle et d'apprentissage par renforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Trassoudaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Harith Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Oussama Ben-Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing physiological adaptations of professional soccer players using heart rate monitoring and data science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwen Diouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACAPS 2025 - 21ème congrès international de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiking neural networks for multimodal dance performance classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Velletaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMD 2025 - Team and Multi-Agent Dynamics in Digital and Physical Realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing cardiovascular adaptations of professional football players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwen Diouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSC 2025 - 65th ISI World Statistics Congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of individualized and Group-based Machine Learning Approaches to Predict Rate of Perceived Exertion of Professional Football Players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwen Diouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massiwa Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlia Duhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSI 2024 - 16th International Conference on Human System Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HSI61632.2024.10613526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode à base d'apprentissage par renforcement pour le problème de tournées de véhicules avec contrainte de capacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yaddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023 - 24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LSG Attention: Extrapolation of pretrained Transformers to long sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Condevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAKDD 2023 - The 27th Pacific-Asia Conference on Knowledge Discovery and Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Osaka, Japan. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33374-3_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Order-First Split-Second Algorithm for the Capacitated Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yaddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Optimization and Learning (OLA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Syracuse, Italy. pp.168-185, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-22039-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair and Efficient Alternatives to Shapley-based Attribution Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Condevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMLPKDD 2022 - The European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-26387-3_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the notion of influence in sensory analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU 2022 - Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-08974-9_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Deep Learning Approaches for Protective Behaviour Detection Under Class Imbalance from MoCap and EMG data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Radouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Harispe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACIIW 2021 - 9th International Conference on Affective Computing and Intelligent Interaction Workshops and Demos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nara, Japan. pp.01-08, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACIIW52867.2021.9666417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notion d’influence dans l’analyse sensorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA’2021 - 30èmes Rencontres Francophones sur la Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation empirique des modèles d'apprentissage profond pour le problème de tournées de véhicules avec contrainte de capacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yaddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2022 - 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par transfert : du TSP au VRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yaddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2021 - 22e congrès annuel de la société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Mulhouse (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification One-Shot faiblement supervisée par réseaux de neurones récurrents avec attention : application à la détection de résultat juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Condevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Zambrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2020 - Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Knowledge Graph Embeddings Tell Us What Fact-checked Claims Are About?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Beretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Boland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Lo Seen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Todorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Insights from Negative Results in NLP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, Dominican Republic. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2020.insights-1.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage automatique pour l'optimisation combinatoire : Étude du problème du voyageur de commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yaddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNIA 2020 - Conférence Nationale en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification de phrases courtes : des approches non-supervisées aux approches faiblement supervisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar Ghazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sutton-Charani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2020 - Extraction et Gestion des Connaissances (TextMine - Atelier sur la fouille de textes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the evaluation of retrofitting for supervised short-text classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar Ghazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sutton-Charani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tagny Gildas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop DeepOntoNLP: Deep Learning meets Ontologies and Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Virtual &amp; Bozen-Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly Supervised One-shot Classification using Recurrent Neural Networks with Attention: Application to Claim Acceptance Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Condevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Zambrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JURIX 2019 32nd International Conference on Legal Knowledge and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/faia190303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting Relevant Association Rules From Imperfect Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile L 'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th international conference on Scalable Uncertainty Management (SUM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Compiègne, France. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-35514-2_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des mesures de similarité sémantique dans un algorithme de partitionnement : d’un cas biomédical à la détection de comportements de consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFC 2019 - XXVIe Rencontres de la Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Detection and Classification of Argument Components using Multi-task Deep Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mensonides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Thireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Natural Language and Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DÉfi Fouille de Textes 2019: indexation par extraction et appariement textuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mensonides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN-RECITAL 2019:Défi Fouille de Textes (atelier )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des bases de connaissances RDF à la détection de vérité et vice versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Beretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mougenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30es Journées Francophones d'Ingénierie des Connaissances, IC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.97-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMT Mines Ales at HASOC 2019: Automatic Hate Speech Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mensonides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIRE 2019 - 11th Forum for Information Retrieval Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Kolkata, India. p.279-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Bagging: Combining Heterogeneous Classifiers in the Belief Functions Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sutton-Charani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cadix, Spain. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91473-2_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de l’information pertinente pour la prise de décision : Application à la logistique humanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile L 'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes rencontres francophones sur la logique floue et ses applications (LFA), 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Truth Discovery and RDF Knowledge Bases to Their Mutual Advantage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Beretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mougenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Semantic Web – ISWC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Monterey, Californie, United States. pp.652-668, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00671-6_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying criteria most influencing strategy performance: Application to humanitarian logistical strategy planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile L 'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Information Processing and Management of Uncertainty in Knowledge- Based Systems (IPMU), 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cádiz, Spain. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91479-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones récurrents multi-tâches pour l’analyse automatique d’arguments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mensonides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Thireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale d'Intelligence Artificielle (CNIA) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'une approche de Retour d'Expérience pour la découverte d'enseignements génériques dans le domaine humanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile L 'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29es Journées Francophones d'Ingénierie des Connaissances, IC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA, Jul 2018, Nancy, France. pp.87-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la recherche de vérité: modèles exploitant des règles d'association extraites d'une base de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Beretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mougenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28es Journées francophones d'Ingénierie des Connaissances IC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. pp.193-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d’un modèle d’inférence de connaissances à partir de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e édition de CORIA 2017 (COnférence en Recherche d’Information et Applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France. pp.201-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting sections and entities in court decisions using HMM and CRF graphical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Tagny Ngompe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Zambrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble alpes (UGA), Jan 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a method to evaluate odour quality based on non-expert analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chaignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massissilia Medjkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Environmental Science And Technology (CEST 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance de sections et d'entités dans les décisions de justice : application des modèles probabilistes hmm et crf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Tagny Ngompé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Zambrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances - EGC 2017. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliciting Implicit Evocations Using Word Embeddings and Knowledge Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medjkoune Massissilia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scalable Uncertainty Management SUM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Granada, Spain. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67582-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer l'incertitude lors de l'extraction de relations et lors de l'inférence de nouvelles connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d'Informations et Applications - CORIA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sémantique d’un corpus exhaustif de décisions jurispridentielles pour le développement d’un modèle prédictif du risque judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Tagny Ngompé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Zambrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’anticipation de la répression : innovation ou régression ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can ontologies give you clue for truth-discovery? an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Beretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mougenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIMS '16 Proceedings of the 6th International Conference on Web Intelligence, Mining and Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nîmes, France. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2912845.2912848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'ontologies pour la quête de vérité : une étude expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Beretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mougenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2016: Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a non-oriented approach for the evaluation of odor quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massissilia Medjkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fanlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems IPMU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Eindhoven, Netherlands. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40596-4_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty detection in natural language: a probabilistic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIMS '16 Proceedings of the 6th International Conference on Web Intelligence, Mining and Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nîmes, France. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2912845.2912873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle probabiliste pour la détection de l'incertitude dans le langage naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d’Information et Applications (CORIA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summarizing conceptual descriptions using knowledge representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medjkoune Massissilia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Symposium Series on Computational Intelligence (SSCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Athènes, Greece. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSCI.2016.7850024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer l'incertitude au cours du processus d'extraction de connaissances à partir de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treizièmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation sémantique de clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ranwez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e conférence Roadef</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et Aide à la Décision, Feb 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USI at BioASQ 2015: a Semantic Similarity-Based Approach for Semantic Indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ranwez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference and Labs of the Evaluation Forum (CLEF 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des fonctions de croyance pour l’estimation du contenu informationnel des concepts d’une ontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre francophone sur la Logique Floue et ses applications LFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoToxNuc : exploitation d’une ontologie de la toxicologie nucléaire environnementale dans une plateforme collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Le Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IC 2015, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the consideration of a bring-to-mind model for computing the information content of concepts defined into ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2015.7337964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Selection of Domain-specific Semantic Similarity Measures from Uncertain Expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU 2014, 15th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08852-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Semantic Measures Library: Assessing Semantic Similarity from Knowledge Representation Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NLDB 2014, the 19th International Conference on Application of Natural Language to Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montpellier, France. pp.254-257, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07983-7_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection Robuste de Mesures de Similarité Sémantique à partir de Données Incertaines d'Expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logique Floue et Applications - LFA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Measures Based on RDF Projections: Application to Content-Based Recommendation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Graz, Austria. pp.606-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures sémantiques basées sur la notion de projection RDF Mesures sémantiques basées sur la notion de projection RDF pour les systèmes de recommandation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Theoretical Framework To Generic Semantic Measures Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODBase 2013, 12th International Conference on Ontologies, Data Bases, and Applications of Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Graz, Austria. pp.739-742, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-41033-8_98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modpuls : modélisation de la perception de la synchronisation par réseaux de neurones impulsionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Velletaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Perception Sonore 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil de catégorisation conceptuelle des formations professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nader Jelassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Roussey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28es Journées francophones d'Ingénierie des Connaissances IC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. , pp.241-244, Actes IC 2017 28es Journées francophones d'Ingénierie des Connaissances</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Similarity from Natural Language and Ontology Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan &amp; Claypool publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 8 (1), pp.254, 2015, Synthesis Lectures on Human Language Technologies, Graeme Hirst, 978-1-62705-446-1. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2200/S00639ED1V01Y201504HLT027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Measures for the Comparison of Units of Language, Concepts or Instances from Text and Knowledge Representation Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8 (1), pp.1 - 254, 2015, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2200/s00639ed1v01y201504hlt027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Sections and Entities in Court Decisions Using HMM and CRF Graphical Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Tagny Ngompé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Zambrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Knowledge Discovery and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-86, 2019, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-18129-1_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WebXAII: an open-source web framework to study human-XAI interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Leguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Torres Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Measures for the Comparison of Units of Language, Concepts or Entities from Text and Knowledge Base Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-based Semantic Measures: From Theory to Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. Université de Montpellier, 2014. English. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01175611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation de Connaissances Formelles dans des Processus Décisionnels Automatisés et Apprentissage de Modèles Prédictifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Université de Montpellier, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04947879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId206"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Harispe </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur, IMT, IMT Mines Alès</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-harispe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5630-2743</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">179501488</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">harispe_s_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur en Informatique spécialité Intelligence Artificielle (IA) et Apprentissage Machine pour l’Aide à la Décision</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : IA, Apprentissage Machine, Apprentissage Profond, Apprentissage par renforcement.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024 : Habilitation à diriger des recherches (HDR) en Informatique, spécialité IA, Univ. de Montpellier. « Exploitation deConnaissances Formelles dans des Processus Décisionnels Automatisés et Apprentissage de Modèles Prédictifs ».</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 : Doctorat en Informatique, spécialité IA, Université Montpellier II (ED I2S). École des Mines d’Alès.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d’Enseignement/Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Enseignant en Informatique dans le supérieur, spécialité IA depuis 2011Responsable de l’option « IA et Sciences des Données » (IASD) du département « Informatique et IA » (2IA) d’IMT Mines Alès.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Apprentissage Machine dont Apprentissage Profond et Apprentissage par Renforcement, IA symbolique, Résolution de problèmes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Apprentissage machine Robuste, Adaptatif, Explicable & Découverte de connaissances à partir de données.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Résolution de problème de décision séquentielle à l’aide de l’apprentissage par renforcement (et éventuellement profond).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Architectures de réseaux de neurones profonds (Deep Learning) – optimisation et adaptation de modèles à différents contextes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Exploitation de connaissances métier dans la mise en place d’approches d’apprentissage machine.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse de sources de données symboliques et numériques de natures variées, e.g. données textuelles, représentations des connaissances(ontologies et graphes de connaissances), données numériques, pour la découverte de connaissances.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'étudie la conception et le pilotage de systèmes intelligents par des approches IA pour une transformation numérique de confiance, centrée surl'humain et adaptée aux environnements dynamiques et incertains. Je m’intéresse à améliorer la collaboration entre l'Homme et la machine pourrésoudre des problèmes complexes. À cette fin, je me concentre aujourd'hui sur des approches utilisant l'apprentissage profond et l'apprentissagepar renforcement. J'étudie et développe également des techniques de raisonnement approximatif tirant parti des connaissances antérieuresexprimées dans des bases de connaissances et des corpus de textes, par exemple. Mes contributions concernent les domaines suivants :l'apprentissage automatique (machine learning), qui consiste à apprendre à partir de données comment faire des choses que nous ne pouvons pasprogrammer explicitement ; la représentation des connaissances (logiques descriptives, web sémantique), qui consiste à représenter et à exploiterdes expressions formelles de connaissances ; du raisonnement - pour exploiter les connaissances et informations susmentionnées afin de répondre àdes problèmes (par exemple pour répondre à des questions, alimenter des bases de connaissances, découvrir des connaissances). Pour aborder lesquestions afférentes à ces domaines, je définis et analyse souvent des algorithmes et j'étudie l'utilisation/l'adaptation de techniques d'apprentissageautomatique exploitant de grands ensembles de données hétérogènes. Enfin, je publie des outils/codes open source et je collabore avec plusieursentreprises de différents secteurs sur ces sujets.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contribution au développement de partenariats avec des entreprises (startups, TPE, PME, ETI, grands groupes), et accompagnement à lavalorisation des travaux de recherche.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contribution à la définition et à la mise en place de plateformes technologiques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coresponsable du thème CORTEX « Context-aware, RobusT and EXplainable AI » de l’Unité de Recherche SyCoIA « Systèmes Complexes et IA »d’IMT Mines Alès.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-animateur la communauté Data-IA de l’IMT.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Programmation Python (…), PyTorch, Scikit-learn, infrastructures de calcul dédié à l’apprentissage profond (e.g.supercalculateur français Jean Zay), plateformes (Github, GitLab, Huggingface …), utilitaires (e.g. Docker, jupyter notebook).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of cardiac adaptation in elite soccer players over a season through machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwen Diouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640414.2025.2489855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Human Synchronization Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Velletaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.67269-67285. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3560424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of spatiotemporal dynamics in EEG data during picture naming with optical flow patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly A Volpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Aksenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (6), pp.11429-11463. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/mbe.2023507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Transfer Learning Helpful for Neural Combinatorial Optimization Applied to Vehicle Routing Problems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yaddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (1), pp.172-190. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31577/cai_2022_1_172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse automatique d’arguments et apprentissage multi-tâches : un cas d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mensonides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Thireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (3-4), pp.201-222. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Judicial Outcomes in Judgments: A Generalized Gini-PLS Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Tagny-Ngompé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Zambrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (4), pp.427-443. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/stats3040027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truth selection for truth discovery models exploiting ordering relationship among values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Beretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mougenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 159, pp.298-308. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.knosys.2018.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la recherche de vérité en exploitant la connaissance de domaines via les ontologies et les règles d'association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Beretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mougenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (3), pp.373-405. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.32.373-405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and reliable inference of semantic clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ranwez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 111, pp.133-143. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.knosys.2016.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle probabiliste pour la detection de l'incertitude dans le langage naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19-2016 (2-3), pp.9-29. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dn.19.2-3.53-73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Semantic Measures Library and Toolkit: fast computation of semantic similarity and relatedness using biomedical ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (5), pp.740-742. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btt581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An information theoretic approach to improve semantic similarity assessments across multiple ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Batet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ranwez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 283, pp.197-210. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2014.06.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for unifying ontology-based semantic similarity measures: A study in the biomedical domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.38-53. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2013.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MACSE: Multiple Alignment of Coding SEquences Accounting for Frameshifts and Stop Codons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delsuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (9), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0022594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation dynamique de ressources : comparaison d'approches de recherche opérationnelle et d'apprentissage par renforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Trassoudaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Harith Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ben-Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026 - 27ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, Feb 2026, Tours (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing physiological adaptations of professional soccer players using heart rate monitoring and data science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwen Diouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACAPS 2025 - 21ème congrès international de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiking neural networks for multimodal dance performance classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Velletaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMD 2025 - Team and Multi-Agent Dynamics in Digital and Physical Realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing cardiovascular adaptations of professional football players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwen Diouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSC 2025 - 65th ISI World Statistics Congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of individualized and Group-based Machine Learning Approaches to Predict Rate of Perceived Exertion of Professional Football Players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwen Diouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massiwa Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlia Duhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSI 2024 - 16th International Conference on Human System Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HSI61632.2024.10613526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode à base d'apprentissage par renforcement pour le problème de tournées de véhicules avec contrainte de capacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yaddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023 - 24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LSG Attention: Extrapolation of pretrained Transformers to long sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Condevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAKDD 2023 - The 27th Pacific-Asia Conference on Knowledge Discovery and Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Osaka, Japan. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33374-3_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Order-First Split-Second Algorithm for the Capacitated Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yaddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Optimization and Learning (OLA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Syracuse, Italy. pp.168-185, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-22039-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair and Efficient Alternatives to Shapley-based Attribution Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Condevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMLPKDD 2022 - The European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-26387-3_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the notion of influence in sensory analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU 2022 - Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-08974-9_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Deep Learning Approaches for Protective Behaviour Detection Under Class Imbalance from MoCap and EMG data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Radouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Harispe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACIIW 2021 - 9th International Conference on Affective Computing and Intelligent Interaction Workshops and Demos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nara, Japan. pp.01-08, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACIIW52867.2021.9666417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notion d’influence dans l’analyse sensorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA’2021 - 30èmes Rencontres Francophones sur la Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation empirique des modèles d'apprentissage profond pour le problème de tournées de véhicules avec contrainte de capacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yaddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2022 - 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par transfert : du TSP au VRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yaddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2021 - 22e congrès annuel de la société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Mulhouse (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification One-Shot faiblement supervisée par réseaux de neurones récurrents avec attention : application à la détection de résultat juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Condevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Zambrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2020 - Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Knowledge Graph Embeddings Tell Us What Fact-checked Claims Are About?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Beretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Boland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Lo Seen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Todorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Insights from Negative Results in NLP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, Dominican Republic. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2020.insights-1.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage automatique pour l'optimisation combinatoire : Étude du problème du voyageur de commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yaddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNIA 2020 - Conférence Nationale en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the evaluation of retrofitting for supervised short-text classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar Ghazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sutton-Charani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tagny Gildas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop DeepOntoNLP: Deep Learning meets Ontologies and Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Virtual &amp; Bozen-Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification de phrases courtes : des approches non-supervisées aux approches faiblement supervisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar Ghazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sutton-Charani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2020 - Extraction et Gestion des Connaissances (TextMine - Atelier sur la fouille de textes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly Supervised One-shot Classification using Recurrent Neural Networks with Attention: Application to Claim Acceptance Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Condevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Zambrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JURIX 2019 32nd International Conference on Legal Knowledge and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/faia190303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting Relevant Association Rules From Imperfect Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile L 'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th international conference on Scalable Uncertainty Management (SUM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Compiègne, France. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-35514-2_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DÉfi Fouille de Textes 2019: indexation par extraction et appariement textuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mensonides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN-RECITAL 2019:Défi Fouille de Textes (atelier )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des mesures de similarité sémantique dans un algorithme de partitionnement : d’un cas biomédical à la détection de comportements de consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFC 2019 - XXVIe Rencontres de la Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Detection and Classification of Argument Components using Multi-task Deep Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mensonides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Thireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Natural Language and Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMT Mines Ales at HASOC 2019: Automatic Hate Speech Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mensonides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIRE 2019 - 11th Forum for Information Retrieval Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Kolkata, India. p.279-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des bases de connaissances RDF à la détection de vérité et vice versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Beretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mougenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30es Journées Francophones d'Ingénierie des Connaissances, IC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.97-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Bagging: Combining Heterogeneous Classifiers in the Belief Functions Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sutton-Charani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cadix, Spain. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91473-2_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Truth Discovery and RDF Knowledge Bases to Their Mutual Advantage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Beretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mougenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Semantic Web – ISWC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Monterey, Californie, United States. pp.652-668, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00671-6_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de l’information pertinente pour la prise de décision : Application à la logistique humanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile L 'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes rencontres francophones sur la logique floue et ses applications (LFA), 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones récurrents multi-tâches pour l’analyse automatique d’arguments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mensonides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Thireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale d'Intelligence Artificielle (CNIA) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying criteria most influencing strategy performance: Application to humanitarian logistical strategy planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile L 'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Information Processing and Management of Uncertainty in Knowledge- Based Systems (IPMU), 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cádiz, Spain. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91479-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'une approche de Retour d'Expérience pour la découverte d'enseignements génériques dans le domaine humanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile L 'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29es Journées Francophones d'Ingénierie des Connaissances, IC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA, Jul 2018, Nancy, France. pp.87-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la recherche de vérité: modèles exploitant des règles d'association extraites d'une base de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Beretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mougenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28es Journées francophones d'Ingénierie des Connaissances IC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. pp.193-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d’un modèle d’inférence de connaissances à partir de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e édition de CORIA 2017 (COnférence en Recherche d’Information et Applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France. pp.201-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting sections and entities in court decisions using HMM and CRF graphical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Tagny Ngompe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Zambrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble alpes (UGA), Jan 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a method to evaluate odour quality based on non-expert analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chaignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massissilia Medjkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Environmental Science And Technology (CEST 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance de sections et d'entités dans les décisions de justice : application des modèles probabilistes hmm et crf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Tagny Ngompé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Zambrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances - EGC 2017. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliciting Implicit Evocations Using Word Embeddings and Knowledge Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medjkoune Massissilia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scalable Uncertainty Management SUM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Granada, Spain. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67582-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer l'incertitude lors de l'extraction de relations et lors de l'inférence de nouvelles connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d'Informations et Applications - CORIA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sémantique d’un corpus exhaustif de décisions jurispridentielles pour le développement d’un modèle prédictif du risque judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Tagny Ngompé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Zambrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’anticipation de la répression : innovation ou régression ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can ontologies give you clue for truth-discovery? an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Beretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mougenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIMS '16 Proceedings of the 6th International Conference on Web Intelligence, Mining and Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nîmes, France. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2912845.2912848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'ontologies pour la quête de vérité : une étude expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Beretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mougenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2016: Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty detection in natural language: a probabilistic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIMS '16 Proceedings of the 6th International Conference on Web Intelligence, Mining and Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nîmes, France. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2912845.2912873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a non-oriented approach for the evaluation of odor quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massissilia Medjkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fanlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems IPMU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Eindhoven, Netherlands. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40596-4_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle probabiliste pour la détection de l'incertitude dans le langage naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d’Information et Applications (CORIA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summarizing conceptual descriptions using knowledge representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medjkoune Massissilia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Symposium Series on Computational Intelligence (SSCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Athènes, Greece. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSCI.2016.7850024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer l'incertitude au cours du processus d'extraction de connaissances à partir de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treizièmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation sémantique de clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ranwez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e conférence Roadef</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et Aide à la Décision, Feb 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USI at BioASQ 2015: a Semantic Similarity-Based Approach for Semantic Indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ranwez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference and Labs of the Evaluation Forum (CLEF 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des fonctions de croyance pour l’estimation du contenu informationnel des concepts d’une ontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre francophone sur la Logique Floue et ses applications LFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the consideration of a bring-to-mind model for computing the information content of concepts defined into ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2015.7337964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoToxNuc : exploitation d’une ontologie de la toxicologie nucléaire environnementale dans une plateforme collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Le Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IC 2015, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Selection of Domain-specific Semantic Similarity Measures from Uncertain Expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU 2014, 15th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08852-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Semantic Measures Library: Assessing Semantic Similarity from Knowledge Representation Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NLDB 2014, the 19th International Conference on Application of Natural Language to Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montpellier, France. pp.254-257, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07983-7_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection Robuste de Mesures de Similarité Sémantique à partir de Données Incertaines d'Expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logique Floue et Applications - LFA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Measures Based on RDF Projections: Application to Content-Based Recommendation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Graz, Austria. pp.606-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures sémantiques basées sur la notion de projection RDF Mesures sémantiques basées sur la notion de projection RDF pour les systèmes de recommandation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Theoretical Framework To Generic Semantic Measures Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODBase 2013, 12th International Conference on Ontologies, Data Bases, and Applications of Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Graz, Austria. pp.739-742, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-41033-8_98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modpuls : modélisation de la perception de la synchronisation par réseaux de neurones impulsionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Velletaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Perception Sonore 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil de catégorisation conceptuelle des formations professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nader Jelassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Roussey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28es Journées francophones d'Ingénierie des Connaissances IC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. , pp.241-244, Actes IC 2017 28es Journées francophones d'Ingénierie des Connaissances</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Similarity from Natural Language and Ontology Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan &amp; Claypool publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 8 (1), pp.254, 2015, Synthesis Lectures on Human Language Technologies, Graeme Hirst, 978-1-62705-446-1. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2200/S00639ED1V01Y201504HLT027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Measures for the Comparison of Units of Language, Concepts or Instances from Text and Knowledge Representation Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8 (1), pp.1 - 254, 2015, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2200/s00639ed1v01y201504hlt027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Sections and Entities in Court Decisions Using HMM and CRF Graphical Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Tagny Ngompé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Zambrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Knowledge Discovery and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-86, 2019, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-18129-1_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WebXAII: an open-source web framework to study human-XAI interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Leguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Torres Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Measures for the Comparison of Units of Language, Concepts or Entities from Text and Knowledge Base Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-based Semantic Measures: From Theory to Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. Université de Montpellier, 2014. English. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01175611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation de Connaissances Formelles dans des Processus Décisionnels Automatisés et Apprentissage de Modèles Prédictifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Université de Montpellier, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04947879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId204"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7AFEE144"/>
+    <w:nsid w:val="F2B5D077"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A1059B32"/>
+    <w:nsid w:val="1C949A14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5DD8C6FA"/>
+    <w:nsid w:val="D272001B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CAC5D6C8"/>
+    <w:nsid w:val="A1248E83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -790,51 +790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-harispe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5630-2743" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179501488" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/harispe_s_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05048831v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwen Diouron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Imoussaten" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Escudier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2025.2489855" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05045278v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Velletaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guyot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3560424" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03875641v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly A Volpert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Xu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aksenov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2023507" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03717063v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yaddaden" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vasquez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/cai_2022_1_172" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03638222v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mensonides" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Thireau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.29" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951006v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tagny-Ngomp&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mussard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Zambrano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/stats3040027" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912290v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Beretta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ranwez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mougenot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2018.06.023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912255v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.32.373-405" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506505v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiorini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2016.08.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479299v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.19.2-3.53-73" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059329v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt581" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268902v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Batet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2014.06.039" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63K9GM8L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059534v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S&#225;nchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2013.11.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01773250v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delsuc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022594" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528718v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Trassoudaine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Harith Ibrahim" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ben-Ammar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534967v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Oussama Ben-Ammar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05446063v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Escudier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05326441v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05326346v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04660824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiwa Chabbi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lia Duhart" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI61632.2024.10613526" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04136165v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03835159v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Condevaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33374-3_35" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03899963v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22039-5_14" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03781033v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26387-3_19" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711235v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08974-9_15" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523502v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Radouane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Harispe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACIIW52867.2021.9666417" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03466852v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595287v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347689v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884195v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02986882v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Boland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Lo Seen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.insights-1.11" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02884235v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirsad Buljubasic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884204v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Ghazi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marchal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02986853v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagny Gildas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407405v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/faia190303" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309641v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile L 'H&#233;ritier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35514-2_9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292992v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Poncelet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trousset" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292945v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292939v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329518v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02427843v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294352v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91473-2_26" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923260v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912273v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00671-6_38" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923303v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91479-4_10" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923251v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839557v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570287v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850240v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101479v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tagny Ngompe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mussard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663972v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cariou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaignaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massissilia Medjkoune" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485019v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tagny Ngomp&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663932v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medjkoune Massissilia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67582-4_6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663958v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485030v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484980v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912848" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442722v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485002v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fanlo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_21" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484994v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912873" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490084v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484959v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2016.7850024" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178892v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140959v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740073v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933875v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288419v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Picard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485047v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2015.7337964" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059564v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08852-5_1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059488v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07983-7_37" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113309v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061669v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107319v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061683v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41033-8_98" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SD9JMP85-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320233v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570834v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nader Jelassi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blondeau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288380v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.morganclaypool.com/doi/10.2200/S00639ED1V01Y201504HLT027" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/S00639ED1V01Y201504HLT027" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04231424v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/s00639ed1v01y201504hlt027" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292955v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1_4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05360607v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Leguy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Torres Figueroa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485038v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01175611v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04947879v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-harispe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5630-2743" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179501488" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/harispe_s_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05048831v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwen Diouron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Imoussaten" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Escudier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2025.2489855" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05045278v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Velletaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guyot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3560424" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03875641v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly A Volpert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Xu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aksenov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2023507" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03717063v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yaddaden" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vasquez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/cai_2022_1_172" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03638222v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mensonides" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Thireau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.29" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951006v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tagny-Ngomp&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mussard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Zambrano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/stats3040027" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912290v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Beretta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ranwez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mougenot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2018.06.023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912255v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.32.373-405" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506505v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiorini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2016.08.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479299v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.19.2-3.53-73" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059329v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt581" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268902v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Batet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2014.06.039" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63K9GM8L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059534v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S&#225;nchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2013.11.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01773250v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delsuc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022594" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528718v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Trassoudaine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Harith Ibrahim" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ben-Ammar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05446063v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Escudier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05326441v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05326346v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04660824v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiwa Chabbi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lia Duhart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI61632.2024.10613526" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04136165v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03835159v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Condevaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33374-3_35" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03899963v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22039-5_14" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03781033v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26387-3_19" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711235v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08974-9_15" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523502v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Radouane" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Harispe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACIIW52867.2021.9666417" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03466852v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595287v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347689v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884195v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02986882v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Boland" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Lo Seen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.insights-1.11" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02884235v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirsad Buljubasic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02986853v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Ghazi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagny Gildas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884204v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marchal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407405v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/faia190303" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309641v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile L 'H&#233;ritier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35514-2_9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292939v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292992v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Poncelet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trousset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292945v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02427843v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329518v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294352v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91473-2_26" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912273v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00671-6_38" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923260v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923251v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923303v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91479-4_10" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839557v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570287v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850240v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101479v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tagny Ngompe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mussard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663972v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cariou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaignaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massissilia Medjkoune" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485019v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tagny Ngomp&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663932v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medjkoune Massissilia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67582-4_6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663958v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485030v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484980v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912848" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442722v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484994v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912873" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485002v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fanlo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_21" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490084v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484959v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2016.7850024" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178892v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140959v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740073v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933875v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485047v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2015.7337964" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288419v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Picard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059564v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08852-5_1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059488v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07983-7_37" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113309v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061669v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107319v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061683v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41033-8_98" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SD9JMP85-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320233v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570834v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nader Jelassi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blondeau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288380v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.morganclaypool.com/doi/10.2200/S00639ED1V01Y201504HLT027" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/S00639ED1V01Y201504HLT027" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04231424v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/s00639ed1v01y201504hlt027" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292955v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1_4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05360607v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Leguy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Torres Figueroa" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485038v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01175611v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04947879v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>