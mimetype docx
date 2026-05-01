--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Harispe </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur, IMT, IMT Mines Alès</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-harispe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5630-2743</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">179501488</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">harispe_s_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur en Informatique spécialité Intelligence Artificielle (IA) et Apprentissage Machine pour l’Aide à la Décision</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : IA, Apprentissage Machine, Apprentissage Profond, Apprentissage par renforcement.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024 : Habilitation à diriger des recherches (HDR) en Informatique, spécialité IA, Univ. de Montpellier. « Exploitation deConnaissances Formelles dans des Processus Décisionnels Automatisés et Apprentissage de Modèles Prédictifs ».</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 : Doctorat en Informatique, spécialité IA, Université Montpellier II (ED I2S). École des Mines d’Alès.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d’Enseignement/Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Enseignant en Informatique dans le supérieur, spécialité IA depuis 2011Responsable de l’option « IA et Sciences des Données » (IASD) du département « Informatique et IA » (2IA) d’IMT Mines Alès.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Apprentissage Machine dont Apprentissage Profond et Apprentissage par Renforcement, IA symbolique, Résolution de problèmes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Apprentissage machine Robuste, Adaptatif, Explicable & Découverte de connaissances à partir de données.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Résolution de problème de décision séquentielle à l’aide de l’apprentissage par renforcement (et éventuellement profond).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Architectures de réseaux de neurones profonds (Deep Learning) – optimisation et adaptation de modèles à différents contextes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Exploitation de connaissances métier dans la mise en place d’approches d’apprentissage machine.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse de sources de données symboliques et numériques de natures variées, e.g. données textuelles, représentations des connaissances(ontologies et graphes de connaissances), données numériques, pour la découverte de connaissances.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'étudie la conception et le pilotage de systèmes intelligents par des approches IA pour une transformation numérique de confiance, centrée surl'humain et adaptée aux environnements dynamiques et incertains. Je m’intéresse à améliorer la collaboration entre l'Homme et la machine pourrésoudre des problèmes complexes. À cette fin, je me concentre aujourd'hui sur des approches utilisant l'apprentissage profond et l'apprentissagepar renforcement. J'étudie et développe également des techniques de raisonnement approximatif tirant parti des connaissances antérieuresexprimées dans des bases de connaissances et des corpus de textes, par exemple. Mes contributions concernent les domaines suivants :l'apprentissage automatique (machine learning), qui consiste à apprendre à partir de données comment faire des choses que nous ne pouvons pasprogrammer explicitement ; la représentation des connaissances (logiques descriptives, web sémantique), qui consiste à représenter et à exploiterdes expressions formelles de connaissances ; du raisonnement - pour exploiter les connaissances et informations susmentionnées afin de répondre àdes problèmes (par exemple pour répondre à des questions, alimenter des bases de connaissances, découvrir des connaissances). Pour aborder lesquestions afférentes à ces domaines, je définis et analyse souvent des algorithmes et j'étudie l'utilisation/l'adaptation de techniques d'apprentissageautomatique exploitant de grands ensembles de données hétérogènes. Enfin, je publie des outils/codes open source et je collabore avec plusieursentreprises de différents secteurs sur ces sujets.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contribution au développement de partenariats avec des entreprises (startups, TPE, PME, ETI, grands groupes), et accompagnement à lavalorisation des travaux de recherche.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contribution à la définition et à la mise en place de plateformes technologiques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coresponsable du thème CORTEX « Context-aware, RobusT and EXplainable AI » de l’Unité de Recherche SyCoIA « Systèmes Complexes et IA »d’IMT Mines Alès.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-animateur la communauté Data-IA de l’IMT.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Programmation Python (…), PyTorch, Scikit-learn, infrastructures de calcul dédié à l’apprentissage profond (e.g.supercalculateur français Jean Zay), plateformes (Github, GitLab, Huggingface …), utilitaires (e.g. Docker, jupyter notebook).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of cardiac adaptation in elite soccer players over a season through machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwen Diouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640414.2025.2489855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Human Synchronization Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Velletaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.67269-67285. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3560424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of spatiotemporal dynamics in EEG data during picture naming with optical flow patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly A Volpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Aksenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (6), pp.11429-11463. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/mbe.2023507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Transfer Learning Helpful for Neural Combinatorial Optimization Applied to Vehicle Routing Problems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yaddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (1), pp.172-190. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31577/cai_2022_1_172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse automatique d’arguments et apprentissage multi-tâches : un cas d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mensonides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Thireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (3-4), pp.201-222. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Judicial Outcomes in Judgments: A Generalized Gini-PLS Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Tagny-Ngompé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Zambrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (4), pp.427-443. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/stats3040027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truth selection for truth discovery models exploiting ordering relationship among values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Beretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mougenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 159, pp.298-308. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.knosys.2018.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la recherche de vérité en exploitant la connaissance de domaines via les ontologies et les règles d'association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Beretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mougenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (3), pp.373-405. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.32.373-405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and reliable inference of semantic clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ranwez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 111, pp.133-143. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.knosys.2016.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle probabiliste pour la detection de l'incertitude dans le langage naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19-2016 (2-3), pp.9-29. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dn.19.2-3.53-73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Semantic Measures Library and Toolkit: fast computation of semantic similarity and relatedness using biomedical ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (5), pp.740-742. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btt581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An information theoretic approach to improve semantic similarity assessments across multiple ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Batet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ranwez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 283, pp.197-210. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2014.06.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for unifying ontology-based semantic similarity measures: A study in the biomedical domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.38-53. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2013.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MACSE: Multiple Alignment of Coding SEquences Accounting for Frameshifts and Stop Codons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delsuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (9), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0022594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation dynamique de ressources : comparaison d'approches de recherche opérationnelle et d'apprentissage par renforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Trassoudaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Harith Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ben-Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026 - 27ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, Feb 2026, Tours (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing physiological adaptations of professional soccer players using heart rate monitoring and data science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwen Diouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACAPS 2025 - 21ème congrès international de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiking neural networks for multimodal dance performance classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Velletaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMD 2025 - Team and Multi-Agent Dynamics in Digital and Physical Realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing cardiovascular adaptations of professional football players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwen Diouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSC 2025 - 65th ISI World Statistics Congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of individualized and Group-based Machine Learning Approaches to Predict Rate of Perceived Exertion of Professional Football Players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwen Diouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massiwa Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlia Duhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSI 2024 - 16th International Conference on Human System Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HSI61632.2024.10613526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode à base d'apprentissage par renforcement pour le problème de tournées de véhicules avec contrainte de capacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yaddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023 - 24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LSG Attention: Extrapolation of pretrained Transformers to long sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Condevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAKDD 2023 - The 27th Pacific-Asia Conference on Knowledge Discovery and Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Osaka, Japan. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33374-3_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Order-First Split-Second Algorithm for the Capacitated Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yaddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Optimization and Learning (OLA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Syracuse, Italy. pp.168-185, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-22039-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair and Efficient Alternatives to Shapley-based Attribution Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Condevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMLPKDD 2022 - The European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-26387-3_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the notion of influence in sensory analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU 2022 - Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-08974-9_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Deep Learning Approaches for Protective Behaviour Detection Under Class Imbalance from MoCap and EMG data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Radouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Harispe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACIIW 2021 - 9th International Conference on Affective Computing and Intelligent Interaction Workshops and Demos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nara, Japan. pp.01-08, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACIIW52867.2021.9666417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notion d’influence dans l’analyse sensorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA’2021 - 30èmes Rencontres Francophones sur la Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation empirique des modèles d'apprentissage profond pour le problème de tournées de véhicules avec contrainte de capacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yaddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2022 - 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par transfert : du TSP au VRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yaddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2021 - 22e congrès annuel de la société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Mulhouse (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification One-Shot faiblement supervisée par réseaux de neurones récurrents avec attention : application à la détection de résultat juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Condevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Zambrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2020 - Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Knowledge Graph Embeddings Tell Us What Fact-checked Claims Are About?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Beretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Boland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Lo Seen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Todorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Insights from Negative Results in NLP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, Dominican Republic. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2020.insights-1.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage automatique pour l'optimisation combinatoire : Étude du problème du voyageur de commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yaddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNIA 2020 - Conférence Nationale en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the evaluation of retrofitting for supervised short-text classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar Ghazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sutton-Charani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tagny Gildas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop DeepOntoNLP: Deep Learning meets Ontologies and Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Virtual &amp; Bozen-Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification de phrases courtes : des approches non-supervisées aux approches faiblement supervisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar Ghazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sutton-Charani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2020 - Extraction et Gestion des Connaissances (TextMine - Atelier sur la fouille de textes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly Supervised One-shot Classification using Recurrent Neural Networks with Attention: Application to Claim Acceptance Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Condevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Zambrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JURIX 2019 32nd International Conference on Legal Knowledge and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/faia190303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting Relevant Association Rules From Imperfect Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile L 'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th international conference on Scalable Uncertainty Management (SUM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Compiègne, France. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-35514-2_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DÉfi Fouille de Textes 2019: indexation par extraction et appariement textuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mensonides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN-RECITAL 2019:Défi Fouille de Textes (atelier )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des mesures de similarité sémantique dans un algorithme de partitionnement : d’un cas biomédical à la détection de comportements de consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFC 2019 - XXVIe Rencontres de la Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Detection and Classification of Argument Components using Multi-task Deep Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mensonides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Thireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Natural Language and Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMT Mines Ales at HASOC 2019: Automatic Hate Speech Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mensonides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIRE 2019 - 11th Forum for Information Retrieval Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Kolkata, India. p.279-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des bases de connaissances RDF à la détection de vérité et vice versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Beretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mougenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30es Journées Francophones d'Ingénierie des Connaissances, IC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.97-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Bagging: Combining Heterogeneous Classifiers in the Belief Functions Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sutton-Charani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cadix, Spain. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91473-2_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Truth Discovery and RDF Knowledge Bases to Their Mutual Advantage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Beretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mougenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Semantic Web – ISWC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Monterey, Californie, United States. pp.652-668, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00671-6_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de l’information pertinente pour la prise de décision : Application à la logistique humanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile L 'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes rencontres francophones sur la logique floue et ses applications (LFA), 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones récurrents multi-tâches pour l’analyse automatique d’arguments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mensonides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Thireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale d'Intelligence Artificielle (CNIA) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying criteria most influencing strategy performance: Application to humanitarian logistical strategy planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile L 'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Information Processing and Management of Uncertainty in Knowledge- Based Systems (IPMU), 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cádiz, Spain. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91479-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'une approche de Retour d'Expérience pour la découverte d'enseignements génériques dans le domaine humanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile L 'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29es Journées Francophones d'Ingénierie des Connaissances, IC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA, Jul 2018, Nancy, France. pp.87-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la recherche de vérité: modèles exploitant des règles d'association extraites d'une base de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Beretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mougenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28es Journées francophones d'Ingénierie des Connaissances IC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. pp.193-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d’un modèle d’inférence de connaissances à partir de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e édition de CORIA 2017 (COnférence en Recherche d’Information et Applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France. pp.201-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting sections and entities in court decisions using HMM and CRF graphical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Tagny Ngompe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Zambrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble alpes (UGA), Jan 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a method to evaluate odour quality based on non-expert analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chaignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massissilia Medjkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Environmental Science And Technology (CEST 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance de sections et d'entités dans les décisions de justice : application des modèles probabilistes hmm et crf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Tagny Ngompé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Zambrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances - EGC 2017. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliciting Implicit Evocations Using Word Embeddings and Knowledge Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medjkoune Massissilia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scalable Uncertainty Management SUM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Granada, Spain. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67582-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer l'incertitude lors de l'extraction de relations et lors de l'inférence de nouvelles connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d'Informations et Applications - CORIA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sémantique d’un corpus exhaustif de décisions jurispridentielles pour le développement d’un modèle prédictif du risque judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Tagny Ngompé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Zambrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’anticipation de la répression : innovation ou régression ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can ontologies give you clue for truth-discovery? an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Beretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mougenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIMS '16 Proceedings of the 6th International Conference on Web Intelligence, Mining and Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nîmes, France. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2912845.2912848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'ontologies pour la quête de vérité : une étude expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Beretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mougenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2016: Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty detection in natural language: a probabilistic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIMS '16 Proceedings of the 6th International Conference on Web Intelligence, Mining and Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nîmes, France. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2912845.2912873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a non-oriented approach for the evaluation of odor quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massissilia Medjkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fanlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems IPMU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Eindhoven, Netherlands. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40596-4_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle probabiliste pour la détection de l'incertitude dans le langage naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d’Information et Applications (CORIA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summarizing conceptual descriptions using knowledge representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medjkoune Massissilia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Symposium Series on Computational Intelligence (SSCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Athènes, Greece. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSCI.2016.7850024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer l'incertitude au cours du processus d'extraction de connaissances à partir de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treizièmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation sémantique de clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ranwez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e conférence Roadef</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et Aide à la Décision, Feb 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USI at BioASQ 2015: a Semantic Similarity-Based Approach for Semantic Indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ranwez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference and Labs of the Evaluation Forum (CLEF 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des fonctions de croyance pour l’estimation du contenu informationnel des concepts d’une ontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre francophone sur la Logique Floue et ses applications LFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the consideration of a bring-to-mind model for computing the information content of concepts defined into ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2015.7337964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoToxNuc : exploitation d’une ontologie de la toxicologie nucléaire environnementale dans une plateforme collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Le Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IC 2015, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Selection of Domain-specific Semantic Similarity Measures from Uncertain Expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU 2014, 15th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08852-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Semantic Measures Library: Assessing Semantic Similarity from Knowledge Representation Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NLDB 2014, the 19th International Conference on Application of Natural Language to Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montpellier, France. pp.254-257, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07983-7_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection Robuste de Mesures de Similarité Sémantique à partir de Données Incertaines d'Expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logique Floue et Applications - LFA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Measures Based on RDF Projections: Application to Content-Based Recommendation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Graz, Austria. pp.606-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures sémantiques basées sur la notion de projection RDF Mesures sémantiques basées sur la notion de projection RDF pour les systèmes de recommandation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Theoretical Framework To Generic Semantic Measures Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODBase 2013, 12th International Conference on Ontologies, Data Bases, and Applications of Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Graz, Austria. pp.739-742, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-41033-8_98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modpuls : modélisation de la perception de la synchronisation par réseaux de neurones impulsionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Velletaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Perception Sonore 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil de catégorisation conceptuelle des formations professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nader Jelassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Roussey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28es Journées francophones d'Ingénierie des Connaissances IC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. , pp.241-244, Actes IC 2017 28es Journées francophones d'Ingénierie des Connaissances</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Similarity from Natural Language and Ontology Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan &amp; Claypool publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 8 (1), pp.254, 2015, Synthesis Lectures on Human Language Technologies, Graeme Hirst, 978-1-62705-446-1. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2200/S00639ED1V01Y201504HLT027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Measures for the Comparison of Units of Language, Concepts or Instances from Text and Knowledge Representation Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8 (1), pp.1 - 254, 2015, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2200/s00639ed1v01y201504hlt027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Sections and Entities in Court Decisions Using HMM and CRF Graphical Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Tagny Ngompé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Zambrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Knowledge Discovery and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-86, 2019, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-18129-1_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WebXAII: an open-source web framework to study human-XAI interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Leguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Torres Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Measures for the Comparison of Units of Language, Concepts or Entities from Text and Knowledge Base Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-based Semantic Measures: From Theory to Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. Université de Montpellier, 2014. English. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01175611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation de Connaissances Formelles dans des Processus Décisionnels Automatisés et Apprentissage de Modèles Prédictifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Université de Montpellier, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04947879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId204"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Harispe </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur, IMT, IMT Mines Alès</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-harispe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5630-2743</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">179501488</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">harispe_s_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur en Informatique spécialité Intelligence Artificielle (IA) et Apprentissage Machine pour l’Aide à la Décision</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : IA, Apprentissage Machine, Apprentissage Profond, Apprentissage par renforcement.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024 : Habilitation à diriger des recherches (HDR) en Informatique, spécialité IA, Univ. de Montpellier. « Exploitation deConnaissances Formelles dans des Processus Décisionnels Automatisés et Apprentissage de Modèles Prédictifs ».</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 : Doctorat en Informatique, spécialité IA, Université Montpellier II (ED I2S). École des Mines d’Alès.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d’Enseignement/Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Enseignant en Informatique dans le supérieur, spécialité IA depuis 2011Responsable de l’option « IA et Sciences des Données » (IASD) du département « Informatique et IA » (2IA) d’IMT Mines Alès.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Apprentissage Machine dont Apprentissage Profond et Apprentissage par Renforcement, IA symbolique, Résolution de problèmes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Apprentissage machine Robuste, Adaptatif, Explicable & Découverte de connaissances à partir de données.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Résolution de problème de décision séquentielle à l’aide de l’apprentissage par renforcement (et éventuellement profond).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Architectures de réseaux de neurones profonds (Deep Learning) – optimisation et adaptation de modèles à différents contextes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Exploitation de connaissances métier dans la mise en place d’approches d’apprentissage machine.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse de sources de données symboliques et numériques de natures variées, e.g. données textuelles, représentations des connaissances(ontologies et graphes de connaissances), données numériques, pour la découverte de connaissances.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'étudie la conception et le pilotage de systèmes intelligents par des approches IA pour une transformation numérique de confiance, centrée surl'humain et adaptée aux environnements dynamiques et incertains. Je m’intéresse à améliorer la collaboration entre l'Homme et la machine pourrésoudre des problèmes complexes. À cette fin, je me concentre aujourd'hui sur des approches utilisant l'apprentissage profond et l'apprentissagepar renforcement. J'étudie et développe également des techniques de raisonnement approximatif tirant parti des connaissances antérieuresexprimées dans des bases de connaissances et des corpus de textes, par exemple. Mes contributions concernent les domaines suivants :l'apprentissage automatique (machine learning), qui consiste à apprendre à partir de données comment faire des choses que nous ne pouvons pasprogrammer explicitement ; la représentation des connaissances (logiques descriptives, web sémantique), qui consiste à représenter et à exploiterdes expressions formelles de connaissances ; du raisonnement - pour exploiter les connaissances et informations susmentionnées afin de répondre àdes problèmes (par exemple pour répondre à des questions, alimenter des bases de connaissances, découvrir des connaissances). Pour aborder lesquestions afférentes à ces domaines, je définis et analyse souvent des algorithmes et j'étudie l'utilisation/l'adaptation de techniques d'apprentissageautomatique exploitant de grands ensembles de données hétérogènes. Enfin, je publie des outils/codes open source et je collabore avec plusieursentreprises de différents secteurs sur ces sujets.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contribution au développement de partenariats avec des entreprises (startups, TPE, PME, ETI, grands groupes), et accompagnement à lavalorisation des travaux de recherche.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contribution à la définition et à la mise en place de plateformes technologiques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coresponsable du thème CORTEX « Context-aware, RobusT and EXplainable AI » de l’Unité de Recherche SyCoIA « Systèmes Complexes et IA »d’IMT Mines Alès.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-animateur la communauté Data-IA de l’IMT.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Programmation Python (…), PyTorch, Scikit-learn, infrastructures de calcul dédié à l’apprentissage profond (e.g.supercalculateur français Jean Zay), plateformes (Github, GitLab, Huggingface …), utilitaires (e.g. Docker, jupyter notebook).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of cardiac adaptation in elite soccer players over a season through machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwen Diouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640414.2025.2489855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Human Synchronization Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Velletaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.67269-67285. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3560424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of spatiotemporal dynamics in EEG data during picture naming with optical flow patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly A Volpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Aksenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (6), pp.11429-11463. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/mbe.2023507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Transfer Learning Helpful for Neural Combinatorial Optimization Applied to Vehicle Routing Problems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yaddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (1), pp.172-190. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31577/cai_2022_1_172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse automatique d’arguments et apprentissage multi-tâches : un cas d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mensonides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Thireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (3-4), pp.201-222. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Judicial Outcomes in Judgments: A Generalized Gini-PLS Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Tagny-Ngompé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Zambrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (4), pp.427-443. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/stats3040027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truth selection for truth discovery models exploiting ordering relationship among values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Beretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mougenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 159, pp.298-308. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.knosys.2018.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la recherche de vérité en exploitant la connaissance de domaines via les ontologies et les règles d'association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Beretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mougenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (3), pp.373-405. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.32.373-405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and reliable inference of semantic clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ranwez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 111, pp.133-143. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.knosys.2016.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle probabiliste pour la detection de l'incertitude dans le langage naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19-2016 (2-3), pp.9-29. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dn.19.2-3.53-73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Semantic Measures Library and Toolkit: fast computation of semantic similarity and relatedness using biomedical ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (5), pp.740-742. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btt581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An information theoretic approach to improve semantic similarity assessments across multiple ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Batet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ranwez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 283, pp.197-210. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2014.06.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for unifying ontology-based semantic similarity measures: A study in the biomedical domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.38-53. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2013.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MACSE: Multiple Alignment of Coding SEquences Accounting for Frameshifts and Stop Codons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delsuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (9), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0022594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation dynamique de ressources : comparaison d'approches de recherche opérationnelle et d'apprentissage par renforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Trassoudaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Harith Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ben-Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026 - 27ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, Feb 2026, Tours (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing physiological adaptations of professional soccer players using heart rate monitoring and data science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwen Diouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACAPS 2025 - 21ème congrès international de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiking neural networks for multimodal dance performance classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Velletaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMD 2025 - Team and Multi-Agent Dynamics in Digital and Physical Realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing cardiovascular adaptations of professional football players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwen Diouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSC 2025 - 65th ISI World Statistics Congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of individualized and Group-based Machine Learning Approaches to Predict Rate of Perceived Exertion of Professional Football Players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwen Diouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massiwa Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlia Duhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSI 2024 - 16th International Conference on Human System Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HSI61632.2024.10613526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode à base d'apprentissage par renforcement pour le problème de tournées de véhicules avec contrainte de capacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yaddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023 - 24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LSG Attention: Extrapolation of pretrained Transformers to long sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Condevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAKDD 2023 - The 27th Pacific-Asia Conference on Knowledge Discovery and Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Osaka, Japan. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33374-3_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Order-First Split-Second Algorithm for the Capacitated Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yaddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Optimization and Learning (OLA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Syracuse, Italy. pp.168-185, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-22039-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair and Efficient Alternatives to Shapley-based Attribution Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Condevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMLPKDD 2022 - The European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-26387-3_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the notion of influence in sensory analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU 2022 - Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-08974-9_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Deep Learning Approaches for Protective Behaviour Detection Under Class Imbalance from MoCap and EMG data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Radouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Harispe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACIIW 2021 - 9th International Conference on Affective Computing and Intelligent Interaction Workshops and Demos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nara, Japan. pp.01-08, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACIIW52867.2021.9666417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notion d’influence dans l’analyse sensorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA’2021 - 30èmes Rencontres Francophones sur la Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation empirique des modèles d'apprentissage profond pour le problème de tournées de véhicules avec contrainte de capacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yaddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2022 - 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par transfert : du TSP au VRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yaddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2021 - 22e congrès annuel de la société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Mulhouse (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification One-Shot faiblement supervisée par réseaux de neurones récurrents avec attention : application à la détection de résultat juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Condevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Zambrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2020 - Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Knowledge Graph Embeddings Tell Us What Fact-checked Claims Are About?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Beretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Boland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Lo Seen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Todorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Insights from Negative Results in NLP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, Dominican Republic. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2020.insights-1.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage automatique pour l'optimisation combinatoire : Étude du problème du voyageur de commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Yaddaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirsad Buljubasic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNIA 2020 - Conférence Nationale en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification de phrases courtes : des approches non-supervisées aux approches faiblement supervisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar Ghazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sutton-Charani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2020 - Extraction et Gestion des Connaissances (TextMine - Atelier sur la fouille de textes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the evaluation of retrofitting for supervised short-text classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar Ghazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sutton-Charani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tagny Gildas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop DeepOntoNLP: Deep Learning meets Ontologies and Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Virtual &amp; Bozen-Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly Supervised One-shot Classification using Recurrent Neural Networks with Attention: Application to Claim Acceptance Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Condevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Zambrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JURIX 2019 32nd International Conference on Legal Knowledge and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/faia190303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting Relevant Association Rules From Imperfect Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile L 'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th international conference on Scalable Uncertainty Management (SUM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Compiègne, France. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-35514-2_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des mesures de similarité sémantique dans un algorithme de partitionnement : d’un cas biomédical à la détection de comportements de consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFC 2019 - XXVIe Rencontres de la Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Detection and Classification of Argument Components using Multi-task Deep Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mensonides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Thireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Natural Language and Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DÉfi Fouille de Textes 2019: indexation par extraction et appariement textuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mensonides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN-RECITAL 2019:Défi Fouille de Textes (atelier )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des bases de connaissances RDF à la détection de vérité et vice versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Beretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mougenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30es Journées Francophones d'Ingénierie des Connaissances, IC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.97-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMT Mines Ales at HASOC 2019: Automatic Hate Speech Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mensonides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIRE 2019 - 11th Forum for Information Retrieval Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Kolkata, India. p.279-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Bagging: Combining Heterogeneous Classifiers in the Belief Functions Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sutton-Charani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cadix, Spain. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91473-2_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de l’information pertinente pour la prise de décision : Application à la logistique humanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile L 'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes rencontres francophones sur la logique floue et ses applications (LFA), 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Truth Discovery and RDF Knowledge Bases to Their Mutual Advantage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Beretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mougenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Semantic Web – ISWC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Monterey, Californie, United States. pp.652-668, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00671-6_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying criteria most influencing strategy performance: Application to humanitarian logistical strategy planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile L 'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Information Processing and Management of Uncertainty in Knowledge- Based Systems (IPMU), 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cádiz, Spain. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91479-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones récurrents multi-tâches pour l’analyse automatique d’arguments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mensonides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Thireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale d'Intelligence Artificielle (CNIA) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'une approche de Retour d'Expérience pour la découverte d'enseignements génériques dans le domaine humanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile L 'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29es Journées Francophones d'Ingénierie des Connaissances, IC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA, Jul 2018, Nancy, France. pp.87-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la recherche de vérité: modèles exploitant des règles d'association extraites d'une base de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Beretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mougenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28es Journées francophones d'Ingénierie des Connaissances IC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. pp.193-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d’un modèle d’inférence de connaissances à partir de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e édition de CORIA 2017 (COnférence en Recherche d’Information et Applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France. pp.201-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting sections and entities in court decisions using HMM and CRF graphical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Tagny Ngompe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Zambrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble alpes (UGA), Jan 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a method to evaluate odour quality based on non-expert analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chaignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massissilia Medjkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Environmental Science And Technology (CEST 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance de sections et d'entités dans les décisions de justice : application des modèles probabilistes hmm et crf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Tagny Ngompé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Zambrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances - EGC 2017. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliciting Implicit Evocations Using Word Embeddings and Knowledge Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medjkoune Massissilia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scalable Uncertainty Management SUM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Granada, Spain. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67582-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer l'incertitude lors de l'extraction de relations et lors de l'inférence de nouvelles connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d'Informations et Applications - CORIA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sémantique d’un corpus exhaustif de décisions jurispridentielles pour le développement d’un modèle prédictif du risque judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Tagny Ngompé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Zambrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’anticipation de la répression : innovation ou régression ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can ontologies give you clue for truth-discovery? an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Beretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mougenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIMS '16 Proceedings of the 6th International Conference on Web Intelligence, Mining and Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nîmes, France. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2912845.2912848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'ontologies pour la quête de vérité : une étude expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Beretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mougenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2016: Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty detection in natural language: a probabilistic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIMS '16 Proceedings of the 6th International Conference on Web Intelligence, Mining and Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nîmes, France. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2912845.2912873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a non-oriented approach for the evaluation of odor quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massissilia Medjkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fanlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems IPMU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Eindhoven, Netherlands. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40596-4_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle probabiliste pour la détection de l'incertitude dans le langage naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d’Information et Applications (CORIA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summarizing conceptual descriptions using knowledge representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medjkoune Massissilia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Symposium Series on Computational Intelligence (SSCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Athènes, Greece. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSCI.2016.7850024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer l'incertitude au cours du processus d'extraction de connaissances à partir de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treizièmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation sémantique de clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ranwez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e conférence Roadef</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et Aide à la Décision, Feb 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USI at BioASQ 2015: a Semantic Similarity-Based Approach for Semantic Indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ranwez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference and Labs of the Evaluation Forum (CLEF 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des fonctions de croyance pour l’estimation du contenu informationnel des concepts d’une ontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre francophone sur la Logique Floue et ses applications LFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the consideration of a bring-to-mind model for computing the information content of concepts defined into ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2015.7337964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoToxNuc : exploitation d’une ontologie de la toxicologie nucléaire environnementale dans une plateforme collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Le Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IC 2015, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Selection of Domain-specific Semantic Similarity Measures from Uncertain Expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU 2014, 15th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08852-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Semantic Measures Library: Assessing Semantic Similarity from Knowledge Representation Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NLDB 2014, the 19th International Conference on Application of Natural Language to Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montpellier, France. pp.254-257, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07983-7_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection Robuste de Mesures de Similarité Sémantique à partir de Données Incertaines d'Expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logique Floue et Applications - LFA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Measures Based on RDF Projections: Application to Content-Based Recommendation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Graz, Austria. pp.606-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures sémantiques basées sur la notion de projection RDF Mesures sémantiques basées sur la notion de projection RDF pour les systèmes de recommandation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Theoretical Framework To Generic Semantic Measures Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODBase 2013, 12th International Conference on Ontologies, Data Bases, and Applications of Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Graz, Austria. pp.739-742, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-41033-8_98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modpuls : modélisation de la perception de la synchronisation par réseaux de neurones impulsionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Velletaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Perception Sonore 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil de catégorisation conceptuelle des formations professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nader Jelassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Roussey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28es Journées francophones d'Ingénierie des Connaissances IC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. , pp.241-244, Actes IC 2017 28es Journées francophones d'Ingénierie des Connaissances</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Similarity from Natural Language and Ontology Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan &amp; Claypool publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 8 (1), pp.254, 2015, Synthesis Lectures on Human Language Technologies, Graeme Hirst, 978-1-62705-446-1. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2200/S00639ED1V01Y201504HLT027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Measures for the Comparison of Units of Language, Concepts or Instances from Text and Knowledge Representation Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8 (1), pp.1 - 254, 2015, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2200/s00639ed1v01y201504hlt027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Sections and Entities in Court Decisions Using HMM and CRF Graphical Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Tagny Ngompé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Zambrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Knowledge Discovery and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-86, 2019, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-18129-1_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WebXAII: an open-source web framework to study human-XAI interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Leguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Torres Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Measures for the Comparison of Units of Language, Concepts or Entities from Text and Knowledge Base Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-based Semantic Measures: From Theory to Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. Université de Montpellier, 2014. English. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01175611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation de Connaissances Formelles dans des Processus Décisionnels Automatisés et Apprentissage de Modèles Prédictifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Université de Montpellier, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04947879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId204"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F2B5D077"/>
+    <w:nsid w:val="33927480"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1C949A14"/>
+    <w:nsid w:val="6287A714"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D272001B"/>
+    <w:nsid w:val="36A93866"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A1248E83"/>
+    <w:nsid w:val="8FDFBE2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -790,51 +790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-harispe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5630-2743" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179501488" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/harispe_s_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05048831v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwen Diouron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Imoussaten" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Escudier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2025.2489855" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05045278v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Velletaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guyot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3560424" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03875641v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly A Volpert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Xu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aksenov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2023507" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03717063v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yaddaden" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vasquez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/cai_2022_1_172" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03638222v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mensonides" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Thireau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.29" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951006v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tagny-Ngomp&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mussard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Zambrano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/stats3040027" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912290v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Beretta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ranwez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mougenot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2018.06.023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912255v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.32.373-405" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506505v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiorini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2016.08.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479299v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.19.2-3.53-73" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059329v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt581" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268902v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Batet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2014.06.039" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63K9GM8L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059534v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S&#225;nchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2013.11.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01773250v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delsuc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022594" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528718v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Trassoudaine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Harith Ibrahim" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ben-Ammar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05446063v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Escudier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05326441v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05326346v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04660824v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiwa Chabbi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lia Duhart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI61632.2024.10613526" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04136165v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03835159v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Condevaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33374-3_35" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03899963v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22039-5_14" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03781033v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26387-3_19" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711235v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08974-9_15" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523502v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Radouane" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Harispe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACIIW52867.2021.9666417" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03466852v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595287v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347689v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884195v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02986882v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Boland" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Lo Seen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.insights-1.11" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02884235v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirsad Buljubasic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02986853v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Ghazi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagny Gildas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884204v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marchal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407405v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/faia190303" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309641v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile L 'H&#233;ritier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35514-2_9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292939v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292992v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Poncelet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trousset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292945v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02427843v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329518v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294352v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91473-2_26" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912273v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00671-6_38" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923260v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923251v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923303v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91479-4_10" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839557v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570287v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850240v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101479v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tagny Ngompe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mussard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663972v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cariou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaignaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massissilia Medjkoune" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485019v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tagny Ngomp&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663932v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medjkoune Massissilia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67582-4_6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663958v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485030v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484980v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912848" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442722v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484994v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912873" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485002v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fanlo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_21" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490084v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484959v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2016.7850024" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178892v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140959v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740073v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933875v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485047v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2015.7337964" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288419v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Picard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059564v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08852-5_1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059488v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07983-7_37" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113309v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061669v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107319v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061683v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41033-8_98" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SD9JMP85-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320233v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570834v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nader Jelassi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blondeau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288380v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.morganclaypool.com/doi/10.2200/S00639ED1V01Y201504HLT027" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/S00639ED1V01Y201504HLT027" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04231424v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/s00639ed1v01y201504hlt027" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292955v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1_4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05360607v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Leguy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Torres Figueroa" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485038v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01175611v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04947879v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-harispe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5630-2743" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179501488" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/harispe_s_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05048831v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwen Diouron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Imoussaten" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Escudier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2025.2489855" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05045278v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Velletaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guyot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3560424" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03875641v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly A Volpert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Xu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aksenov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2023507" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03717063v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yaddaden" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vasquez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/cai_2022_1_172" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03638222v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mensonides" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Thireau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.29" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951006v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tagny-Ngomp&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mussard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Zambrano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/stats3040027" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912290v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Beretta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ranwez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mougenot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2018.06.023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912255v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.32.373-405" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506505v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiorini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2016.08.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479299v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.19.2-3.53-73" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059329v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt581" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268902v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Batet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2014.06.039" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63K9GM8L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059534v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S&#225;nchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2013.11.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01773250v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delsuc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022594" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528718v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Trassoudaine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Harith Ibrahim" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ben-Ammar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05446063v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Escudier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05326441v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05326346v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04660824v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiwa Chabbi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lia Duhart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI61632.2024.10613526" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04136165v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03835159v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Condevaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33374-3_35" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03899963v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22039-5_14" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03781033v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26387-3_19" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711235v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08974-9_15" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523502v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Radouane" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Harispe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACIIW52867.2021.9666417" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03466852v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595287v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347689v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884195v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02986882v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Boland" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Lo Seen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.insights-1.11" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02884235v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirsad Buljubasic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884204v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Ghazi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marchal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02986853v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tagny Gildas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407405v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/faia190303" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309641v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile L 'H&#233;ritier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35514-2_9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292992v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Poncelet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trousset" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292945v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292939v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329518v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02427843v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294352v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91473-2_26" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923260v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912273v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00671-6_38" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923303v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91479-4_10" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923251v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839557v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570287v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850240v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101479v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tagny Ngompe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mussard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663972v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cariou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaignaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massissilia Medjkoune" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485019v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tagny Ngomp&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663932v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medjkoune Massissilia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67582-4_6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663958v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485030v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484980v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912848" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442722v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484994v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912873" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485002v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fanlo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_21" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490084v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484959v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2016.7850024" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178892v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140959v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740073v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933875v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485047v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2015.7337964" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288419v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Picard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059564v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08852-5_1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059488v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07983-7_37" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113309v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061669v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107319v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061683v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41033-8_98" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SD9JMP85-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320233v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570834v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nader Jelassi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blondeau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288380v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.morganclaypool.com/doi/10.2200/S00639ED1V01Y201504HLT027" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/S00639ED1V01Y201504HLT027" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04231424v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/s00639ed1v01y201504hlt027" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292955v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1_4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05360607v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Leguy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Torres Figueroa" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485038v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01175611v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04947879v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>