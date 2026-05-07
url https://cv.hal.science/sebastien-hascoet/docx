--- v0 (2026-03-15)
+++ v1 (2026-05-07)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (85)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -770,6443 +770,11939 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety and efficacy of transcatheter correction of sinus venosus defect using 70–100 mm-long partially covered Optimus-CVS® XXL stents compared with surgery: The OPTIVENOSUS study design</w:t>
+                <w:t xml:space="preserve">Off‐Label Use of the Multifunctional Occluder for Transcatheter Patent Ductus Arteriosus Closure: An International Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Batteux</w:t>
+                <w:t xml:space="preserve">Naychi Lwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vlad Ciobotaru</w:t>
+                <w:t xml:space="preserve">Caroline Ovaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Haddad</w:t>
+                <w:t xml:space="preserve">Sophie Malekzadeh‐milani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Houeijeh</w:t>
+                <w:t xml:space="preserve">Paul Padovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Karsenty</w:t>
+                <w:t xml:space="preserve">Thomas Krasemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (20), pp.e043468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2025.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/jaha.125.043468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05228500v1</w:t>
+                <w:t xml:space="preserve">hal-05603344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic Reference Levels in pediatric interventional cardiology: A multicenter study by the French cohort in HARMONIC project</w:t>
+                <w:t xml:space="preserve">Anatomical insights and management strategies for haemodynamically significant pressure-restrictive perimembranous ventricular septal defects: Findings from the French nationwide FRANCISCO cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouchra Habib Geryes</w:t>
+                <w:t xml:space="preserve">Annabel Sudaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soline Bondet de la Bernardie</w:t>
+                <w:t xml:space="preserve">Jean-Benoit Thambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Hascoet</w:t>
+                <w:t xml:space="preserve">Guy Vaksmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Geant</w:t>
+                <w:t xml:space="preserve">Khaled Hadeed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Dauphin</w:t>
+                <w:t xml:space="preserve">Ali Houeijeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (9), pp.e0332241. </w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0332241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2025.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05319342v1</w:t>
+                <w:t xml:space="preserve">hal-05039622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolving paradigms in pulmonary hypertension: Highlights of the 6th French Pulmonary Hypertension Network Meeting</w:t>
+                <w:t xml:space="preserve">Diagnostic Reference Levels in pediatric interventional cardiology: A multicenter study by the French cohort in HARMONIC project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athénaïs Boucly</w:t>
+                <w:t xml:space="preserve">Bouchra Habib Geryes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Beauvais</w:t>
+                <w:t xml:space="preserve">Soline Bondet de la Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lacoste-Palasset</w:t>
+                <w:t xml:space="preserve">Sébastien Hascoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitja Jevnikar</w:t>
+                <w:t xml:space="preserve">Charlotte Geant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Riou</w:t>
+                <w:t xml:space="preserve">Claire Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Medicine and Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 88, pp.101215. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (9), pp.e0332241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resmer.2025.101215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0332241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05468026v1</w:t>
+                <w:t xml:space="preserve">hal-05319342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcomes of transcatheter patent ductus arteriosus closure in infants weighing 2 to 6 kg</w:t>
+                <w:t xml:space="preserve">Safety and efficacy of transcatheter correction of sinus venosus defect using 70–100 mm-long partially covered Optimus-CVS® XXL stents compared with surgery: The OPTIVENOSUS study design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Malekzadeh-Milani</w:t>
+                <w:t xml:space="preserve">Clément Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Padovani</w:t>
+                <w:t xml:space="preserve">Vlad Ciobotaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kothandam Sivakumar</w:t>
+                <w:t xml:space="preserve">Raymond Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Houeijeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Goronflot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Méot</w:t>
+                <w:t xml:space="preserve">Clément Karsenty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Española de Cardiología (English version)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rec.2025.09.011⟩</w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2025.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05380921v1</w:t>
+                <w:t xml:space="preserve">hal-05228500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcatheter correction of a rare combined anomalous pulmonary and systemic venous return in an adult</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Batteux</w:t>
+                <w:t xml:space="preserve">Evolving paradigms in pulmonary hypertension: Highlights of the 6th French Pulmonary Hypertension Network Meeting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athénaïs Boucly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Hascoët</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacoste-Palasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitja Jevnikar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehae732⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Medicine and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 88 (21), pp.101215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmer.2025.101215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877523v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence and unresolved questions in pulmonary hypertension: Insights from the 5th French Pulmonary Hypertension Network Meeting</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">French consensus statement on transition of adolescent and young adults with rare pulmonary disease from paediatric to adult care: a Delphi method study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Gerges</w:t>
+                <w:t xml:space="preserve">Elora Peulier-Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrofora Goutaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Nathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Patout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Medicine and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmer.2024.101123⟩</w:t>
+              <w:t xml:space="preserve">ERJ Open Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (6), pp.00072-2025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/23120541.00072-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953892v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcomes of transcatheter pulmonary SAPIEN 3 valve implantation: an international registry</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outcomes of transcatheter patent ductus arteriosus closure in infants weighing 2 to 6 kg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksander Kempny</w:t>
+                <w:t xml:space="preserve">Sophie Malekzadeh-Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Padovani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kothandam Sivakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Goronflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Méot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehad663⟩</w:t>
+              <w:t xml:space="preserve">Revista Española de Cardiología (English version)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1885-5857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rec.2025.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996499v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early hybrid cardiac rehabilitation in congenital heart disease: the QUALIREHAB trial</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Balloon atrioseptostomy for transposition of the great arteries in Europe: characteristics and outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Souilla</w:t>
+                <w:t xml:space="preserve">Hugues Lucron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cecile Huby</w:t>
+                <w:t xml:space="preserve">Sophie-Guiti Malekzadeh-Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perouse de Montclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban-Elouen Baruteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Mendoza Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehae085⟩</w:t>
+              <w:t xml:space="preserve">Revista Española de Cardiología (English version)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rec.2024.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487069v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BeGraft Aortic Stents: A European Multi-Centre Experience Reporting Acute Safety and Efficacy Outcomes for the Treatment of Vessel Stenosis in Congenital Heart Diseases</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Malekzadeh Milani</w:t>
+                <w:t xml:space="preserve">Early hybrid cardiac rehabilitation in congenital heart disease: the QUALIREHAB trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Bonnet</w:t>
+                <w:t xml:space="preserve">Arthur Gavotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Pascall</w:t>
+                <w:t xml:space="preserve">Helena Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Souilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cecile Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiovascular Development and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcdd11070192⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehae085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815238v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term outcomes after heart transplantation in adult patients with univentricular versus biventricular congenital heart disease</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outcomes of transcatheter pulmonary SAPIEN 3 valve implantation: an international registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaida Varnous</w:t>
+                <w:t xml:space="preserve">Sebastien Hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Guillemain</w:t>
+                <w:t xml:space="preserve">James Bentham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Giugno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Betrián-Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksander Kempny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cardio-Thoracic Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ejcts/ezad410⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (3), pp.198-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehad663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683797v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aortic Valve Engineering Advancements: Precision Tuning with Laser Sintering Additive Manufacturing of TPU/TPE Submillimeter Membranes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Louis Clari</w:t>
+                <w:t xml:space="preserve">Atrial Flow Regulator Implantation for Interatrial Shunt Patency in 12 Infants ≤ 5 kg: A Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban-Elouen Baruteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Malekzadeh-Milani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Masson</w:t>
+                <w:t xml:space="preserve">Damien Kenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Karsenty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym16070900⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (11), pp.2259-2261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cjca.2024.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529745v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infective endocarditis after transcatheter pulmonary valve implantation in patients with congenital heart disease: Distinctive features</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BeGraft Aortic Stents: A European Multi-Centre Experience Reporting Acute Safety and Efficacy Outcomes for the Treatment of Vessel Stenosis in Congenital Heart Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estibaliz Valdeolmillos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ali Houeijeh</w:t>
+                <w:t xml:space="preserve">Micol Rebonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Karsenty</w:t>
+                <w:t xml:space="preserve">Mara Pilati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Malekzadeh Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Pascall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2023.01.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cardiovascular Development and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (7), pp.192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcdd11070192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04532913v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety and efficacy of the Amplatzer™ Trevisio™ intravascular delivery system: Post-approval study results</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term outcomes after heart transplantation in adult patients with univentricular versus biventricular congenital heart disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcin Demkow</w:t>
+                <w:t xml:space="preserve">Nabil Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robbert de Winter</w:t>
+                <w:t xml:space="preserve">Emre Belli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Iserin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaida Varnous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2023.10.006⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cardio-Thoracic Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ejcts/ezad410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003506v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health‐Related Quality of Life and Its Association With Outcomes in Adults With Congenital Heart Disease and Heart Failure: Insight From FRESH‐ACHD Registry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sarah Cohen</w:t>
+                <w:t xml:space="preserve">Aortic Valve Engineering Advancements: Precision Tuning with Laser Sintering Additive Manufacturing of TPU/TPE Submillimeter Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Ciobotaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Domanski</w:t>
+                <w:t xml:space="preserve">Marcos Batistella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily de Oliveira Emmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Clari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/JAHA.122.027819⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (7), pp.900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym16070900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04532926v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thirty years of surgical management of pediatric pulmonary hypertension: Mid-term outcomes following reverse Potts shunt and transplantation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcatheter correction of a rare combined anomalous pulmonary and systemic venous return in an adult</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Albenque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Batteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thoracic and Cardiovascular Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtcvs.2023.11.045⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (47), pp.5100-5100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehae732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04517557v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac Drugs in ACHD Cardiovascular Medicine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence and unresolved questions in pulmonary hypertension: Insights from the 5th French Pulmonary Hypertension Network Meeting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athénaïs Boucly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bertoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Ladouceur</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Hascoet</w:t>
+                <w:t xml:space="preserve">Charles Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pamela Moceri</w:t>
+                <w:t xml:space="preserve">Mélanie Gallant Dewavrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gerges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiovascular Development and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcdd10050190⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Medicine and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 86, pp.101123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmer.2024.101123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907686v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic Electrophysiological Study Prior to Pulmonary Valve Replacement in Tetralogy of Fallot: A Prospective Multicenter Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiparametric evaluation of right ventricular function in pulmonary arterial hypertension associated with congenital heart disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Gardey</w:t>
+                <w:t xml:space="preserve">Emmanuelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Bakloul</w:t>
+                <w:t xml:space="preserve">Maëlle Selegny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emré Belli</w:t>
+                <w:t xml:space="preserve">Myriam Amsallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation. Arrhythmia and electrophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCEP.122.011745⟩</w:t>
+              <w:t xml:space="preserve">Revista Española de Cardiología (English version)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 76 (5), pp.333-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rec.2022.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191736v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04519995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferior sinus venosus defect and anomalous hepatic venous return to the coronary sinus leading to an Eisenmenger syndrome</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Transcatheter Closure of Superior Sinus Venosus Defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban-Elouen Baruteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hascoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Malekzadeh-Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Karsenty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiology in the Young</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 33 (1), pp.136-137. </w:t>
+              <w:t xml:space="preserve">JACC: Cardiovascular Interventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (21), pp.2587-2599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1047951122001354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcin.2023.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04532884v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percutaneous Edge‐to‐Edge Repair for Systemic Atrioventricular Valve Regurgitation in Patients With Congenital Heart Disease: The First Descriptive Cohort</w:t>
+                <w:t xml:space="preserve">Health‐Related Quality of Life and Its Association With Outcomes in Adults With Congenital Heart Disease and Heart Failure: Insight From FRESH‐ACHD Registry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Guerin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Jalal</w:t>
+                <w:t xml:space="preserve">Reaksmei Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Karsenty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amedro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Le Ruz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Hascoet</w:t>
+                <w:t xml:space="preserve">Olivia Domanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 11 (10), pp.e025628. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/jaha.122.025628⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 12 (8), pp.e027819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/JAHA.122.027819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008183v1</w:t>
+                <w:t xml:space="preserve">hal-04532926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence, Risk Factors, and Outcomes of Atrial Arrhythmias in Adult Patients With Atrioventricular Septal Defect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thirty years of surgical management of pediatric pulmonary hypertension: Mid-term outcomes following reverse Potts shunt and transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estibaliz Valdeolmillos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Jacquemart</w:t>
+                <w:t xml:space="preserve">Jérôme Le Pavec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bessière</w:t>
+                <w:t xml:space="preserve">Marion Audié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Combes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Ladouceur</w:t>
+                <w:t xml:space="preserve">Laurent Savale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Iserin</w:t>
+                <w:t xml:space="preserve">Xavier Jais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACC: Clinical Electrophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (3), pp.331-340. </w:t>
+              <w:t xml:space="preserve">Journal of Thoracic and Cardiovascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jacep.2021.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtcvs.2023.11.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03754191v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-Printing to Plan Complex Transcatheter Paravalvular Leaks Closure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Safety and efficacy of the Amplatzer™ Trevisio™ intravascular delivery system: Post-approval study results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor-Xavier Tadros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marcos Batistella</w:t>
+                <w:t xml:space="preserve">Sebastien Hascoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban-Elouen Baruteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Maupas</w:t>
+                <w:t xml:space="preserve">Zakaria Jalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Gallet</w:t>
+                <w:t xml:space="preserve">Marcin Demkow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robbert de Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm11164758⟩</w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 116 (12), pp.580-589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2023.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790774v1</w:t>
+                <w:t xml:space="preserve">hal-05003506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of COVID-19 disease on clinical research in pediatric and congenital cardiology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SAPIEN valve infective endocarditis after transcatheter pulmonary valve replacement: A European case series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Abassi</w:t>
+                <w:t xml:space="preserve">Julie Lourtet-Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estibaliz Valdeolmillos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Houeijeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Lavastre</w:t>
+                <w:t xml:space="preserve">Marinos Kantzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Calderon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Guillaumont</w:t>
+                <w:t xml:space="preserve">Maria Alvarez-Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arcped.2022.03.004⟩</w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 116 (2), pp.109-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2022.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669088v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of Clinical Success After Transcatheter Paravalvular Leak Closure: An International Prospective Multicenter Registry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Blanchard</w:t>
+                <w:t xml:space="preserve">Experiencia multicéntrica en la corrección transcatéter del defecto del seno venoso superior con el stent Optimus XXL recubierto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Batteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Ciobotaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Kloëckner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Brochet</w:t>
+                <w:t xml:space="preserve">Hélène Bouvaist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksander Kempny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation: Cardiovascular Interventions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCINTERVENTIONS.122.012193⟩</w:t>
+              <w:t xml:space="preserve">Revista Española de Cardiología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 76 (3), pp.199-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.recesp.2022.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828631v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transplantation for pulmonary arterial hypertension with congenital heart disease: Impact on outcomes of the current therapeutic approach including a high-priority allocation program</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olaf Mercier</w:t>
+                <w:t xml:space="preserve">Evaluación multiparamétrica de la función ventricular derecha en la hipertensión arterial pulmonar asociada a cardiopatías congénitas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Selegny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Amsallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ajt.16600⟩</w:t>
+              <w:t xml:space="preserve">Revista Española de Cardiología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 76 (5), pp.333-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.recesp.2022.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04534988v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congestive pulmonary oedema during venoarterial extracorporeal membrane oxygenation support: a plea for balloon atrial septostomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Kloeckner</w:t>
+                <w:t xml:space="preserve">Fusión de imágenes de tomografía computarizada cardiaca y ecocardiografía: un nuevo enfoque en las cardiopatías congénitas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Batteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Mostefa-Kara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estibaliz Valdeolmillos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Guihaire</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alice Maltret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 42 (32), pp.3103-3104. </w:t>
+              <w:t xml:space="preserve">Revista Española de Cardiología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 76 (1), pp.10-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehab118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.recesp.2022.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04532541v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening for pulmonary arterial hypertension in adults carrying a BMPR2 mutation</w:t>
+                <w:t xml:space="preserve">Blocking interleukin-23 ameliorates neuromuscular and thymic defects in myasthenia gravis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Montani</w:t>
+                <w:t xml:space="preserve">José A Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Girerd</w:t>
+                <w:t xml:space="preserve">Jérôme van Wassenhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Jaïs</w:t>
+                <w:t xml:space="preserve">Judith Merrheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierantonio Laveneziana</w:t>
+                <w:t xml:space="preserve">Karen Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edmund M.T. Lau</w:t>
+                <w:t xml:space="preserve">Samy Hamadache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 58 (1), pp.2004229. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (1), pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/13993003.04229-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12974-023-02691-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04007994v1</w:t>
+                <w:t xml:space="preserve">hal-03972909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute Heart Failure in Multisystem Inflammatory Syndrome in Children in the Context of Global SARS-CoV-2 Pandemic</w:t>
+                <w:t xml:space="preserve">Cardiac Drugs in ACHD Cardiovascular Medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahra Belhadjer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Méot</w:t>
+                <w:t xml:space="preserve">Magalie Ladouceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estibaliz Valdeolmillos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Karsenty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hascoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Bajolle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Legendre</w:t>
+                <w:t xml:space="preserve">Pamela Moceri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.120.048360⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cardiovascular Development and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (5), pp.190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcdd10050190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03048673v1</w:t>
+                <w:t xml:space="preserve">hal-04907686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of cardiovascular events and risk markers in a prospective study of children diagnosed with Marfan syndrome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Hascoet</w:t>
+                <w:t xml:space="preserve">Systematic Electrophysiological Study Prior to Pulmonary Valve Replacement in Tetralogy of Fallot: A Prospective Multicenter Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Waldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françis Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gardey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Edouard</w:t>
+                <w:t xml:space="preserve">Mohamed Bakloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Plaisancié</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Milleron</w:t>
+                <w:t xml:space="preserve">Emré Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2019.09.010⟩</w:t>
+              <w:t xml:space="preserve">Circulation. Arrhythmia and electrophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCEP.122.011745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653739v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcatheter closure of a perimembranous ventricular septal defect with Nit-Occlud Lê VSD Coil: A French multicentre study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Houeijeh</w:t>
+                <w:t xml:space="preserve">Lympho-hematopoietic malignancies risk after exposure to low dose ionizing radiation during cardiac catheterization in childhood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Abalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Malekzadeh-Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Godart</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Heitz</w:t>
+                <w:t xml:space="preserve">Tiphaine Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2019.11.004⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (7), pp.821-834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10654-023-01010-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048677v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Position paper concerning the competence, performance and environment required for the practice of ablation in children and in congenital heart disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Hascoet</w:t>
+                <w:t xml:space="preserve">Infective endocarditis after transcatheter pulmonary valve implantation in patients with congenital heart disease: Distinctive features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lourtet-Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estibaliz Valdeolmillos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Houeijeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Karsenty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 113 (8-9), pp.492-502. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2020.02.002⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 116 (3), pp.159-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2023.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650751v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of phosphodiesterase type 5 inhibitors in univentricular congenital heart disease: the SV‐INHIBITION study design</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stefan Matecki</w:t>
+                <w:t xml:space="preserve">Double-lung transplantation followed by delayed percutaneous repair for atrial septal defect-associated pulmonary arterial hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Amsallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Savale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESC Heart Failure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ehf2.12630⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59 (1), pp.2102388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.02388-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503735v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congenitally corrected transposition of the great arteries: is it really a transposition? An anatomical study of the right ventricular septal surface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Bonnet</w:t>
+                <w:t xml:space="preserve">Diagnostic Value of (18)F-Fluorodeoxyglucose Positron Emission Tomography Computed Tomography in Prosthetic Pulmonary Valve Infective Endocarditis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelys Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Jalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reaksmei Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Malekzadeh-Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Hascoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/joa.13097⟩</w:t>
+              <w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (2), pp.299-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcmg.2021.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526819v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03603075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a centre and home-based cardiac rehabilitation program on the quality of life of teenagers and young adults with congenital heart disease: The QUALI-REHAB study rationale, design and methods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charlène Bredy</w:t>
+                <w:t xml:space="preserve">3D-Printing to Plan Complex Transcatheter Paravalvular Leaks Closure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Ciobotaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor-Xavier Tadros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Batistella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2018.12.050⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (16), pp.4758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm11164758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965493v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance circulatoire et transplantation d’organes thoraciques chez l’enfant</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficacy of Self-Expandable Stents in Native Aortic Coarctation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Karsenty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2018.01.014⟩</w:t>
+              <w:t xml:space="preserve">JACC: Cardiovascular Interventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (3), pp.318-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcin.2021.12.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790831v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projected Future Cancer Risks in Children Treated With Fluoroscopy-Guided Cardiac Catheterization Procedures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Bonnet</w:t>
+                <w:t xml:space="preserve">Incidence, Risk Factors, and Outcomes of Atrial Arrhythmias in Adult Patients With Atrioventricular Septal Defect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jacquemart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ladouceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Iserin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation: Cardiovascular Interventions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCINTERVENTIONS.118.006765⟩</w:t>
+              <w:t xml:space="preserve">JACC: Clinical Electrophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (3), pp.331-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jacep.2021.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900978v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03754191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility, Safety and Accuracy of Echocardiography-Fluoroscopy Imaging Fusion During Percutaneous Atrial Septal Defect Closure in Children</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Heitz</w:t>
+                <w:t xml:space="preserve">Percutaneous Edge‐to‐Edge Repair for Systemic Atrioventricular Valve Regurgitation in Patients With Congenital Heart Disease: The First Descriptive Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Jalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Le Ruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Hascoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society of Echocardiography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.echo.2018.07.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (10), pp.e025628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/jaha.122.025628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875513v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcome of adults with Eisenmenger syndrome treated with drugs specific to pulmonary arterial hypertension: A French multicentre study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term outcomes of transcatheter pulmonary valve implantation with melody and SAPIEN valves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Dauphin</w:t>
+                <w:t xml:space="preserve">Ali Houeijeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Batteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Karsenty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Ramdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2017.01.006⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, International Journal of Cardiology, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2022.10.141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831902v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic Hemodynamic Monitoring Using Ultrasound or Electrical Cardiometry During Transportation of Neonates and Infants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tissieres</w:t>
+                <w:t xml:space="preserve">Cardiac Resynchronization Therapy in Congenital Heart Disease Patients with Systemic Right Ventricle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Jacquemart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duthoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Ladouceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/PCC.0000000000001298⟩</w:t>
+              <w:t xml:space="preserve">Heart Rhythm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (4), pp.658-666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hrthm.2021.11.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187765v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Pregnancy Impacts Adult Cyanotic Congenital Heart Disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Quentin Hauet</w:t>
+                <w:t xml:space="preserve">Impact of COVID-19 disease on clinical research in pediatric and congenital cardiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Calderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.116.027152⟩</w:t>
+              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcped.2022.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832801v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Predictors of Clinical Success After Transcatheter Paravalvular Leak Closure: An International Prospective Multicenter Registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Smolka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kloëckner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Brochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circulation: Cardiovascular Interventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (10), pp.e012193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCINTERVENTIONS.122.012193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COVID-19 in Patients with Pulmonary Hypertension: A National Prospective Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Certain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Weatherald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bulifon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 206 (5), pp.573-583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.202112-2761OC⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anakinra in pediatric acute fulminant myocarditis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Maunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramy Charbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tissières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Barreault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-022-01054-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inferior sinus venosus defect and anomalous hepatic venous return to the coronary sinus leading to an Eisenmenger syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Tajouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Batteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reaksmei Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Houyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Hascoet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cardiology in the Young</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (1), pp.136-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1047951122001354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinus Venosus ASDs: Imaging and Percutaneous Closure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Batteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Azarine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Karsenty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ciobotaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Cardiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (10), pp.138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11886-021-01571-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The usefulness of 3D printed heart models for medical student education in congenital heart disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Karsenty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitor Guitarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Hascoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Medical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12909-021-02917-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03356820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acute heart failure in multisystem inflammatory syndrome in children (MIS-C) in the context of global SARS-CoV-2 pandemi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Belhadjer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Méot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bajolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diala Khraiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (4), pp.271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvdsp.2021.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relation of outcomes to ABC (Atrial Fibrillation Better Care) pathway adherent care in European patients with atrial fibrillation: an analysis from the ESC-EHRA EORP Atrial Fibrillation General Long-Term (AFGen LT) Registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fauchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deharo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Waldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EP-Europace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (2), pp.174-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/europace/euaa274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cohort profile: the ESC EURObservational Research Programme Atrial Fibrillation III (AF III) Registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Benoit Thambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Maltret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hascoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Heart Journal. Quality of Care and Clinical Outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (3), pp.229-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ehjqcco/qcaa050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cardiovascular events in perimembranous ventricular septal defect with left ventricular volume overload: a French prospective cohort study (FRANCISCO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Guirgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estibaliz Valdeolmillos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Vaksmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Karsenty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Houeijeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cardiology in the Young</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1047951121002717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Congestive pulmonary oedema during venoarterial extracorporeal membrane oxygenation support: a plea for balloon atrial septostomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kloeckner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guihaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Hascoet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (32), pp.3103-3104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehab118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transplantation for pulmonary arterial hypertension with congenital heart disease: Impact on outcomes of the current therapeutic approach including a high-priority allocation program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Pontailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Pavec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Savale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (10), pp.3388-3400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ajt.16600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hypertension in Children and Adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bouhanick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sosner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mounier-Véhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Plu-Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.680803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fped.2021.680803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03300647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lung and heart-lung transplantation for children with PAH: Dramatic benefits from the implementation of a high-priority allocation program in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Pavec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Pradère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dauriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Heart and Lung Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (7), pp.652-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.healun.2021.03.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exposure to low-dose ionising radiation from cardiac catheterisation and risk of cancer: the COCCINELLE study cohort profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Dovene Abalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Malekzadeh-Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (8), pp.e048576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-048576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwards SAPIEN XT transcatheter pulmonary valve implantation: 5‐year follow‐up in a French Registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Le Ruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Houeijeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban-Elouen Baruteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Le Gloan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Catheterization and Cardiovascular Interventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 98 (5), pp.990-999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ccd.29862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Screening for pulmonary arterial hypertension in adults carrying a BMPR2 mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Girerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierantonio Laveneziana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmund M.T. Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58 (1), pp.2004229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.04229-2020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hopes and fears of Generation Y congenital cardiac interventionists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Hascoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban-Elouen Baruteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Jalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Gonzalez Barlatay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 113 (2), pp.85-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2019.09.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acute Heart Failure in Multisystem Inflammatory Syndrome in Children in the Context of Global SARS-CoV-2 Pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Belhadjer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Méot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bajolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diala Khraiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (5), pp.429-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.120.048360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incidence of cardiovascular events and risk markers in a prospective study of children diagnosed with Marfan syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Hascoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Plaisancié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Milleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 113 (1), pp.40-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2019.09.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcatheter closure of a perimembranous ventricular septal defect with Nit-Occlud Lê VSD Coil: A French multicentre study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Houeijeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Jalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ovaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 113 (2), pp.104-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2019.11.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Position paper concerning the competence, performance and environment required for the practice of ablation in children and in congenital heart disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Benoit Thambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Maltret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Hascoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 113 (8-9), pp.492-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2020.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thromboembolic complications in adult congenital heart disease: the knowns and the unknowns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Karsenty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Waldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Mulder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hascoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Ladouceur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinical Research in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 110 (9), pp.1380-1391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00392-020-01746-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Right ventricular outflow tract prestenting with AndraStent XXL before percutaneous pulmonary valve implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Karsenty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Malekzadeh-Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gewillig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 113 (2), pp.113-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2019.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficacy of phosphodiesterase type 5 inhibitors in univentricular congenital heart disease: the SV‐INHIBITION study design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amedro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gavotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamouda Abassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐christine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Matecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESC Heart Failure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ehf2.12630⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pumpless Lung Assist as a Bridge to Medical Therapy in a Teenager With Pulmonary Arterial Hypertension and Partial Anomalous Pulmonary Venous Return</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hascoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Boet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Roussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guihaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Savale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, pp.1831.e7 - 1831.e9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cjca.2020.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patent foramen ovale closure in children without cardiopathy: Child-PFO study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelie Miton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guiti Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Jalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Karsenty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 113 (8-9), pp.513-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2020.03.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A modified procedure for percutaneous pulmonary valve implantation of the Edwards SAPIEN 3 valve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hascoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Karsenty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Tortigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Claire Watkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroIntervention </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (13), pp.1386-1388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4244/EIJ-D-18-00530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Congenitally corrected transposition of the great arteries: is it really a transposition? An anatomical study of the right ventricular septal surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arribard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Mostefa Kara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Bessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 236 (2), pp.325-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joa.13097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multimodality imaging guidance for percutaneous paravalvular leak closure: Insights from the multi-centre FFPP register</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hascoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Smolka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bagate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guihaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 111 (6-7), pp.421-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2018.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of a centre and home-based cardiac rehabilitation program on the quality of life of teenagers and young adults with congenital heart disease: The QUALI-REHAB study rationale, design and methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amedro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gavotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Bredy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2018.12.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwards SAPIEN Transcatheter Pulmonary Valve Implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Baruteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Le Gloan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JACC: Cardiovascular Interventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (19), pp.1909-1916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcin.2018.05.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assistance circulatoire et transplantation d’organes thoraciques chez l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hascoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Boet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Nubret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.611-619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2018.01.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projected Future Cancer Risks in Children Treated With Fluoroscopy-Guided Cardiac Catheterization Procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Journy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Zordo-Banliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circulation: Cardiovascular Interventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (11), pp.e006765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCINTERVENTIONS.118.006765⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feasibility, Safety and Accuracy of Echocardiography-Fluoroscopy Imaging Fusion During Percutaneous Atrial Septal Defect Closure in Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hascoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hadeed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Karsenty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The American Society of Echocardiography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.echo.2018.07.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heart-lung transplantation: current indications, prognosis and specific considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Pavec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Thoracic Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (10), pp.5946-5952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21037/jtd.2018.09.115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Pregnancy Impacts Adult Cyanotic Congenital Heart Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Ladouceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Basquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Radojevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 135 (24), pp.2444 - 2447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.116.027152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outcome of adults with Eisenmenger syndrome treated with drugs specific to pulmonary arterial hypertension: A French multicentre study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hascoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Le Gloan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110 (5), pp.303-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2017.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basic Hemodynamic Monitoring Using Ultrasound or Electrical Cardiometry During Transportation of Neonates and Infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angele Boet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Demontoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Hascoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tissieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pediatric Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/PCC.0000000000001298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D transthoracic echocardiography to assess pulmonary valve morphology and annulus size in patients with Tetralogy of Fallot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hadeed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Breinig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109 (2), pp.87-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2015.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lessons learned from a thorny case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Brehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hascoet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thoracic and Cardiovascular Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 149 (6), pp.e97-e99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude épidémiologique sur le risque des faibles doses de RX en cardiologie interventionnelle pédiatrique, cohorte française Coccinelle dans le cadre du projet européen HARMONIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Malekzadeh-Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Hascoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnemains</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Bouzguenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">63èmes Journées Scientifiques de la SFPM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Physique Médicale - SFPM, Jun 2025, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05451029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exposition aux procédures de cardiologie interventionnelle pendant l’enfance et risque de cancer : Etude COCCINELLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Abalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Malekzadeh-Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13ème CONGRÈS NATIONAL DE RADIOPROTECTION, SFRP 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtuel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Right ventricular remodelling in CHD-PAH patients using 3D speckle tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Moceri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Dursent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Iriart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hascoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JESFC 2020 - 30es Journées Européennes de la Société Française de Cardiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Paris, France. pp.163-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Right ventricular remodelling in CHD-PAH patients using 3D speckle tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Moceri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Dursent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Iriart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hascoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroEcho 2018 - 22nd Annual Congressof the European Association of Cardiovascular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">0365 : Risk markers of cardiac events in patients with Marfan syndrome diagnosed during childhood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dupuis-Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Toulouse, France. pp.213--214, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1878-6480(15)30223-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">0362 : Marfan syndrome diagnosed during childhood: focus on cardiac events in the French database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dupuis-Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Toulouse, France. pp.213, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1878-6480(15)30222-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cycle de vie et financement des exploitations agricoles : approche monographique de la répartition du revenu entre famille et entreprise à partir de quatre exploitations laitières de l'ouest de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guivarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hascoet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Regards croisés sur les sociétés en agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes (UN). FRA., 1998, Nantes, France. 46 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02841174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cohorte coccinelle : étude épidémiologique sur le risque de cancer après exposition médicale aux rayonnements ionisants dans le cadre de cathétérisme cardiaque durant l’enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Malekzadeh-Milani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Hascoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonnemains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bouzguenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès national de Radioprotection – SFRP 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, La Baule, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DETRESSE RESPIRATOIRE PROGRESSIVE CHEZ UN NOURRISSON PRESENTANT UN SYNDROME DU CIMETERRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Hascoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Nathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone Pédiatrique de Pneumologie et d’Allergologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04164821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Thèse (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude épidémiologique sur le risque des faibles doses de RX en cardiologie interventionnelle pédiatrique, cohorte française Coccinelle dans le cadre du projet européen HARMONIC</w:t>
-[...100 lines deleted...]
-                <w:t xml:space="preserve">hal-05451029v1</w:t>
+                <w:t xml:space="preserve">Thérapies avancée de l'hypertension artérielle pulmonaire associée aux cardiopathies congénitales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cardiologie et système cardiovasculaire. Université Paris-Saclay, 2020. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2020UPASQ010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-03162846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Right ventricular remodelling in CHD-PAH patients using 3D speckle tracking</w:t>
-[...549 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+                <w:t xml:space="preserve">Trajectoires de deux exploitations laitières de l'ouest de la France de l'installation à la transmission : à partir de données comptables du CGER 44 et CER 29 disponibles sur 25 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hascoet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...99 lines deleted...]
-            <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Ecole Supérieure d'Ingénieurs et Techniciens pour l'Agriculture, 1998. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02840532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId285"/>
+      <w:footerReference w:type="default" r:id="rId447"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7353,51 +12849,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501368v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Albenque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Smolka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blanchard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kloeckner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brochet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4244/eij-d-25-00798" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05538212v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bessi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cochet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Ditac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Iserin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCEP.125.014034" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05457319v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valdeolmillos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ladouceur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ovaert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rique" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Gloan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2025.10.271" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077494v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Waldmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duthoit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Pasqui&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Champ-Rigot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Albertini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehaf343" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425182v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pasqui&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Martins" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacep.2025.10.033" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228500v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Batteux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Ciobotaru" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Haddad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Houeijeh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Karsenty" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2025.05.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05319342v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Habib Geryes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Bondet de la Bernardie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hascoet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Geant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dauphin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332241" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05468026v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na&#239;s Boucly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beauvais" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoste-Palasset" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitja Jevnikar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Riou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2025.101215" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380921v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malekzadeh-Milani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Padovani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kothandam Sivakumar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goronflot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M&#233;ot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rec.2025.09.011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04877523v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hasco&#235;t" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehae732" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04953892v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertoletti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fauvel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gallant Dewavrin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gerges" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2024.101123" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996499v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hasco&#235;t" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bentham" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giugno" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Betri&#225;n-Blasco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Kempny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehad663" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487069v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amedro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gavotto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Huguet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Souilla" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Huby" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehae085" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04815238v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micol Rebonato" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Pilati" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malekzadeh Milani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pascall" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcdd11070192" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683797v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Dib" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Belli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaida Varnous" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillemain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejcts/ezad410" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04529745v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Batistella" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily de Oliveira Emmer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Clari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Masson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16070900" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532913v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lourtet-Hasco&#235;t" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Valdeolmillos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2023.01.008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003506v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hascoet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban-Elouen Baruteau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Jalal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Demkow" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbert de Winter" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2023.10.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532926v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reaksmei Ly" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Domanski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.122.027819" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517557v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Pavec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Audi&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Savale" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcvs.2023.11.045" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04907686v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ladouceur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Moceri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcdd10050190" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191736v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Bessiere" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gardey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bakloul" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emr&#233; Belli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCEP.122.011745" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532884v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Tajouri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Houyel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1047951122001354" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008183v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guerin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Le Ruz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cueff" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/jaha.122.025628" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03754191v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquemart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bessi&#232;re" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Iserin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacep.2021.09.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03790774v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor-Xavier Tadros" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maupas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11164758" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669088v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pommier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abassi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lavastre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Calderon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillaumont" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2022.03.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03828631v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Klo&#235;ckner" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCINTERVENTIONS.122.012193" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534988v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Pontailler" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Mercier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.16600" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532541v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guihaire" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehab118" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007994v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montani" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Girerd" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ja&#239;s" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierantonio Laveneziana" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund M.T. Lau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.04229-2020" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048673v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Belhadjer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bajolle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Khraiche" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Legendre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.120.048360" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03653739v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Edouard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Plaisanci&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arnoult" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Milleron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2019.09.010" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048677v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Godart" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ovaert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Heitz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2019.11.004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650751v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maury" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Benoit Thambo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maltret" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2020.02.002" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503735v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Abassi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Picot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matecki" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.12630" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526819v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arribard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mostefa Kara" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Bessi&#232;res" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13097" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965493v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Lavastre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bredy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2018.12.050" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01790831v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Boet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Nubret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lilot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Feuillet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2018.01.014" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900978v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Journy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dreuil" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rage" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Zordo-Banliat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCINTERVENTIONS.118.006765" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01875513v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadeed" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Karsenty" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dulac" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.echo.2018.07.012" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01831902v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fournier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Le Gloan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2017.01.006" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187765v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Boet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jourdain" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Demontoux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tissieres" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PCC.0000000000001298" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01832801v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Beno&#238;t" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Basquin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Radojevic" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hauet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.116.027152" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050342v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Claudet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brehin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450875v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rage" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnemains" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bouzguenda" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04164821v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Masson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lebret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Nathan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451029v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445303v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duchateau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dursent" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Iriart" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994483v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01150493v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis-Girod" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(15)30222-6" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01150494v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferri&#232;re" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(15)30223-8" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841174v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guivarch" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colson" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hascoet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840532v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501368v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Albenque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Smolka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blanchard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kloeckner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brochet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4244/eij-d-25-00798" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05538212v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bessi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cochet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Ditac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Iserin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCEP.125.014034" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05457319v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valdeolmillos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ladouceur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ovaert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rique" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Gloan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2025.10.271" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077494v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Waldmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duthoit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Pasqui&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Champ-Rigot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Albertini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehaf343" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425182v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pasqui&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Martins" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacep.2025.10.033" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603344v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naychi Lwin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ovaert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malekzadeh&#8208;milani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Padovani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Krasemann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/jaha.125.043468" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039622v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Sudaka" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Thambo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vaksmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadeed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Houeijeh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2025.02.014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05319342v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Habib Geryes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Bondet de la Bernardie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hascoet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Geant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dauphin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332241" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228500v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Batteux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Ciobotaru" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Haddad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Karsenty" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2025.05.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05468026v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na&#239;s Boucly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beauvais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoste-Palasset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitja Jevnikar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Riou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2025.101215" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05577285v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Peulier-Maitre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrofora Goutaki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Nathan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Patout" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amedro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00072-2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380921v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malekzadeh-Milani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kothandam Sivakumar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goronflot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M&#233;ot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rec.2025.09.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882387v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lucron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Guiti Malekzadeh-Milani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perouse de Montclos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban-Elouen Baruteau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mendoza Soto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rec.2024.12.011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487069v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gavotto" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Huguet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Souilla" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Huby" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehae085" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996499v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hasco&#235;t" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bentham" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giugno" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Betri&#225;n-Blasco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Kempny" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehad663" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04820128v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kenny" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hasco&#235;t" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cjca.2024.06.018" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04815238v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micol Rebonato" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Pilati" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malekzadeh Milani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonnet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pascall" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcdd11070192" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683797v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Dib" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Belli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaida Varnous" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillemain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejcts/ezad410" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04529745v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Batistella" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily de Oliveira Emmer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Clari" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Masson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16070900" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04877523v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehae732" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04953892v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertoletti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fauvel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gallant Dewavrin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gerges" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2024.101123" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519995v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fournier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Selegny" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Amsallem" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Haddad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rec.2022.07.010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533003v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcin.2023.07.024" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532926v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reaksmei Ly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Domanski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.122.027819" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517557v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Valdeolmillos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Pavec" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Audi&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Savale" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jais" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcvs.2023.11.045" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003506v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hascoet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Jalal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Demkow" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbert de Winter" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2023.10.006" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532890v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lourtet-Hasco&#235;t" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinos Kantzis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alvarez-Fuente" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2022.11.005" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532900v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Batteux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouvaist" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fraisse" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.recesp.2022.08.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532932v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.recesp.2022.07.012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532829v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mostefa-Kara" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maltret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.recesp.2022.03.018" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972909v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Villegas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me van Wassenhove" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Merrheim" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Matta" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Hamadache" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-023-02691-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04907686v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ladouceur" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Moceri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcdd10050190" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191736v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Bessiere" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gardey" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bakloul" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emr&#233; Belli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCEP.122.011745" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04179084v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Abalo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dreuil" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Feuillet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-023-01010-7" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532913v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2023.01.008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522453v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gazengel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montani" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02388-2021" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603075v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Venet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2021.07.015" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03790774v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor-Xavier Tadros" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maupas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11164758" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532729v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcin.2021.12.025" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03754191v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquemart" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bessi&#232;re" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Iserin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacep.2021.09.004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008183v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guerin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Le Ruz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cueff" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/jaha.122.025628" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04396764v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Karsenty" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Ramdane" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lecerf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2022.10.141" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470829v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jacquemart" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2021.11.032" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669088v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pommier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abassi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lavastre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Calderon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillaumont" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2022.03.004" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03828631v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Klo&#235;ckner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCINTERVENTIONS.122.012193" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03810260v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Certain" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Weatherald" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ja&#239;s" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bulifon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202112-2761OC" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807232v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Maunier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Charbel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lambert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tissi&#232;res" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barreault" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-022-01054-0" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532884v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Tajouri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Houyel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1047951122001354" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04841137v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batteux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azarine" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Petit" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ciobotaru" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11886-021-01571-7" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03356820v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Guitarte" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dulac" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Briot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-021-02917-z" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03330607v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Belhadjer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bajolle" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Khraiche" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Legendre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2021.06.005" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656002v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cuisset" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fauchier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deharo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Cohen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/euaa274" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655993v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maury" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Benoit Thambo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjqcco/qcaa050" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353802v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Guirgis" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1047951121002717" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532541v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guihaire" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehab118" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534988v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Pontailler" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Mercier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.16600" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03300647v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouhanick" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sosner" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Brochard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mounier-V&#233;hier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Plu-Bureau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2021.680803" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532509v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Feuillet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Prad&#232;re" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dauriat" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healun.2021.03.013" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03330613v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Dovene Abalo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-048576" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018714v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Plessis" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Le Gloan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ccd.29862" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007994v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Girerd" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierantonio Laveneziana" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund M.T. Lau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.04229-2020" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04815677v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gonzalez Barlatay" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2019.09.011" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048673v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.120.048360" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03653739v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Edouard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Plaisanci&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arnoult" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Milleron" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2019.09.010" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048677v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Godart" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Heitz" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2019.11.004" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650751v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2020.02.002" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532549v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mulder" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00392-020-01746-2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04821644v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gewillig" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2019.12.004" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503735v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Abassi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Picot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matecki" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.12630" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493636v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Boet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Roussin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cjca.2020.06.001" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526882v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelie Miton" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiti Milani" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2020.03.021" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534710v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tortigue" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claire Watkins" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Riou" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4244/EIJ-D-18-00530" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526819v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arribard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mostefa Kara" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Bessi&#232;res" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13097" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04395214v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bagate" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Potier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2018.05.001" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965493v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Lavastre" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bredy" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2018.12.050" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526575v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Baruteau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcin.2018.05.050" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01790831v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Nubret" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lilot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2018.01.014" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900978v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Journy" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rage" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Zordo-Banliat" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCINTERVENTIONS.118.006765" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01875513v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.echo.2018.07.012" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526572v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Fadel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/jtd.2018.09.115" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01832801v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Beno&#238;t" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Basquin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Radojevic" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hauet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.116.027152" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01831902v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Le Gloan" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2017.01.006" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187765v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Boet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jourdain" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Demontoux" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tissieres" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PCC.0000000000001298" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04608062v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amadieu" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Breinig" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2015.12.001" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050342v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Claudet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brehin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451029v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rage" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnemains" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bouzguenda" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427119v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445303v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duchateau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dursent" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Iriart" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994483v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01150494v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis-Girod" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferri&#232;re" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(15)30223-8" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01150493v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(15)30222-6" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841174v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guivarch" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colson" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hascoet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450875v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04164821v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Masson" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lebret" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03162846v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPASQ010" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840532v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>