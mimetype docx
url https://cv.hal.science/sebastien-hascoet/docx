--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (85)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (86)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,6295 +368,6295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial intelligence assisted Mortality Risk stratification in patients with Eisenmenger syndrome</w:t>
+                <w:t xml:space="preserve">Artificial intelligence adoption in French cardiovascular care: a multiprofessional survey of barriers and facilitators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Valdeolmillos</w:t>
+                <w:t xml:space="preserve">Nabil Bouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ladouceur</w:t>
+                <w:t xml:space="preserve">Séverine Domart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ovaert</w:t>
+                <w:t xml:space="preserve">Walid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rique</w:t>
+                <w:t xml:space="preserve">Christophe Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Le Gloan</w:t>
+                <w:t xml:space="preserve">Floran Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 119 (1), pp.S152-S153. </w:t>
+              <w:t xml:space="preserve">European Heart Journal - Digital Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 7 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2025.10.271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ehjdh/ztag042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457319v1</w:t>
+                <w:t xml:space="preserve">hal-05622134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catheter ablation in congenital heart diseases: a French nationwide study</w:t>
+                <w:t xml:space="preserve">Artificial intelligence assisted Mortality Risk stratification in patients with Eisenmenger syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Waldmann</w:t>
+                <w:t xml:space="preserve">E. Valdeolmillos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Duthoit</w:t>
+                <w:t xml:space="preserve">M. Ladouceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Luc Pasquié</w:t>
+                <w:t xml:space="preserve">C. Ovaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Champ-Rigot</w:t>
+                <w:t xml:space="preserve">A. Rique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Albertini</w:t>
+                <w:t xml:space="preserve">L. Le Gloan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 47 (7), pp.816-827. </w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 119 (1), pp.S152-S153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehaf343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2025.10.271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05077494v1</w:t>
+                <w:t xml:space="preserve">hal-05457319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catheter Ablation of Ventricular Arrhythmias in Patients With Congenital Heart Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Pasquié</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Jean Luc Pasquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duthoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Champ-Rigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JACC: Clinical Electrophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jacep.2025.10.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off‐Label Use of the Multifunctional Occluder for Transcatheter Patent Ductus Arteriosus Closure: An International Experience</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catheter ablation in congenital heart diseases: a French nationwide study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Malekzadeh‐milani</w:t>
+                <w:t xml:space="preserve">Victor Waldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duthoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Pasquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Champ-Rigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Padovani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Krasemann</w:t>
+                <w:t xml:space="preserve">Mathieu Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/jaha.125.043468⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 47 (7), pp.816-827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehaf343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05603344v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05077494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomical insights and management strategies for haemodynamically significant pressure-restrictive perimembranous ventricular septal defects: Findings from the French nationwide FRANCISCO cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Balloon atrioseptostomy for transposition of the great arteries in Europe: characteristics and outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Lucron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabel Sudaka</w:t>
+                <w:t xml:space="preserve">Sophie-Guiti Malekzadeh-Milani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Benoit Thambo</w:t>
+                <w:t xml:space="preserve">Thomas Perouse de Montclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Vaksmann</w:t>
+                <w:t xml:space="preserve">Alban-Elouen Baruteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Hadeed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ali Houeijeh</w:t>
+                <w:t xml:space="preserve">Alberto Mendoza Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2025.02.014⟩</w:t>
+              <w:t xml:space="preserve">Revista Española de Cardiología (English version)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rec.2024.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039622v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic Reference Levels in pediatric interventional cardiology: A multicenter study by the French cohort in HARMONIC project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anatomical insights and management strategies for haemodynamically significant pressure-restrictive perimembranous ventricular septal defects: Findings from the French nationwide FRANCISCO cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Sudaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouchra Habib Geryes</w:t>
+                <w:t xml:space="preserve">Jean-Benoit Thambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soline Bondet de la Bernardie</w:t>
+                <w:t xml:space="preserve">Guy Vaksmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Hascoet</w:t>
+                <w:t xml:space="preserve">Khaled Hadeed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Geant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Dauphin</w:t>
+                <w:t xml:space="preserve">Ali Houeijeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0332241⟩</w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2025.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05319342v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety and efficacy of transcatheter correction of sinus venosus defect using 70–100 mm-long partially covered Optimus-CVS® XXL stents compared with surgery: The OPTIVENOSUS study design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Off‐Label Use of the Multifunctional Occluder for Transcatheter Patent Ductus Arteriosus Closure: An International Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naychi Lwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Batteux</w:t>
+                <w:t xml:space="preserve">Caroline Ovaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vlad Ciobotaru</w:t>
+                <w:t xml:space="preserve">Sophie Malekzadeh‐milani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Haddad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ali Houeijeh</w:t>
+                <w:t xml:space="preserve">Paul Padovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Karsenty</w:t>
+                <w:t xml:space="preserve">Thomas Krasemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (20), pp.e043468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2025.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/jaha.125.043468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05228500v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolving paradigms in pulmonary hypertension: Highlights of the 6th French Pulmonary Hypertension Network Meeting</w:t>
+                <w:t xml:space="preserve">Safety and efficacy of transcatheter correction of sinus venosus defect using 70–100 mm-long partially covered Optimus-CVS® XXL stents compared with surgery: The OPTIVENOSUS study design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athénaïs Boucly</w:t>
+                <w:t xml:space="preserve">Clément Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Beauvais</w:t>
+                <w:t xml:space="preserve">Vlad Ciobotaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lacoste-Palasset</w:t>
+                <w:t xml:space="preserve">Raymond Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Houeijeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitja Jevnikar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marianne Riou</w:t>
+                <w:t xml:space="preserve">Clément Karsenty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Medicine and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmer.2025.101215⟩</w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2025.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05468026v1</w:t>
+                <w:t xml:space="preserve">hal-05228500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French consensus statement on transition of adolescent and young adults with rare pulmonary disease from paediatric to adult care: a Delphi method study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnostic Reference Levels in pediatric interventional cardiology: A multicenter study by the French cohort in HARMONIC project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Habib Geryes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elora Peulier-Maitre</w:t>
+                <w:t xml:space="preserve">Soline Bondet de la Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myrofora Goutaki</w:t>
+                <w:t xml:space="preserve">Sébastien Hascoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Nathan</w:t>
+                <w:t xml:space="preserve">Charlotte Geant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Patout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Amedro</w:t>
+                <w:t xml:space="preserve">Claire Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERJ Open Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/23120541.00072-2025⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (9), pp.e0332241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0332241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05577285v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcomes of transcatheter patent ductus arteriosus closure in infants weighing 2 to 6 kg</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">French consensus statement on transition of adolescent and young adults with rare pulmonary disease from paediatric to adult care: a Delphi method study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Peulier-Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Malekzadeh-Milani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Padovani</w:t>
+                <w:t xml:space="preserve">Myrofora Goutaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kothandam Sivakumar</w:t>
+                <w:t xml:space="preserve">Nadia Nathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Goronflot</w:t>
+                <w:t xml:space="preserve">Maxime Patout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Méot</w:t>
+                <w:t xml:space="preserve">Pascal Amedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Española de Cardiología (English version)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1885-5857. </w:t>
+              <w:t xml:space="preserve">ERJ Open Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (6), pp.00072-2025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rec.2025.09.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1183/23120541.00072-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380921v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balloon atrioseptostomy for transposition of the great arteries in Europe: characteristics and outcomes</w:t>
+                <w:t xml:space="preserve">Evolving paradigms in pulmonary hypertension: Highlights of the 6th French Pulmonary Hypertension Network Meeting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Lucron</w:t>
+                <w:t xml:space="preserve">Athénaïs Boucly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie-Guiti Malekzadeh-Milani</w:t>
+                <w:t xml:space="preserve">Antoine Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Perouse de Montclos</w:t>
+                <w:t xml:space="preserve">Thomas Lacoste-Palasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban-Elouen Baruteau</w:t>
+                <w:t xml:space="preserve">Mitja Jevnikar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Mendoza Soto</w:t>
+                <w:t xml:space="preserve">Marianne Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Española de Cardiología (English version)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Respiratory Medicine and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 88 (21), pp.101215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rec.2024.12.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resmer.2025.101215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04882387v1</w:t>
+                <w:t xml:space="preserve">hal-05468026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early hybrid cardiac rehabilitation in congenital heart disease: the QUALIREHAB trial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outcomes of transcatheter patent ductus arteriosus closure in infants weighing 2 to 6 kg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Gavotto</w:t>
+                <w:t xml:space="preserve">Sophie Malekzadeh-Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Padovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helena Huguet</w:t>
+                <w:t xml:space="preserve">Kothandam Sivakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Souilla</w:t>
+                <w:t xml:space="preserve">Thomas Goronflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cecile Huby</w:t>
+                <w:t xml:space="preserve">Mathilde Méot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Revista Española de Cardiología (English version)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1885-5857. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehae085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rec.2025.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487069v1</w:t>
+                <w:t xml:space="preserve">hal-05380921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcomes of transcatheter pulmonary SAPIEN 3 valve implantation: an international registry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcatheter correction of a rare combined anomalous pulmonary and systemic venous return in an adult</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Albenque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Batteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Hascoët</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Heart Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 45 (3), pp.198-210. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehad663⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 45 (47), pp.5100-5100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehae732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04996499v1</w:t>
+                <w:t xml:space="preserve">hal-04877523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atrial Flow Regulator Implantation for Interatrial Shunt Patency in 12 Infants ≤ 5 kg: A Pilot Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clément Karsenty</w:t>
+                <w:t xml:space="preserve">Evidence and unresolved questions in pulmonary hypertension: Insights from the 5th French Pulmonary Hypertension Network Meeting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athénaïs Boucly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bertoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gallant Dewavrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gerges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cjca.2024.06.018⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Medicine and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 86, pp.101123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmer.2024.101123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820128v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BeGraft Aortic Stents: A European Multi-Centre Experience Reporting Acute Safety and Efficacy Outcomes for the Treatment of Vessel Stenosis in Congenital Heart Diseases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emma Pascall</w:t>
+                <w:t xml:space="preserve">Atrial Flow Regulator Implantation for Interatrial Shunt Patency in 12 Infants ≤ 5 kg: A Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban-Elouen Baruteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Malekzadeh-Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Kenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Karsenty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiovascular Development and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcdd11070192⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (11), pp.2259-2261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cjca.2024.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815238v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term outcomes after heart transplantation in adult patients with univentricular versus biventricular congenital heart disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Guillemain</w:t>
+                <w:t xml:space="preserve">BeGraft Aortic Stents: A European Multi-Centre Experience Reporting Acute Safety and Efficacy Outcomes for the Treatment of Vessel Stenosis in Congenital Heart Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micol Rebonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara Pilati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Malekzadeh Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Pascall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cardio-Thoracic Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ejcts/ezad410⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cardiovascular Development and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (7), pp.192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcdd11070192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683797v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aortic Valve Engineering Advancements: Precision Tuning with Laser Sintering Additive Manufacturing of TPU/TPE Submillimeter Membranes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arthur Masson</w:t>
+                <w:t xml:space="preserve">Long-term outcomes after heart transplantation in adult patients with univentricular versus biventricular congenital heart disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emre Belli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Iserin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaida Varnous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym16070900⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cardio-Thoracic Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ejcts/ezad410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529745v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcatheter correction of a rare combined anomalous pulmonary and systemic venous return in an adult</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Early hybrid cardiac rehabilitation in congenital heart disease: the QUALIREHAB trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amedro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gavotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Souilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cecile Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Heart Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 45 (47), pp.5100-5100. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehae732⟩</w:t>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehae085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877523v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence and unresolved questions in pulmonary hypertension: Insights from the 5th French Pulmonary Hypertension Network Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Athénaïs Boucly</w:t>
+                <w:t xml:space="preserve">Outcomes of transcatheter pulmonary SAPIEN 3 valve implantation: an international registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bertoletti</w:t>
+                <w:t xml:space="preserve">James Bentham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Fauvel</w:t>
+                <w:t xml:space="preserve">Luca Giugno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Gallant Dewavrin</w:t>
+                <w:t xml:space="preserve">Pedro Betrián-Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Gerges</w:t>
+                <w:t xml:space="preserve">Aleksander Kempny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Medicine and Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 86, pp.101123. </w:t>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (3), pp.198-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resmer.2024.101123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehad663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953892v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiparametric evaluation of right ventricular function in pulmonary arterial hypertension associated with congenital heart disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aortic Valve Engineering Advancements: Precision Tuning with Laser Sintering Additive Manufacturing of TPU/TPE Submillimeter Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Ciobotaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Fournier</w:t>
+                <w:t xml:space="preserve">Marcos Batistella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Selegny</w:t>
+                <w:t xml:space="preserve">Emily de Oliveira Emmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Amsallem</w:t>
+                <w:t xml:space="preserve">Louis Clari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Haddad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarah Cohen</w:t>
+                <w:t xml:space="preserve">Arthur Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Española de Cardiología (English version)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rec.2022.07.010⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (7), pp.900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym16070900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04519995v1</w:t>
+                <w:t xml:space="preserve">hal-04529745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcatheter Closure of Superior Sinus Venosus Defects</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Lympho-hematopoietic malignancies risk after exposure to low dose ionizing radiation during cardiac catheterization in childhood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Abalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Malekzadeh-Milani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clément Karsenty</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACC: Cardiovascular Interventions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcin.2023.07.024⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (7), pp.821-834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10654-023-01010-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533003v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health‐Related Quality of Life and Its Association With Outcomes in Adults With Congenital Heart Disease and Heart Failure: Insight From FRESH‐ACHD Registry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Infective endocarditis after transcatheter pulmonary valve implantation in patients with congenital heart disease: Distinctive features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lourtet-Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estibaliz Valdeolmillos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Houeijeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Karsenty</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivia Domanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/JAHA.122.027819⟩</w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 116 (3), pp.159-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2023.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04532926v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thirty years of surgical management of pediatric pulmonary hypertension: Mid-term outcomes following reverse Potts shunt and transplantation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Safety and efficacy of the Amplatzer™ Trevisio™ intravascular delivery system: Post-approval study results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Savale</w:t>
+                <w:t xml:space="preserve">Sebastien Hascoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban-Elouen Baruteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Jais</w:t>
+                <w:t xml:space="preserve">Zakaria Jalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Demkow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robbert de Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thoracic and Cardiovascular Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtcvs.2023.11.045⟩</w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 116 (12), pp.580-589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2023.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04517557v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety and efficacy of the Amplatzer™ Trevisio™ intravascular delivery system: Post-approval study results</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Transcatheter Closure of Superior Sinus Venosus Defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban-Elouen Baruteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Robbert de Winter</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hascoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Malekzadeh-Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Batteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Karsenty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2023.10.006⟩</w:t>
+              <w:t xml:space="preserve">JACC: Cardiovascular Interventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (21), pp.2587-2599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcin.2023.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003506v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAPIEN valve infective endocarditis after transcatheter pulmonary valve replacement: A European case series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Health‐Related Quality of Life and Its Association With Outcomes in Adults With Congenital Heart Disease and Heart Failure: Insight From FRESH‐ACHD Registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reaksmei Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Karsenty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amedro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Lourtet-Hascoët</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maria Alvarez-Fuente</w:t>
+                <w:t xml:space="preserve">Olivia Domanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2022.11.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (8), pp.e027819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/JAHA.122.027819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04532890v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiencia multicéntrica en la corrección transcatéter del defecto del seno venoso superior con el stent Optimus XXL recubierto</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thirty years of surgical management of pediatric pulmonary hypertension: Mid-term outcomes following reverse Potts shunt and transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estibaliz Valdeolmillos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Pavec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Audié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Batteux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vlad Ciobotaru</w:t>
+                <w:t xml:space="preserve">Laurent Savale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bouvaist</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Fraisse</w:t>
+                <w:t xml:space="preserve">Xavier Jais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Española de Cardiología</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.recesp.2022.08.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thoracic and Cardiovascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtcvs.2023.11.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04532900v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluación multiparamétrica de la función ventricular derecha en la hipertensión arterial pulmonar asociada a cardiopatías congénitas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Multiparametric evaluation of right ventricular function in pulmonary arterial hypertension associated with congenital heart disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Selegny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Amsallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Española de Cardiología</w:t>
+              <w:t xml:space="preserve">Revista Española de Cardiología (English version)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 76 (5), pp.333-343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.recesp.2022.07.012⟩</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rec.2022.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04532932v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04519995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusión de imágenes de tomografía computarizada cardiaca y ecocardiografía: un nuevo enfoque en las cardiopatías congénitas</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">SAPIEN valve infective endocarditis after transcatheter pulmonary valve replacement: A European case series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lourtet-Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estibaliz Valdeolmillos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alice Maltret</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Houeijeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinos Kantzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alvarez-Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Española de Cardiología</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 116 (2), pp.109-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2022.11.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.recesp.2022.03.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04532829v1</w:t>
+                <w:t xml:space="preserve">hal-04532890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blocking interleukin-23 ameliorates neuromuscular and thymic defects in myasthenia gravis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experiencia multicéntrica en la corrección transcatéter del defecto del seno venoso superior con el stent Optimus XXL recubierto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Matta</w:t>
+                <w:t xml:space="preserve">Clement Batteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Ciobotaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samy Hamadache</w:t>
+                <w:t xml:space="preserve">Hélène Bouvaist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksander Kempny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12974-023-02691-3⟩</w:t>
+              <w:t xml:space="preserve">Revista Española de Cardiología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 76 (3), pp.199-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.recesp.2022.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03972909v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac Drugs in ACHD Cardiovascular Medicine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pamela Moceri</w:t>
+                <w:t xml:space="preserve">Evaluación multiparamétrica de la función ventricular derecha en la hipertensión arterial pulmonar asociada a cardiopatías congénitas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Selegny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Amsallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiovascular Development and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcdd10050190⟩</w:t>
+              <w:t xml:space="preserve">Revista Española de Cardiología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 76 (5), pp.333-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.recesp.2022.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907686v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic Electrophysiological Study Prior to Pulmonary Valve Replacement in Tetralogy of Fallot: A Prospective Multicenter Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Waldmann</w:t>
+                <w:t xml:space="preserve">Fusión de imágenes de tomografía computarizada cardiaca y ecocardiografía: un nuevo enfoque en las cardiopatías congénitas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Batteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Mostefa-Kara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estibaliz Valdeolmillos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françis Bessiere</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emré Belli</w:t>
+                <w:t xml:space="preserve">Alice Maltret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation. Arrhythmia and electrophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCEP.122.011745⟩</w:t>
+              <w:t xml:space="preserve">Revista Española de Cardiología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 76 (1), pp.10-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.recesp.2022.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191736v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lympho-hematopoietic malignancies risk after exposure to low dose ionizing radiation during cardiac catheterization in childhood</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blocking interleukin-23 ameliorates neuromuscular and thymic defects in myasthenia gravis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme van Wassenhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Merrheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kossi Abalo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Hascoët</w:t>
+                <w:t xml:space="preserve">Karen Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Dreuil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Feuillet</w:t>
+                <w:t xml:space="preserve">Samy Hamadache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10654-023-01010-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (1), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12974-023-02691-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04179084v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infective endocarditis after transcatheter pulmonary valve implantation in patients with congenital heart disease: Distinctive features</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Cardiac Drugs in ACHD Cardiovascular Medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Ladouceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estibaliz Valdeolmillos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ali Houeijeh</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Karsenty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hascoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Karsenty</w:t>
+                <w:t xml:space="preserve">Pamela Moceri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 116 (3), pp.159-166. </w:t>
+              <w:t xml:space="preserve">Journal of Cardiovascular Development and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (5), pp.190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2023.01.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcdd10050190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04532913v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-lung transplantation followed by delayed percutaneous repair for atrial septal defect-associated pulmonary arterial hypertension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systematic Electrophysiological Study Prior to Pulmonary Valve Replacement in Tetralogy of Fallot: A Prospective Multicenter Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Waldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gazengel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Savale</w:t>
+                <w:t xml:space="preserve">Françis Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Montani</w:t>
+                <w:t xml:space="preserve">Kévin Gardey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bakloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emré Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.02388-2021⟩</w:t>
+              <w:t xml:space="preserve">Circulation. Arrhythmia and electrophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCEP.122.011745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04522453v1</w:t>
+                <w:t xml:space="preserve">hal-04191736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic Value of (18)F-Fluorodeoxyglucose Positron Emission Tomography Computed Tomography in Prosthetic Pulmonary Valve Infective Endocarditis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Hascoet</w:t>
+                <w:t xml:space="preserve">Anakinra in pediatric acute fulminant myocarditis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Maunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramy Charbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tissières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Barreault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-022-01054-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcmg.2021.07.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03603075v1</w:t>
+                <w:t xml:space="preserve">hal-03807232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-Printing to Plan Complex Transcatheter Paravalvular Leaks Closure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inferior sinus venosus defect and anomalous hepatic venous return to the coronary sinus leading to an Eisenmenger syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Tajouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Batteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reaksmei Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Houyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Hascoet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm11164758⟩</w:t>
+              <w:t xml:space="preserve">Cardiology in the Young</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (1), pp.136-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1047951122001354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790774v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of Self-Expandable Stents in Native Aortic Coarctation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Percutaneous Edge‐to‐Edge Repair for Systemic Atrioventricular Valve Regurgitation in Patients With Congenital Heart Disease: The First Descriptive Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Jalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Le Ruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Hascoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACC: Cardiovascular Interventions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcin.2021.12.025⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (10), pp.e025628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/jaha.122.025628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04532729v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence, Risk Factors, and Outcomes of Atrial Arrhythmias in Adult Patients With Atrioventricular Septal Defect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jacquemart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ladouceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Iserin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JACC: Clinical Electrophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (3), pp.331-340. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jacep.2021.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03754191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percutaneous Edge‐to‐Edge Repair for Systemic Atrioventricular Valve Regurgitation in Patients With Congenital Heart Disease: The First Descriptive Cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Hascoet</w:t>
+                <w:t xml:space="preserve">3D-Printing to Plan Complex Transcatheter Paravalvular Leaks Closure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Ciobotaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor-Xavier Tadros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Batistella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/jaha.122.025628⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (16), pp.4758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm11164758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008183v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term outcomes of transcatheter pulmonary valve implantation with melody and SAPIEN valves.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficacy of Self-Expandable Stents in Native Aortic Coarctation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Karsenty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2022.10.141⟩</w:t>
+              <w:t xml:space="preserve">JACC: Cardiovascular Interventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (3), pp.318-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcin.2021.12.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396764v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac Resynchronization Therapy in Congenital Heart Disease Patients with Systemic Right Ventricle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magalie Ladouceur</w:t>
+                <w:t xml:space="preserve">Diagnostic Value of (18)F-Fluorodeoxyglucose Positron Emission Tomography Computed Tomography in Prosthetic Pulmonary Valve Infective Endocarditis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelys Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Jalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reaksmei Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Malekzadeh-Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Hascoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heart Rhythm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hrthm.2021.11.032⟩</w:t>
+              <w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (2), pp.299-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcmg.2021.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470829v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03603075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of COVID-19 disease on clinical research in pediatric and congenital cardiology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Guillaumont</w:t>
+                <w:t xml:space="preserve">Long-term outcomes of transcatheter pulmonary valve implantation with melody and SAPIEN valves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Houeijeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Batteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Karsenty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Ramdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arcped.2022.03.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, International Journal of Cardiology, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2022.10.141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669088v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of Clinical Success After Transcatheter Paravalvular Leak Closure: An International Prospective Multicenter Registry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Double-lung transplantation followed by delayed percutaneous repair for atrial septal defect-associated pulmonary arterial hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eric Brochet</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Amsallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Savale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation: Cardiovascular Interventions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCINTERVENTIONS.122.012193⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59 (1), pp.2102388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.02388-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828631v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 in Patients with Pulmonary Hypertension: A National Prospective Cohort Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bulifon</w:t>
+                <w:t xml:space="preserve">Cardiac Resynchronization Therapy in Congenital Heart Disease Patients with Systemic Right Ventricle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Jacquemart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duthoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Ladouceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1164/rccm.202112-2761OC⟩</w:t>
+              <w:t xml:space="preserve">Heart Rhythm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (4), pp.658-666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hrthm.2021.11.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810260v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anakinra in pediatric acute fulminant myocarditis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of COVID-19 disease on clinical research in pediatric and congenital cardiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramy Charbel</w:t>
+                <w:t xml:space="preserve">V. Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Lambert</w:t>
+                <w:t xml:space="preserve">H. Abassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tissières</w:t>
+                <w:t xml:space="preserve">K. Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Barreault</w:t>
+                <w:t xml:space="preserve">J. Calderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-022-01054-0⟩</w:t>
+              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcped.2022.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03807232v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferior sinus venosus defect and anomalous hepatic venous return to the coronary sinus leading to an Eisenmenger syndrome</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Reaksmei Ly</w:t>
+                <w:t xml:space="preserve">Predictors of Clinical Success After Transcatheter Paravalvular Leak Closure: An International Prospective Multicenter Registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Smolka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Houyel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin Kloëckner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Brochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiology in the Young</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 33 (1), pp.136-137. </w:t>
+              <w:t xml:space="preserve">Circulation: Cardiovascular Interventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (10), pp.e012193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1047951122001354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/CIRCINTERVENTIONS.122.012193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04532884v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sinus Venosus ASDs: Imaging and Percutaneous Closure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COVID-19 in Patients with Pulmonary Hypertension: A National Prospective Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Batteux</w:t>
+                <w:t xml:space="preserve">Marie-Caroline Certain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Azarine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Karsenty</w:t>
+                <w:t xml:space="preserve">Jason Weatherald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Petit</w:t>
+                <w:t xml:space="preserve">Xavier Jaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Ciobotaru</w:t>
+                <w:t xml:space="preserve">Sophie Bulifon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Cardiology Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (10), pp.138. </w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 206 (5), pp.573-583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11886-021-01571-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1164/rccm.202112-2761OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04841137v1</w:t>
+                <w:t xml:space="preserve">hal-03810260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The usefulness of 3D printed heart models for medical student education in congenital heart disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Karsenty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Guitarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6664,51 +6664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Hascoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Medical Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (1), pp.480. </w:t>
@@ -6759,51 +6759,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute heart failure in multisystem inflammatory syndrome in children (MIS-C) in the context of global SARS-CoV-2 pandemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Belhadjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Méot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bajolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6874,4065 +6874,4065 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation of outcomes to ABC (Atrial Fibrillation Better Care) pathway adherent care in European patients with atrial fibrillation: an analysis from the ESC-EHRA EORP Atrial Fibrillation General Long-Term (AFGen LT) Registry</w:t>
+                <w:t xml:space="preserve">Sinus Venosus ASDs: Imaging and Percutaneous Closure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Cuisset</w:t>
+                <w:t xml:space="preserve">C. Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Fauchier</w:t>
+                <w:t xml:space="preserve">A. Azarine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Karsenty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Deharo</w:t>
+                <w:t xml:space="preserve">J Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariel Cohen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victor Waldmann</w:t>
+                <w:t xml:space="preserve">V. Ciobotaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EP-Europace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (2), pp.174-183. </w:t>
+              <w:t xml:space="preserve">Current Cardiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (10), pp.138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/europace/euaa274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11886-021-01571-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656002v1</w:t>
+                <w:t xml:space="preserve">hal-04841137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohort profile: the ESC EURObservational Research Programme Atrial Fibrillation III (AF III) Registry</w:t>
+                <w:t xml:space="preserve">Cardiovascular events in perimembranous ventricular septal defect with left ventricular volume overload: a French prospective cohort study (FRANCISCO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Maury</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Hascoet</w:t>
+                <w:t xml:space="preserve">Lisa Guirgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estibaliz Valdeolmillos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Vaksmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Karsenty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Houeijeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal. Quality of Care and Clinical Outcomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ehjqcco/qcaa050⟩</w:t>
+              <w:t xml:space="preserve">Cardiology in the Young</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1047951121002717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03655993v1</w:t>
+                <w:t xml:space="preserve">hal-03353802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiovascular events in perimembranous ventricular septal defect with left ventricular volume overload: a French prospective cohort study (FRANCISCO)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Congestive pulmonary oedema during venoarterial extracorporeal membrane oxygenation support: a plea for balloon atrial septostomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kloeckner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guihaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Hascoet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiology in the Young</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1047951121002717⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (32), pp.3103-3104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehab118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353802v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congestive pulmonary oedema during venoarterial extracorporeal membrane oxygenation support: a plea for balloon atrial septostomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Kloeckner</w:t>
+                <w:t xml:space="preserve">Relation of outcomes to ABC (Atrial Fibrillation Better Care) pathway adherent care in European patients with atrial fibrillation: an analysis from the ESC-EHRA EORP Atrial Fibrillation General Long-Term (AFGen LT) Registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Guihaire</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Fauchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deharo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Waldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehab118⟩</w:t>
+              <w:t xml:space="preserve">EP-Europace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (2), pp.174-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/europace/euaa274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04532541v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transplantation for pulmonary arterial hypertension with congenital heart disease: Impact on outcomes of the current therapeutic approach including a high-priority allocation program</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olaf Mercier</w:t>
+                <w:t xml:space="preserve">Cohort profile: the ESC EURObservational Research Programme Atrial Fibrillation III (AF III) Registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Benoit Thambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Maltret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hascoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ajt.16600⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal. Quality of Care and Clinical Outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (3), pp.229-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ehjqcco/qcaa050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04534988v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypertension in Children and Adolescents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sosner</w:t>
+                <w:t xml:space="preserve">Transplantation for pulmonary arterial hypertension with congenital heart disease: Impact on outcomes of the current therapeutic approach including a high-priority allocation program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Brochard</w:t>
+                <w:t xml:space="preserve">Margaux Pontailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Pavec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Savale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Mounier-Véhier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Plu-Bureau</w:t>
+                <w:t xml:space="preserve">Olaf Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fped.2021.680803⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (10), pp.3388-3400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ajt.16600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03300647v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lung and heart-lung transplantation for children with PAH: Dramatic benefits from the implementation of a high-priority allocation program in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Le Pavec</w:t>
+                <w:t xml:space="preserve">Hypertension in Children and Adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bouhanick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Feuillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olaf Mercier</w:t>
+                <w:t xml:space="preserve">Philippe Sosner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Pradère</w:t>
+                <w:t xml:space="preserve">Karine Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Dauriat</w:t>
+                <w:t xml:space="preserve">Claire Mounier-Véhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Plu-Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Heart and Lung Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.healun.2021.03.013⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.680803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fped.2021.680803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04532509v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03300647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to low-dose ionising radiation from cardiac catheterisation and risk of cancer: the COCCINELLE study cohort profile</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Feuillet</w:t>
+                <w:t xml:space="preserve">Lung and heart-lung transplantation for children with PAH: Dramatic benefits from the implementation of a high-priority allocation program in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Pavec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Pradère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dauriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-048576⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Heart and Lung Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (7), pp.652-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.healun.2021.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330613v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwards SAPIEN XT transcatheter pulmonary valve implantation: 5‐year follow‐up in a French Registry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurianne Le Gloan</w:t>
+                <w:t xml:space="preserve">Exposure to low-dose ionising radiation from cardiac catheterisation and risk of cancer: the COCCINELLE study cohort profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Dovene Abalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Malekzadeh-Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catheterization and Cardiovascular Interventions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (8), pp.e048576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-048576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ccd.29862⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05018714v1</w:t>
+                <w:t xml:space="preserve">hal-03330613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening for pulmonary arterial hypertension in adults carrying a BMPR2 mutation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierantonio Laveneziana</w:t>
+                <w:t xml:space="preserve">Edwards SAPIEN XT transcatheter pulmonary valve implantation: 5‐year follow‐up in a French Registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Le Ruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edmund M.T. Lau</w:t>
+                <w:t xml:space="preserve">Julien Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Houeijeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban-Elouen Baruteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Le Gloan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.04229-2020⟩</w:t>
+              <w:t xml:space="preserve">Catheterization and Cardiovascular Interventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 98 (5), pp.990-999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ccd.29862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04007994v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hopes and fears of Generation Y congenital cardiac interventionists</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francisco Gonzalez Barlatay</w:t>
+                <w:t xml:space="preserve">Screening for pulmonary arterial hypertension in adults carrying a BMPR2 mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Girerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierantonio Laveneziana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmund M.T. Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2019.09.011⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58 (1), pp.2004229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.04229-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815677v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute Heart Failure in Multisystem Inflammatory Syndrome in Children in the Context of Global SARS-CoV-2 Pandemic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Legendre</w:t>
+                <w:t xml:space="preserve">Pumpless Lung Assist as a Bridge to Medical Therapy in a Teenager With Pulmonary Arterial Hypertension and Partial Anomalous Pulmonary Venous Return</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hascoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Boet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Roussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guihaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Savale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.120.048360⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, pp.1831.e7 - 1831.e9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cjca.2020.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048673v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of cardiovascular events and risk markers in a prospective study of children diagnosed with Marfan syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Milleron</w:t>
+                <w:t xml:space="preserve">Patent foramen ovale closure in children without cardiopathy: Child-PFO study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelie Miton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guiti Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Jalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Karsenty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 113 (1), pp.40-49. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 113 (8-9), pp.513-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2020.03.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2019.09.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03653739v1</w:t>
+                <w:t xml:space="preserve">hal-04526882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcatheter closure of a perimembranous ventricular septal defect with Nit-Occlud Lê VSD Coil: A French multicentre study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Heitz</w:t>
+                <w:t xml:space="preserve">Acute Heart Failure in Multisystem Inflammatory Syndrome in Children in the Context of Global SARS-CoV-2 Pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Belhadjer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Méot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bajolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diala Khraiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2019.11.004⟩</w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (5), pp.429-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.120.048360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048677v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Position paper concerning the competence, performance and environment required for the practice of ablation in children and in congenital heart disease</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alice Maltret</w:t>
+                <w:t xml:space="preserve">Hopes and fears of Generation Y congenital cardiac interventionists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Hascoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban-Elouen Baruteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Hascoet</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Jalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Gonzalez Barlatay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 113 (8-9), pp.492-502. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2020.02.002⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 113 (2), pp.85-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2019.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650751v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thromboembolic complications in adult congenital heart disease: the knowns and the unknowns</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Incidence of cardiovascular events and risk markers in a prospective study of children diagnosed with Marfan syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Hascoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Plaisancié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Milleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Research in Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00392-020-01746-2⟩</w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 113 (1), pp.40-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2019.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04532549v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Right ventricular outflow tract prestenting with AndraStent XXL before percutaneous pulmonary valve implantation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Bonnet</w:t>
+                <w:t xml:space="preserve">Transcatheter closure of a perimembranous ventricular septal defect with Nit-Occlud Lê VSD Coil: A French multicentre study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Houeijeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Jalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ovaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 113 (2), pp.113-120. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2019.12.004⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 113 (2), pp.104-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2019.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821644v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of phosphodiesterase type 5 inhibitors in univentricular congenital heart disease: the SV‐INHIBITION study design</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stefan Matecki</w:t>
+                <w:t xml:space="preserve">Position paper concerning the competence, performance and environment required for the practice of ablation in children and in congenital heart disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Benoit Thambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Maltret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Hascoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESC Heart Failure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ehf2.12630⟩</w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 113 (8-9), pp.492-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2020.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503735v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pumpless Lung Assist as a Bridge to Medical Therapy in a Teenager With Pulmonary Arterial Hypertension and Partial Anomalous Pulmonary Venous Return</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Thromboembolic complications in adult congenital heart disease: the knowns and the unknowns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Karsenty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Waldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Mulder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hascoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Ladouceur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Cardiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Research in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 110 (9), pp.1380-1391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00392-020-01746-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cjca.2020.06.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03493636v1</w:t>
+                <w:t xml:space="preserve">hal-04532549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patent foramen ovale closure in children without cardiopathy: Child-PFO study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Right ventricular outflow tract prestenting with AndraStent XXL before percutaneous pulmonary valve implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Karsenty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Malekzadeh-Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gewillig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 113 (8-9), pp.513-524. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2020.03.021⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 113 (2), pp.113-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2019.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526882v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modified procedure for percutaneous pulmonary valve implantation of the Edwards SAPIEN 3 valve</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marine Tortigue</w:t>
+                <w:t xml:space="preserve">Efficacy of phosphodiesterase type 5 inhibitors in univentricular congenital heart disease: the SV‐INHIBITION study design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amedro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gavotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Claire Watkins</w:t>
+                <w:t xml:space="preserve">Hamouda Abassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Riou</w:t>
+                <w:t xml:space="preserve">Marie‐christine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Matecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroIntervention </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4244/EIJ-D-18-00530⟩</w:t>
+              <w:t xml:space="preserve">ESC Heart Failure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ehf2.12630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04534710v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congenitally corrected transposition of the great arteries: is it really a transposition? An anatomical study of the right ventricular septal surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arribard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Mostefa Kara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bettina Bessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Anatomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 236 (2), pp.325-333. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/joa.13097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodality imaging guidance for percutaneous paravalvular leak closure: Insights from the multi-centre FFPP register</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">A modified procedure for percutaneous pulmonary valve implantation of the Edwards SAPIEN 3 valve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hascoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Guihaire</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Karsenty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Potier</w:t>
+                <w:t xml:space="preserve">Marine Tortigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Claire Watkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2018.05.001⟩</w:t>
+              <w:t xml:space="preserve">EuroIntervention </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (13), pp.1386-1388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4244/EIJ-D-18-00530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395214v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a centre and home-based cardiac rehabilitation program on the quality of life of teenagers and young adults with congenital heart disease: The QUALI-REHAB study rationale, design and methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Amedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gavotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Bredy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijcard.2018.12.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwards SAPIEN Transcatheter Pulmonary Valve Implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Baruteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Le Gloan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JACC: Cardiovascular Interventions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (19), pp.1909-1916. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcin.2018.05.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistance circulatoire et transplantation d’organes thoraciques chez l’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hascoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Boet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Nubret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Presse Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.611-619. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lpm.2018.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projected Future Cancer Risks in Children Treated With Fluoroscopy-Guided Cardiac Catheterization Procedures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Journy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Zordo-Banliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulation: Cardiovascular Interventions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (11), pp.e006765. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1161/CIRCINTERVENTIONS.118.006765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02900978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility, Safety and Accuracy of Echocardiography-Fluoroscopy Imaging Fusion During Percutaneous Atrial Septal Defect Closure in Children</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Multimodality imaging guidance for percutaneous paravalvular leak closure: Insights from the multi-centre FFPP register</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hascoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Heitz</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Smolka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bagate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guihaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society of Echocardiography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.echo.2018.07.012⟩</w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 111 (6-7), pp.421-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2018.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875513v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heart-lung transplantation: current indications, prognosis and specific considerations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Feasibility, Safety and Accuracy of Echocardiography-Fluoroscopy Imaging Fusion During Percutaneous Atrial Septal Defect Closure in Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hascoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hadeed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Karsenty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thoracic Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21037/jtd.2018.09.115⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Society of Echocardiography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.echo.2018.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526572v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Pregnancy Impacts Adult Cyanotic Congenital Heart Disease</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jelena Radojevic</w:t>
+                <w:t xml:space="preserve">Heart-lung transplantation: current indications, prognosis and specific considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Pavec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Hauet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elie Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 135 (24), pp.2444 - 2447. </w:t>
+              <w:t xml:space="preserve">Journal of Thoracic Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (10), pp.5946-5952. </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.116.027152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21037/jtd.2018.09.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832801v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outcome of adults with Eisenmenger syndrome treated with drugs specific to pulmonary arterial hypertension: A French multicentre study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hascoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Le Gloan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 110 (5), pp.303-316. </w:t>
@@ -11009,51 +11009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Demontoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Hascoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tissieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11098,1611 +11098,1745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D transthoracic echocardiography to assess pulmonary valve morphology and annulus size in patients with Tetralogy of Fallot</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Hascoët</w:t>
+                <w:t xml:space="preserve">How Pregnancy Impacts Adult Cyanotic Congenital Heart Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Ladouceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Amadieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Dulac</w:t>
+                <w:t xml:space="preserve">Louise Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Breinig</w:t>
+                <w:t xml:space="preserve">Adeline Basquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Radojevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2015.12.001⟩</w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 135 (24), pp.2444 - 2447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.116.027152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04608062v1</w:t>
+                <w:t xml:space="preserve">hal-01832801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">3D transthoracic echocardiography to assess pulmonary valve morphology and annulus size in patients with Tetralogy of Fallot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hadeed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Breinig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109 (2), pp.87-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2015.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lessons learned from a thorny case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Brehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hascoet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thoracic and Cardiovascular Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 149 (6), pp.e97-e99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cohorte coccinelle : étude épidémiologique sur le risque de cancer après exposition médicale aux rayonnements ionisants dans le cadre de cathétérisme cardiaque durant l’enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Malekzadeh-Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Hascoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnemains</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Bouzguenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès national de Radioprotection – SFRP 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, La Baule, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DETRESSE RESPIRATOIRE PROGRESSIVE CHEZ UN NOURRISSON PRESENTANT UN SYNDROME DU CIMETERRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Hascoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Nathan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Francophone Pédiatrique de Pneumologie et d’Allergologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04164821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude épidémiologique sur le risque des faibles doses de RX en cardiologie interventionnelle pédiatrique, cohorte française Coccinelle dans le cadre du projet européen HARMONIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Malekzadeh-Milani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Hascoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonnemains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bouzguenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63èmes Journées Scientifiques de la SFPM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Physique Médicale - SFPM, Jun 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition aux procédures de cardiologie interventionnelle pendant l’enfance et risque de cancer : Etude COCCINELLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi Abalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Malekzadeh-Milani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème CONGRÈS NATIONAL DE RADIOPROTECTION, SFRP 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Right ventricular remodelling in CHD-PAH patients using 3D speckle tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Moceri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Dursent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Iriart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hascoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JESFC 2020 - 30es Journées Européennes de la Société Française de Cardiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France. pp.163-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Right ventricular remodelling in CHD-PAH patients using 3D speckle tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Moceri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Dursent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Iriart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hascoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroEcho 2018 - 22nd Annual Congressof the European Association of Cardiovascular Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">0365 : Risk markers of cardiac events in patients with Marfan syndrome diagnosed during childhood</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">0362 : Marfan syndrome diagnosed during childhood: focus on cardiac events in the French database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuis-Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Ferrière</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2015, Toulouse, France. pp.213--214, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1878-6480(15)30223-8⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2015, Toulouse, France. pp.213, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1878-6480(15)30222-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150494v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">0362 : Marfan syndrome diagnosed during childhood: focus on cardiac events in the French database</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">0365 : Risk markers of cardiac events in patients with Marfan syndrome diagnosed during childhood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuis-Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Arnoult</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2015, Toulouse, France. pp.213, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1878-6480(15)30222-6⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2015, Toulouse, France. pp.213--214, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1878-6480(15)30223-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150493v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cycle de vie et financement des exploitations agricoles : approche monographique de la répartition du revenu entre famille et entreprise à partir de quatre exploitations laitières de l'ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hascoet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Regards croisés sur les sociétés en agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nantes (UN). FRA., 1998, Nantes, France. 46 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02841174v1</w:t>
-              </w:r>
-[...263 lines deleted...]
-                <w:t xml:space="preserve">inserm-04164821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérapies avancée de l'hypertension artérielle pulmonaire associée aux cardiopathies congénitales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hascoët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cardiologie et système cardiovasculaire. Université Paris-Saclay, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020UPASQ010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03162846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires de deux exploitations laitières de l'ouest de la France de l'installation à la transmission : à partir de données comptables du CGER 44 et CER 29 disponibles sur 25 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hascoet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Ecole Supérieure d'Ingénieurs et Techniciens pour l'Agriculture, 1998. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02840532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId447"/>
+      <w:footerReference w:type="default" r:id="rId453"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12849,51 +12983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501368v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Albenque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Smolka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blanchard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kloeckner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brochet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4244/eij-d-25-00798" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05538212v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bessi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cochet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Ditac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Iserin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCEP.125.014034" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05457319v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valdeolmillos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ladouceur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ovaert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rique" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Gloan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2025.10.271" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077494v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Waldmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duthoit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Pasqui&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Champ-Rigot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Albertini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehaf343" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425182v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pasqui&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Martins" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacep.2025.10.033" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603344v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naychi Lwin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ovaert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malekzadeh&#8208;milani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Padovani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Krasemann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/jaha.125.043468" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039622v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Sudaka" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Thambo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vaksmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadeed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Houeijeh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2025.02.014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05319342v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Habib Geryes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Bondet de la Bernardie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hascoet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Geant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dauphin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332241" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228500v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Batteux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Ciobotaru" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Haddad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Karsenty" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2025.05.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05468026v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na&#239;s Boucly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beauvais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoste-Palasset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitja Jevnikar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Riou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2025.101215" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05577285v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Peulier-Maitre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrofora Goutaki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Nathan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Patout" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amedro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00072-2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380921v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malekzadeh-Milani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kothandam Sivakumar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goronflot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M&#233;ot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rec.2025.09.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882387v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lucron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Guiti Malekzadeh-Milani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perouse de Montclos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban-Elouen Baruteau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mendoza Soto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rec.2024.12.011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487069v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gavotto" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Huguet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Souilla" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Huby" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehae085" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996499v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hasco&#235;t" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bentham" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giugno" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Betri&#225;n-Blasco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Kempny" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehad663" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04820128v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kenny" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hasco&#235;t" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cjca.2024.06.018" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04815238v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micol Rebonato" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Pilati" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malekzadeh Milani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonnet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pascall" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcdd11070192" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683797v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Dib" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Belli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaida Varnous" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillemain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejcts/ezad410" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04529745v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Batistella" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily de Oliveira Emmer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Clari" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Masson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16070900" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04877523v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehae732" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04953892v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertoletti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fauvel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gallant Dewavrin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gerges" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2024.101123" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519995v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fournier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Selegny" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Amsallem" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Haddad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rec.2022.07.010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533003v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcin.2023.07.024" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532926v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reaksmei Ly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Domanski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.122.027819" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517557v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Valdeolmillos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Pavec" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Audi&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Savale" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jais" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcvs.2023.11.045" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003506v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hascoet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Jalal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Demkow" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbert de Winter" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2023.10.006" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532890v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lourtet-Hasco&#235;t" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinos Kantzis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alvarez-Fuente" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2022.11.005" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532900v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Batteux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouvaist" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fraisse" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.recesp.2022.08.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532932v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.recesp.2022.07.012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532829v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mostefa-Kara" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maltret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.recesp.2022.03.018" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972909v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Villegas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me van Wassenhove" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Merrheim" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Matta" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Hamadache" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-023-02691-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04907686v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ladouceur" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Moceri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcdd10050190" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191736v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Bessiere" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gardey" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bakloul" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emr&#233; Belli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCEP.122.011745" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04179084v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Abalo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dreuil" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Feuillet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-023-01010-7" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532913v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2023.01.008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522453v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gazengel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montani" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02388-2021" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603075v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Venet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2021.07.015" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03790774v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor-Xavier Tadros" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maupas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11164758" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532729v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcin.2021.12.025" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03754191v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquemart" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bessi&#232;re" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Iserin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacep.2021.09.004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008183v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guerin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Le Ruz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cueff" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/jaha.122.025628" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04396764v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Karsenty" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Ramdane" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lecerf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2022.10.141" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470829v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jacquemart" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2021.11.032" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669088v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pommier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abassi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lavastre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Calderon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillaumont" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2022.03.004" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03828631v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Klo&#235;ckner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCINTERVENTIONS.122.012193" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03810260v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Certain" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Weatherald" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ja&#239;s" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bulifon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202112-2761OC" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807232v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Maunier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Charbel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lambert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tissi&#232;res" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barreault" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-022-01054-0" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532884v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Tajouri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Houyel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1047951122001354" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04841137v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batteux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azarine" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Petit" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ciobotaru" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11886-021-01571-7" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03356820v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Guitarte" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dulac" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Briot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-021-02917-z" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03330607v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Belhadjer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bajolle" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Khraiche" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Legendre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2021.06.005" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656002v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cuisset" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fauchier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deharo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Cohen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/euaa274" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655993v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maury" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Benoit Thambo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjqcco/qcaa050" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353802v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Guirgis" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1047951121002717" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532541v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guihaire" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehab118" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534988v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Pontailler" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Mercier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.16600" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03300647v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouhanick" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sosner" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Brochard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mounier-V&#233;hier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Plu-Bureau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2021.680803" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532509v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Feuillet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Prad&#232;re" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dauriat" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healun.2021.03.013" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03330613v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Dovene Abalo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-048576" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018714v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Plessis" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Le Gloan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ccd.29862" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007994v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Girerd" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierantonio Laveneziana" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund M.T. Lau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.04229-2020" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04815677v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gonzalez Barlatay" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2019.09.011" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048673v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.120.048360" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03653739v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Edouard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Plaisanci&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arnoult" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Milleron" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2019.09.010" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048677v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Godart" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Heitz" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2019.11.004" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650751v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2020.02.002" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532549v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mulder" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00392-020-01746-2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04821644v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gewillig" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2019.12.004" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503735v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Abassi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Picot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matecki" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.12630" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493636v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Boet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Roussin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cjca.2020.06.001" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526882v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelie Miton" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiti Milani" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2020.03.021" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534710v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tortigue" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claire Watkins" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Riou" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4244/EIJ-D-18-00530" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526819v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arribard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mostefa Kara" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Bessi&#232;res" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13097" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04395214v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bagate" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Potier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2018.05.001" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965493v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Lavastre" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bredy" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2018.12.050" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526575v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Baruteau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcin.2018.05.050" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01790831v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Nubret" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lilot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2018.01.014" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900978v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Journy" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rage" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Zordo-Banliat" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCINTERVENTIONS.118.006765" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01875513v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.echo.2018.07.012" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526572v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Fadel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/jtd.2018.09.115" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01832801v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Beno&#238;t" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Basquin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Radojevic" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hauet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.116.027152" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01831902v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Le Gloan" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2017.01.006" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187765v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Boet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jourdain" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Demontoux" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tissieres" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PCC.0000000000001298" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04608062v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amadieu" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Breinig" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2015.12.001" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050342v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Claudet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brehin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451029v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rage" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnemains" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bouzguenda" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427119v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445303v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duchateau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dursent" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Iriart" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994483v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01150494v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis-Girod" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferri&#232;re" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(15)30223-8" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01150493v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(15)30222-6" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841174v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guivarch" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colson" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hascoet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450875v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04164821v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Masson" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lebret" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03162846v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPASQ010" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840532v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501368v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Albenque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Smolka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blanchard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kloeckner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brochet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4244/eij-d-25-00798" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05538212v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bessi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cochet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Ditac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Iserin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCEP.125.014034" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05622134v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bouali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Domart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Amara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laure" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Begue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjdh/ztag042" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05457319v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valdeolmillos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ladouceur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ovaert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rique" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Gloan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2025.10.271" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425182v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Pasqui&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duthoit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Martins" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Champ-Rigot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacep.2025.10.033" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077494v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Waldmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Albertini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehaf343" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882387v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lucron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Guiti Malekzadeh-Milani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perouse de Montclos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban-Elouen Baruteau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mendoza Soto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rec.2024.12.011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039622v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Sudaka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Thambo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vaksmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadeed" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Houeijeh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2025.02.014" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603344v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naychi Lwin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ovaert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malekzadeh&#8208;milani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Padovani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Krasemann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/jaha.125.043468" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228500v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Batteux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Ciobotaru" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Haddad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Karsenty" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2025.05.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05319342v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Habib Geryes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Bondet de la Bernardie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hascoet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Geant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dauphin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332241" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05577285v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Peulier-Maitre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrofora Goutaki" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Nathan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Patout" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amedro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00072-2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05468026v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na&#239;s Boucly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beauvais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoste-Palasset" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitja Jevnikar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Riou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2025.101215" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380921v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malekzadeh-Milani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kothandam Sivakumar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goronflot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M&#233;ot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rec.2025.09.011" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04877523v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hasco&#235;t" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehae732" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04953892v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertoletti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fauvel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gallant Dewavrin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gerges" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2024.101123" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04820128v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kenny" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cjca.2024.06.018" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04815238v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micol Rebonato" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Pilati" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malekzadeh Milani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonnet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pascall" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcdd11070192" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683797v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Dib" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Belli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaida Varnous" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillemain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejcts/ezad410" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487069v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gavotto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Huguet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Souilla" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Huby" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehae085" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996499v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hasco&#235;t" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bentham" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giugno" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Betri&#225;n-Blasco" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Kempny" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehad663" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04529745v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Batistella" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily de Oliveira Emmer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Clari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Masson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16070900" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04179084v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Abalo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dreuil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Feuillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-023-01010-7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532913v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lourtet-Hasco&#235;t" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Valdeolmillos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2023.01.008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003506v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hascoet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Jalal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Demkow" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbert de Winter" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2023.10.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533003v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcin.2023.07.024" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532926v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reaksmei Ly" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Domanski" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.122.027819" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517557v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Pavec" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Audi&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Savale" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jais" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcvs.2023.11.045" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519995v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fournier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Selegny" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Amsallem" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Haddad" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rec.2022.07.010" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532890v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinos Kantzis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alvarez-Fuente" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2022.11.005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532900v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Batteux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouvaist" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fraisse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.recesp.2022.08.005" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532932v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.recesp.2022.07.012" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532829v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mostefa-Kara" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maltret" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.recesp.2022.03.018" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972909v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Villegas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me van Wassenhove" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Merrheim" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Matta" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Hamadache" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-023-02691-3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04907686v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ladouceur" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Moceri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcdd10050190" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191736v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Bessiere" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gardey" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bakloul" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emr&#233; Belli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCEP.122.011745" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807232v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Maunier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Charbel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lambert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tissi&#232;res" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barreault" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-022-01054-0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532884v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Tajouri" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Houyel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1047951122001354" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008183v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guerin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Le Ruz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cueff" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/jaha.122.025628" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03754191v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquemart" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bessi&#232;re" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Iserin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacep.2021.09.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03790774v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor-Xavier Tadros" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maupas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11164758" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532729v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcin.2021.12.025" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603075v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Venet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2021.07.015" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04396764v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Karsenty" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Ramdane" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lecerf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2022.10.141" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522453v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gazengel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montani" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02388-2021" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470829v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jacquemart" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2021.11.032" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669088v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pommier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abassi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lavastre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Calderon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillaumont" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2022.03.004" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03828631v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Klo&#235;ckner" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCINTERVENTIONS.122.012193" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03810260v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Certain" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Weatherald" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ja&#239;s" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bulifon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202112-2761OC" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03356820v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Guitarte" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dulac" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Briot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-021-02917-z" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03330607v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Belhadjer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bajolle" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Khraiche" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Legendre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2021.06.005" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04841137v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batteux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azarine" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Petit" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ciobotaru" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11886-021-01571-7" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353802v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Guirgis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1047951121002717" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532541v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guihaire" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehab118" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656002v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cuisset" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fauchier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deharo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Cohen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/euaa274" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655993v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maury" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Benoit Thambo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjqcco/qcaa050" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534988v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Pontailler" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Mercier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.16600" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03300647v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouhanick" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sosner" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Brochard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mounier-V&#233;hier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Plu-Bureau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2021.680803" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532509v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Feuillet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Prad&#232;re" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dauriat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healun.2021.03.013" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03330613v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Dovene Abalo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-048576" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018714v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Plessis" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Le Gloan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ccd.29862" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007994v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Girerd" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierantonio Laveneziana" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund M.T. Lau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.04229-2020" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493636v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Boet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Roussin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cjca.2020.06.001" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526882v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelie Miton" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Godart" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiti Milani" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2020.03.021" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048673v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.120.048360" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04815677v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gonzalez Barlatay" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2019.09.011" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03653739v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Edouard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Plaisanci&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arnoult" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Milleron" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2019.09.010" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048677v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Heitz" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2019.11.004" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650751v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2020.02.002" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532549v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mulder" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00392-020-01746-2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04821644v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gewillig" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2019.12.004" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503735v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Abassi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Picot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matecki" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.12630" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526819v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arribard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mostefa Kara" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Bessi&#232;res" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13097" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534710v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tortigue" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claire Watkins" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Riou" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4244/EIJ-D-18-00530" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965493v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Lavastre" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bredy" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2018.12.050" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526575v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Baruteau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcin.2018.05.050" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01790831v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Nubret" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lilot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2018.01.014" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900978v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Journy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rage" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Zordo-Banliat" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCINTERVENTIONS.118.006765" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04395214v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bagate" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Potier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2018.05.001" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01875513v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.echo.2018.07.012" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526572v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Fadel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/jtd.2018.09.115" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01831902v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Le Gloan" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2017.01.006" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187765v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Boet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jourdain" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Demontoux" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tissieres" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PCC.0000000000001298" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01832801v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Beno&#238;t" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Basquin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Radojevic" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hauet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.116.027152" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04608062v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amadieu" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Breinig" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2015.12.001" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050342v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Claudet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brehin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roux" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450875v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rage" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnemains" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bouzguenda" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04164821v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Masson" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lebret" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451029v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427119v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445303v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duchateau" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dursent" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Iriart" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994483v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01150493v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis-Girod" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(15)30222-6" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01150494v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferri&#232;re" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(15)30223-8" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841174v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guivarch" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colson" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hascoet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03162846v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPASQ010" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840532v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>