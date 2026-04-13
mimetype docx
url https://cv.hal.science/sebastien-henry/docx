--- v0 (2026-03-22)
+++ v1 (2026-04-13)
@@ -182,412 +182,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty handling in containerized logistics: Unitary Traceability Object approach</w:t>
+                <w:t xml:space="preserve">A PLC Variable Identification Method by Manual Declaration of Time-Stamped Events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siraprapa Wattanakul</w:t>
+                <w:t xml:space="preserve">Aurélien Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reeveerakul Napaporn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+                <w:t xml:space="preserve">Carole Eyssautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE international Conference on Software, Knowledge, Information Management and Applications (SKIMA 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing (SOHOMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Valencia, Spain. pp.313-325, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-27477-1_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429973v1</w:t>
+                <w:t xml:space="preserve">hal-02305681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PLC Variable Identification Method by Manual Declaration of Time-Stamped Events</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Economically Optimal Control of a Cold Room Using an Artificial Neural Network and Dynamic Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alnour Ribault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Cadiou</w:t>
+                <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Eyssautier</w:t>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Peguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing (SOHOMA 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-27477-1_24⟩</w:t>
+              <w:t xml:space="preserve">9th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.2002-2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305681v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economically Optimal Control of a Cold Room Using an Artificial Neural Network and Dynamic Programming</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uncertainty handling in containerized logistics: Unitary Traceability Object approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Siraprapa Wattanakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reeveerakul Napaporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Peguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th IEEE international Conference on Software, Knowledge, Information Management and Applications (SKIMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Ukulhas, Maldives. 8 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02450380v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the Containerized Logistics Performance Using the Unitary Traceability of Smart Logistics Units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siraprapa Wattanakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -595,51 +595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Lounes Bentaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Napaporn Reeveerakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IFIP International Conference on Product Lifecycle Management (PLM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Turin, Italy. pp.410-419, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -673,51 +673,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the Containerized Logistics Performance Using the Unitary Traceability of Smart Logistics Units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siraprapa Wattanakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -725,51 +725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Lounes Bentaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Napaporn Reeveerakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IFIP International Conference on Product Lifecycle Management (PLM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -794,90 +794,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation économique de la production d'énergie thermique avec stockage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alnour Ribault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -902,51 +902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving risk management by using smart containers for real-time traceability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siraprapa Wattanakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -954,51 +954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Lounes Bentaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Napaporn Reeveerakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Logistics and Transport (ICLT 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1062,51 +1062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IFIP International Conference on Product Lifecycle Management (PLM 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Seville, Spain. pp.612-622, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1166,64 +1166,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dharmendra Kumar Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IFIP International Conference on Product Lifecycle Management (PLM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Columbia, SC, United States. pp.377-384, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1296,51 +1296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 13th IFIP International Conference on Product Lifecycle Management PLM 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Columbia, South Carolina, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1508,51 +1508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Logistics and Transport (ICLT 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1629,51 +1629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dharmendra K Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IEEE International Conference on Software, Knowledge, Information Management &amp; Applications (SKIMA 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Kathmandu, Nepal</w:t>
@@ -1728,51 +1728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno M. L. Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Ottawa, Canada. pp.2411--2416, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1832,51 +1832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Journées Doctorales / Journées Nationales MACS (JD-JN-MACS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1927,51 +1927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno L. Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.159-166, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2031,51 +2031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APMS Doctoral Whorkshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2506,51 +2506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pietrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETFA 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Toulouse, France. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2578,217 +2578,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis of the interaction among design, industrialization and production</w:t>
+                <w:t xml:space="preserve">Towards integration between product and production information through the PLM-MES interoperability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Ben Khedher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Product Lifecycle Management (PLM10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, BREMEN, Germany. pp.0</w:t>
+              <w:t xml:space="preserve">Doctoral Spring Whorkshop "Product and Asset Lifecycle Management (DSW-PALM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Islantilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00514217v1</w:t>
+                <w:t xml:space="preserve">hal-01723020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards integration between product and production information through the PLM-MES interoperability</w:t>
+                <w:t xml:space="preserve">An analysis of the interaction among design, industrialization and production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Ben Khedher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoral Spring Whorkshop "Product and Asset Lifecycle Management (DSW-PALM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Islantilla, Spain</w:t>
+              <w:t xml:space="preserve">International Conference on Product Lifecycle Management (PLM10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, BREMEN, Germany. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723020v1</w:t>
+                <w:t xml:space="preserve">hal-00514217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrialization and Manufacturing Steps within the Global Product Lifecycle Context</w:t>
               </w:r>
@@ -3210,51 +3210,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12 th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, France</w:t>
+              <w:t xml:space="preserve">, May 2006, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -3413,51 +3413,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th CESA Multiconference on "Computational Engineering in Systems Applications"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, France. p. 904-911</w:t>
+              <w:t xml:space="preserve">, Oct 2006, Beijing, China. p. 904-911</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00108359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -4374,130 +4374,130 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04887723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Port Digital Twin Model for Operational Uncertainty Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siraprapa Wattanakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reeveerakul Napaporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Modern Project Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4522,90 +4522,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic optimisation of cold production: a matheuristic with artificial neural network approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alnour Ribault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 59 (22), pp.6941-6962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4633,359 +4633,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-based fault diagnosis model using a Bayesian causal analysis framework</w:t>
+                <w:t xml:space="preserve">Sexual isolation with and without ecological isolation in marine isopods Jaera albifrons and J. praehirsuta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierno M.L. Diallo</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ambre Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Pabion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Coudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Houbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Information Technology and Decision Making</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219622018500025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 34 (1), pp.33-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.13559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722846v1</w:t>
+                <w:t xml:space="preserve">hal-02349248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logic control law design for automated manufacturing systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mireille Jacomino</w:t>
+                <w:t xml:space="preserve">Data-based fault diagnosis model using a Bayesian causal analysis framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno M.L. Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2012.01.005⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Information Technology and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (02), pp.583-620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219622018500025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676800v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture for integration of product life cycle management and production</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+                <w:t xml:space="preserve">Logic control law design for automated manufacturing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Zamaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue MundoPM-Project Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (4), pp.824 à 836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2012.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757264v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Architecture for integration of product life cycle management and production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Ben Khedher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue MundoPM-Project Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic design of control laws based on Petri nets formalism for complex Discete Event Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5014,51 +5148,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Informatics and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 16 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00145469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5068,117 +5202,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a more efficient use of process and product traceability data for continuous improvement of industrial performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5188,163 +5322,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective use of food traceability in product recall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno M.L. Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Montserrat Espiñeira; Francisco Santaclara. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Food Traceability Techniques and Technologies - Improving Quality Throughout the Food Chain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Advances in Food Traceability Techniques and Technologies, 9780081003107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrialization and manufacturing steps within the Global Product Lifecycle context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Ben Khedher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5373,51 +5507,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APMS 2009: Advances in Production Management Systems. New Challenges, New Approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 338, Springer, pp.400-408, 2011, IFIP Advances in Information and Communication Technology book series (IFIPAICT)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5427,114 +5561,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de Lois de commande pour la configuration et la reconfiguration des systèmes industriels complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Institut National Polytechnique de Grenoble - INPG, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00168412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId110"/>
+      <w:footerReference w:type="default" r:id="rId117"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5681,51 +5815,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244965v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Henry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429973v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siraprapa Wattanakul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reeveerakul Napaporn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Henry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305681v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cadiou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Eyssautier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27477-1_24" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450380v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alnour Ribault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vercraene Vercraene" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Peguet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.497" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963211v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Lounes Bentaha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napaporn Reeveerakul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_38" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788465v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887261v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722866v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764163v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharmendra Kumar Mishra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Sekhari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_54" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699676v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_34" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086803v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362451v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N-H Tran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry S&#233;bastien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Zama&#239;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722898v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722891v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharmendra K Mishra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575893v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno M. L. Diallo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.449" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723069v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388235v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno L. Diallo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_20" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723017v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756733v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ben Khedher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756587v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755979v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755952v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767991v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pietrac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lelev&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2011.6058984" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514217v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723020v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055828v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelaziz Bouras" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16358-6_50" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756593v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756600v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145472v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deschamps" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Zama&#239;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096864v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723076v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellemain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108359v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089832v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373052v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jacomino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722995v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723002v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2004.1401201" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722990v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361624v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Faure" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723009v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417632v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#233;sert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gaetani-Liseo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04887723v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579344v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003595v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1831705" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722846v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno M.L. Diallo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219622018500025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676800v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2012.01.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757264v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145469v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986933v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635104v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757416v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00168412v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244965v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Henry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305681v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cadiou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Eyssautier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27477-1_24" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450380v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alnour Ribault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vercraene Vercraene" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Peguet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.497" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429973v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siraprapa Wattanakul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reeveerakul Napaporn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Henry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963211v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Lounes Bentaha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napaporn Reeveerakul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_38" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788465v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887261v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722866v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764163v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharmendra Kumar Mishra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Sekhari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_54" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699676v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_34" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086803v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362451v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N-H Tran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry S&#233;bastien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Zama&#239;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722898v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722891v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharmendra K Mishra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575893v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno M. L. Diallo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.449" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723069v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388235v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno L. Diallo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_20" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723017v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756733v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ben Khedher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756587v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755979v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755952v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767991v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pietrac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lelev&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2011.6058984" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723020v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514217v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055828v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelaziz Bouras" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16358-6_50" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756593v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756600v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145472v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deschamps" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Zama&#239;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096864v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723076v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellemain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108359v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089832v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373052v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jacomino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722995v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723002v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2004.1401201" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722990v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361624v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Faure" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723009v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417632v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#233;sert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gaetani-Liseo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04887723v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579344v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003595v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1831705" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02349248v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pabion" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coudret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Houbin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13559" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722846v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno M.L. Diallo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219622018500025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676800v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2012.01.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757264v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145469v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986933v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635104v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757416v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00168412v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>