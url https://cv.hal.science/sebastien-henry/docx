--- v1 (2026-04-13)
+++ v2 (2026-05-06)
@@ -66,5253 +66,5465 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (39)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet SAGIP (Sebastien HENRY / Vincent CHEUTET)</w:t>
+                <w:t xml:space="preserve">Towards accurate digital twins: A review of calibration methods using event-based and neuromorphic vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jesus Vital Kombaya Touckia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Henry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-026-18223-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05244965v1</w:t>
+                <w:t xml:space="preserve">hal-05609577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PLC Variable Identification Method by Manual Declaration of Time-Stamped Events</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A Port Digital Twin Model for Operational Uncertainty Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siraprapa Wattanakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carole Eyssautier</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reeveerakul Napaporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing (SOHOMA 2019)</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02305681v1</w:t>
+              <w:t xml:space="preserve">The Journal of Modern Project Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economically Optimal Control of a Cold Room Using an Artificial Neural Network and Dynamic Programming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Economic optimisation of cold production: a matheuristic with artificial neural network approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alnour Ribault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Peguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2019)</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02450380v1</w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (22), pp.6941-6962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2020.1831705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty handling in containerized logistics: Unitary Traceability Object approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sexual isolation with and without ecological isolation in marine isopods Jaera albifrons and J. praehirsuta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siraprapa Wattanakul</w:t>
+                <w:t xml:space="preserve">Elsa Pabion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reeveerakul Napaporn</w:t>
+                <w:t xml:space="preserve">Jérôme Coudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Henry</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Houbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE international Conference on Software, Knowledge, Information Management and Applications (SKIMA 2019)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02429973v1</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 34 (1), pp.33-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.13559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the Containerized Logistics Performance Using the Unitary Traceability of Smart Logistics Units</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Data-based fault diagnosis model using a Bayesian causal analysis framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno M.L. Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IFIP International Conference on Product Lifecycle Management (PLM 2018)</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01963211v1</w:t>
+              <w:t xml:space="preserve">International Journal of Information Technology and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (02), pp.583-620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219622018500025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the Containerized Logistics Performance Using the Unitary Traceability of Smart Logistics Units</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+                <w:t xml:space="preserve">Logic control law design for automated manufacturing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Zamaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IFIP International Conference on Product Lifecycle Management (PLM 2018)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01788465v1</w:t>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (4), pp.824 à 836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2012.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation économique de la production d'énergie thermique avec stockage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Architecture for integration of product life cycle management and production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Ben Khedher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2017)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01887261v1</w:t>
+              <w:t xml:space="preserve">Revue MundoPM-Project Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving risk management by using smart containers for real-time traceability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Automatic design of control laws based on Petri nets formalism for complex Discete Event Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Zamaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Logistics and Transport (ICLT 2017)</w:t>
-[...270 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Studies in Informatics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...2871 lines deleted...]
-                <w:t xml:space="preserve">hal-01723009v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00145469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner la TEDS à l’IUT de Lyon 1 : état des lieux, verrous et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Gaetani-Liseo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Helbling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Enseigner les Transitions Écologiques et Sociales dans le Supérieur (ETES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Lyon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet SAGIP (Sebastien HENRY / Vincent CHEUTET)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cheutet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Data-driven approach and machine learning for intelligent control of alkaline electrolyzers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ramde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Vital Kombaya Touckia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 52nd International Conference on Computers and Industrial Engineering (CIE52)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A PLC Variable Identification Method by Manual Declaration of Time-Stamped Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cheutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Eyssautier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing (SOHOMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Valencia, Spain. pp.313-325, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-27477-1_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economically Optimal Control of a Cold Room Using an Artificial Neural Network and Dynamic Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alnour Ribault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Peguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.2002-2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncertainty handling in containerized logistics: Unitary Traceability Object approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siraprapa Wattanakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reeveerakul Napaporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th IEEE international Conference on Software, Knowledge, Information Management and Applications (SKIMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Ukulhas, Maldives. 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improvement of the Containerized Logistics Performance Using the Unitary Traceability of Smart Logistics Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siraprapa Wattanakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Lounes Bentaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Napaporn Reeveerakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th IFIP International Conference on Product Lifecycle Management (PLM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Turin, Italy. pp.410-419, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01614-2_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improvement of the Containerized Logistics Performance Using the Unitary Traceability of Smart Logistics Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siraprapa Wattanakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Lounes Bentaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Napaporn Reeveerakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th IFIP International Conference on Product Lifecycle Management (PLM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Torino, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimisation économique de la production d'énergie thermique avec stockage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alnour Ribault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving risk management by using smart containers for real-time traceability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siraprapa Wattanakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Lounes Bentaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Napaporn Reeveerakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Conference on Logistics and Transport (ICLT 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Bangkok, Thailand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Data Model in PLM System to Support Product Traceability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dharmendra Kumar Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th IFIP International Conference on Product Lifecycle Management (PLM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Seville, Spain. pp.612-622, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-72905-3_54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traceability in Product Supply Chain: A Global Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dharmendra Kumar Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th IFIP International Conference on Product Lifecycle Management (PLM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Columbia, SC, United States. pp.377-384, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54660-5_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traceability in Product Supply Chain: A Global Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dharmendra Kumar Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 13th IFIP International Conference on Product Lifecycle Management PLM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Columbia, South Carolina, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54660-5_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generic and configurable diagnosis function based on production data stored in Manufacturing Execution System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N-H Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Zamaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd European Conference of the Prognostics and Health Management Society (PHME 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bilbao, Spain. pp.303-312</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traceability as an integral part of supply chain logistics management: an analytical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dharmendra Kumar Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Conference on Logistics and Transport (ICLT 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards Realizing the Smart Product Traceability System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dharmendra Kumar Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dharmendra K Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th IEEE International Conference on Software, Knowledge, Information Management &amp; Applications (SKIMA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Kathmandu, Nepal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian Network Building for Diagnosis in Industrial Domain based on Expert Knowledge and Unitary Traceability Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno M. L. Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Ottawa, Canada. pp.2411--2416, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction de la structure des Réseaux Bayésiens causaux appliqués au diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème Journées Doctorales / Journées Nationales MACS (JD-JN-MACS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bourges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using Unitary Traceability for an Optimal Product Recall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno L. Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.159-166, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44739-0_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a more efficient use of process and product traceability data for continuous improvement of industrial performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">APMS Doctoral Whorkshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégration des systèmes d'information dédiés aux produits et aux systèmes de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Ben Khedher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13ème colloque national AIP Priméca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Le Mont-Dore, France. pp.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">QUALITY IMPROVEMENT OF PRODUCT DATA EXCHANGED BETWEEN ENGINEERING AND PRODUCTION THROUGH THE INTEGRATION OF DEDICATED INFORMATION SYSTEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Ben Khedher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th Biennial Conference On Engineering Systems Design And Analysis ESDA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégration des systèmes d'information dédiés aux produits et aux systèmes de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Ben Khedher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Doctorales du GDR MACS (JD-JN-MACS'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Marseille, France. pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-05417632v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integration between MES and Product Lifecycle Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Ben Khedher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Conference on Emerging Technologies and Factory Automation (ETFA'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Toulouse, France. pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the use of SysML for Manufacturing Execution System design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pietrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lelevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ETFA 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Toulouse, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETFA.2011.6058984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards integration between product and production information through the PLM-MES interoperability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Ben Khedher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doctoral Spring Whorkshop "Product and Asset Lifecycle Management (DSW-PALM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Islantilla, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An analysis of the interaction among design, industrialization and production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Ben Khedher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Product Lifecycle Management (PLM10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, BREMEN, Germany. pp.0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00514217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Industrialization and Manufacturing Steps within the Global Product Lifecycle Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Ben Khedher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelaziz Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Advances in Production and Management Systems (APMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France. pp.400-408, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-16358-6_50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01055828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction between product life cycle management and production management: PLM-MES integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Ben Khedher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Doctoral Workshop IFIP WG 5.7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Bordeaux, France. pp.13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Industrialization and manufacturing steps within the Global Product Lifecycle context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Ben Khedher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Bordeaux, France. pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Operating part model for on-line diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Zamaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceeding of the International Workshop on Principles of Diagnosis (DX'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00145472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Models of knowledge on manufacturing systems for control law sysnthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Zamaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12 th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Saint Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atelier logiciel de synthèse de lois de commande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bellemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Zamaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de la section Automatique du club EEA consacrées aux démonstrateurs en Automatique à vocation recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petri Nets Modelling for Control of Discrete Events Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Zamaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th CESA Multiconference on "Computational Engineering in Systems Applications"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Beijing, China. p. 904-911</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00108359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synchronization of Operating Part Model in Failure Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Zamaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Computational Intelligence for Modelling, Control and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00089832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controlled-system model adapted to the control law synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Zamaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jacomino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Control Law Synthesis Algorithm for Discrete-Event Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Zamaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jacomino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFAC Conference on Management and Control of Production and Logistics (MCPL'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Santiago, Chile</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Real time reconfiguration of manufacturing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Zamaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jacomino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Conference on Systems, Man and Cybernetics (SMC'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, La Haye, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSMC.2004.1401201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controlled System Model with Petri Net Formalism for Reconfiguration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Zamaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jacomino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFAC Conference on Manufacturing, Modelling, Management and Control (MIM'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Athènes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaboration of invariant safety properties from fault-tree analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IMACS-IEEE "CESA'03" : "Computational Engineering in Systems Applications"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Lille, France. CD ROM paper S2-I-04-0372</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decisional Requirements for Supervision, Monitoring and Control Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Zamaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jacomino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Conference on Computational Engineering in Systems Applications (CESA'03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’estimation d’état de systèmes à événements discrets au jumeau numérique, développement d’outils d’aide à la décision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Université Claude Beranrd Lyon 1, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04887723v1</w:t>
-              </w:r>
-[...800 lines deleted...]
-                <w:t xml:space="preserve">hal-00145469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a more efficient use of process and product traceability data for continuous improvement of industrial performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5322,236 +5534,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective use of food traceability in product recall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno M.L. Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Montserrat Espiñeira; Francisco Santaclara. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Food Traceability Techniques and Technologies - Improving Quality Throughout the Food Chain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Advances in Food Traceability Techniques and Technologies, 9780081003107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrialization and manufacturing steps within the Global Product Lifecycle context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Ben Khedher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APMS 2009: Advances in Production Management Systems. New Challenges, New Approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 338, Springer, pp.400-408, 2011, IFIP Advances in Information and Communication Technology book series (IFIPAICT)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5561,114 +5773,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de Lois de commande pour la configuration et la reconfiguration des systèmes industriels complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Institut National Polytechnique de Grenoble - INPG, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00168412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId117"/>
+      <w:footerReference w:type="default" r:id="rId123"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5815,51 +6027,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244965v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Henry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305681v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cadiou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Eyssautier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27477-1_24" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450380v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alnour Ribault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vercraene Vercraene" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Peguet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.497" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429973v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siraprapa Wattanakul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reeveerakul Napaporn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Henry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963211v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Lounes Bentaha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napaporn Reeveerakul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_38" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788465v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887261v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722866v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764163v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharmendra Kumar Mishra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Sekhari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_54" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699676v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_34" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086803v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362451v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N-H Tran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry S&#233;bastien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Zama&#239;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722898v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722891v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharmendra K Mishra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575893v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno M. L. Diallo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.449" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723069v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388235v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno L. Diallo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_20" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723017v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756733v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ben Khedher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756587v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755979v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755952v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767991v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pietrac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lelev&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2011.6058984" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723020v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514217v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055828v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelaziz Bouras" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16358-6_50" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756593v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756600v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145472v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deschamps" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Zama&#239;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096864v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723076v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellemain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108359v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089832v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373052v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jacomino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722995v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723002v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2004.1401201" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722990v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361624v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Faure" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723009v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417632v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#233;sert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gaetani-Liseo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04887723v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579344v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003595v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1831705" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02349248v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pabion" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coudret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Houbin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13559" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722846v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno M.L. Diallo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219622018500025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676800v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2012.01.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757264v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145469v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986933v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635104v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757416v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00168412v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609577v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Vital Kombaya Touckia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Henry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-026-18223-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579344v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siraprapa Wattanakul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reeveerakul Napaporn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003595v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alnour Ribault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vercraene Vercraene" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1831705" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02349248v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pabion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coudret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Houbin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13559" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722846v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno M.L. Diallo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219622018500025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676800v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry S&#233;bastien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Zama&#239;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jacomino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2012.01.005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757264v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ben Khedher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145469v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deschamps" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417632v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#233;sert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gaetani-Liseo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244965v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597037v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Ramde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Rivera" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305681v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cadiou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Eyssautier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27477-1_24" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450380v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Peguet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.497" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429973v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Henry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963211v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Lounes Bentaha" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napaporn Reeveerakul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_38" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788465v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887261v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722866v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764163v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharmendra Kumar Mishra" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Sekhari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_54" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699676v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_34" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086803v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362451v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N-H Tran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Zama&#239;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722898v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722891v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharmendra K Mishra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575893v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno M. L. Diallo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.449" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723069v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388235v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno L. Diallo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_20" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723017v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756733v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756587v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755979v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755952v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767991v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pietrac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lelev&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2011.6058984" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723020v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514217v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055828v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelaziz Bouras" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16358-6_50" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756593v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756600v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145472v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096864v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723076v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellemain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108359v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089832v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373052v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722995v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723002v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2004.1401201" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722990v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361624v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Faure" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723009v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04887723v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986933v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635104v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757416v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00168412v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>