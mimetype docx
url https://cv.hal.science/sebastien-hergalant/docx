--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -156,195 +156,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B3GALT6 mutations lead to compromised connective tissue biomechanics in Ehlers-Danlos syndrome</w:t>
+                <w:t xml:space="preserve">SIRT1 mediates brain metabolic and developmental consequences of methionine synthase deficiency in inborn errors of cobalamin metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roméo Milan Diana</w:t>
+                <w:t xml:space="preserve">Karim Matmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Jolivet</w:t>
+                <w:t xml:space="preserve">Ziad Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Vincourt</w:t>
+                <w:t xml:space="preserve">Grégory Pourié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Hergalant</w:t>
+                <w:t xml:space="preserve">Yaser Atlasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Francius</w:t>
+                <w:t xml:space="preserve">Snehaa Vivienne Seal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCI Insight</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (16), pp.e179474. </w:t>
+              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 7 (3), pp.102643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1172/jci.insight.179474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2026.102643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05234907v1</w:t>
+                <w:t xml:space="preserve">hal-05553661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Clinical and Immunological Impacts of Anti–T‐Lymphocyte Globulin ( ATLG ) vs. Anti‐Thymocyte Globulin ( ATG ) in Preventing Graft‐Versus‐Host Disease Post‐Allogeneic Hematopoietic Stem Cell Transplantation: A Comparative Study</w:t>
               </w:r>
@@ -503,1037 +503,1037 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Broséus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Meyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 41 (4), pp.btaf168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA Methylation Profiling Reveals Multiple Hits in MAPK Pathway in Triple Negative MDS/MPN with SF3B1 Mutation and Thrombocytosis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B3GALT6 mutations lead to compromised connective tissue biomechanics in Ehlers-Danlos syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Dreumont</w:t>
+                <w:t xml:space="preserve">Roméo Milan Diana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Schenone</w:t>
+                <w:t xml:space="preserve">Benjamin Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud d'Aveni</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Vincourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hergalant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2024-202925⟩</w:t>
+              <w:t xml:space="preserve">JCI Insight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (16), pp.e179474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/jci.insight.179474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05000101v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiomic analysis in fibroblasts of patients with inborn errors of cobalamin metabolism reveals concordance with clinical and metabolic variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Oussalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa-Maria Guéant-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Jeannesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Merten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBioMedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 99, pp.104911. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ebiom.2023.104911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling Immunogenomic Features Germane to Pathobiology of Myelodysplastic Syndromes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DNA Methylation Profiling Reveals Multiple Hits in MAPK Pathway in Triple Negative MDS/MPN with SF3B1 Mutation and Thrombocytosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zachary Brady</w:t>
+                <w:t xml:space="preserve">Marion Divoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kartik Lakhotiya</w:t>
+                <w:t xml:space="preserve">Natacha Dreumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Kroger</w:t>
+                <w:t xml:space="preserve">Laurence Schenone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Awada</w:t>
+                <w:t xml:space="preserve">Maud d'Aveni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 144 (Supplement 1), pp.2224. </w:t>
+              <w:t xml:space="preserve">, 2024, 144 (Supplement 1), pp.3174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2024-198530⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood-2024-202925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05000125v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05000101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: A transgenic mice model of retinopathy of cblG‑type inherited disorder of one‑carbon metabolism highlights epigenome‑wide alterations related to cone photoreceptor cells development and retinal metabolism</w:t>
+                <w:t xml:space="preserve">Unraveling Immunogenomic Features Germane to Pathobiology of Myelodysplastic Syndromes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Matmat</w:t>
+                <w:t xml:space="preserve">Arda Durmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Conart</w:t>
+                <w:t xml:space="preserve">Zachary Brady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Henri Graindorge</w:t>
+                <w:t xml:space="preserve">Kartik Lakhotiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra El Kouche</w:t>
+                <w:t xml:space="preserve">Benjamin Kroger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziad Hassan</w:t>
+                <w:t xml:space="preserve">Hussein Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Epigenetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (1), pp.23. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 144 (Supplement 1), pp.2224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13148-024-01636-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood-2024-198530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04576854v1</w:t>
+                <w:t xml:space="preserve">hal-05000125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly immunosuppressive myeloid cells correlate with early relapse after allogeneic stem cell transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Béatrice Notarantonio</w:t>
+                <w:t xml:space="preserve">Correction: A transgenic mice model of retinopathy of cblG‑type inherited disorder of one‑carbon metabolism highlights epigenome‑wide alterations related to cone photoreceptor cells development and retinal metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Matmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allan Bertrand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Fievet</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Conart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Sartelet</w:t>
+                <w:t xml:space="preserve">Paul-Henri Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra El Kouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Hematology &amp; Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40164-024-00516-4⟩</w:t>
+              <w:t xml:space="preserve">Clinical Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13148-024-01636-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04576863v1</w:t>
+                <w:t xml:space="preserve">hal-04576854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroRNAs miR-16 and miR-519 control meningioma cell proliferation via overlapping transcriptomic programs shared with the RNA-binding protein HuR</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Oussalah</w:t>
+                <w:t xml:space="preserve">Highly immunosuppressive myeloid cells correlate with early relapse after allogeneic stem cell transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Béatrice Notarantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Houlgatte</w:t>
+                <w:t xml:space="preserve">Allan Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Piucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Helle</w:t>
+                <w:t xml:space="preserve">Hervé Sartelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, pp.1158773. </w:t>
+              <w:t xml:space="preserve">Experimental Hematology &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (1), pp.50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fonc.2023.1158773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40164-024-00516-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176105v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo modeling of CLL transformation to Richter’s syndrome reveals convergent evolutionary paths and therapeutic vulnerabilities</w:t>
+                <w:t xml:space="preserve">Evolutionary history of transformation from chronic lymphocytic leukemia to Richter syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa ten Hacken</w:t>
+                <w:t xml:space="preserve">Erin Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomasz Sewastianik</w:t>
+                <w:t xml:space="preserve">Ignaty Leshchiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shanye Yin</w:t>
+                <w:t xml:space="preserve">Romain Guièze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Brunsting Hoffmann</w:t>
+                <w:t xml:space="preserve">Connor Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaela Gruber</w:t>
+                <w:t xml:space="preserve">Eugen Tausch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Cancer Discovery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4 (2), pp.150-169. </w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (1), pp.158-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/2643-3230.BCD-22-0082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41591-022-02113-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03950340v1</w:t>
+                <w:t xml:space="preserve">hal-03950358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular landscape of immune pressure and escape in aplastic anemia</w:t>
               </w:r>
@@ -1558,51 +1558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Hercus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niroshan Nadarajah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1647,4187 +1647,4321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary history of transformation from chronic lymphocytic leukemia to Richter syndrome</w:t>
+                <w:t xml:space="preserve">In vivo modeling of CLL transformation to Richter’s syndrome reveals convergent evolutionary paths and therapeutic vulnerabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erin Parry</w:t>
+                <w:t xml:space="preserve">Elisa ten Hacken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignaty Leshchiner</w:t>
+                <w:t xml:space="preserve">Tomasz Sewastianik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Guièze</w:t>
+                <w:t xml:space="preserve">Shanye Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connor Johnson</w:t>
+                <w:t xml:space="preserve">Gabriela Brunsting Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugen Tausch</w:t>
+                <w:t xml:space="preserve">Michaela Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29 (1), pp.158-169. </w:t>
+              <w:t xml:space="preserve">Blood Cancer Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (2), pp.150-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41591-022-02113-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/2643-3230.BCD-22-0082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03950358v1</w:t>
+                <w:t xml:space="preserve">hal-03950340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leukemia relapse via genetic immune escape after allogeneic hematopoietic cell transplantation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">MicroRNAs miR-16 and miR-519 control meningioma cell proliferation via overlapping transcriptomic programs shared with the RNA-binding protein HuR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanghee Hong</w:t>
+                <w:t xml:space="preserve">Jean-Matthieu Casse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Oussalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Houlgatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Helle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-38113-4⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.1158773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2023.1158773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04162108v1</w:t>
+                <w:t xml:space="preserve">hal-04176105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZNF683 marks a CD8+ T cell population associated with anti-tumor immunity following anti-PD-1 therapy for Richter syndrome</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Deng</w:t>
+                <w:t xml:space="preserve">Leukemia relapse via genetic immune escape after allogeneic hematopoietic cell transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Pagliuca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Hercus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Dangle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Neil Ruthen</w:t>
+                <w:t xml:space="preserve">Sanghee Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ccell.2023.08.013⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.3153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-38113-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253414v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of Richter syndrome identifies de novo diffuse large B-cell lymphomas with poor prognosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Hergalant</w:t>
+                <w:t xml:space="preserve">ZNF683 marks a CD8+ T cell population associated with anti-tumor immunity following anti-PD-1 therapy for Richter syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Lemvigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Vogt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eugen Tausch</w:t>
+                <w:t xml:space="preserve">Stephanie Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Kreuz</w:t>
+                <w:t xml:space="preserve">Nathan Dangle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Ruthen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-34642-6⟩</w:t>
+              <w:t xml:space="preserve">Cancer Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (10), pp.1803-1816.e8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ccell.2023.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03950368v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high MCM6 proliferative index in atypical meningioma is associated with shorter progression free and overall survivals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gauchotte</w:t>
+                <w:t xml:space="preserve">Molecular characterization of Richter syndrome identifies de novo diffuse large B-cell lymphomas with poor prognosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Broséus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Bédel</w:t>
+                <w:t xml:space="preserve">Julia Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Tausch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Lardenois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laura Cuglietta</w:t>
+                <w:t xml:space="preserve">Markus Kreuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers15020535⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-34642-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03950329v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatic and Germline HLA Determinants of Immune Surveillance and Escape in Myelodysplastic Syndromes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hussein Awada</w:t>
+                <w:t xml:space="preserve">A high MCM6 proliferative index in atypical meningioma is associated with shorter progression free and overall survivals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gauchotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacky Chen</w:t>
+                <w:t xml:space="preserve">Charles Bédel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lardenois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hergalant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cuglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2023-178890⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (2), pp.535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers15020535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320855v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZNF683 (Hobit) Marks a CD8+ T Cell Population Associated with Anti-Tumor Immunity Following Anti-PD-1 Therapy for Richter Syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Neil Ruthen</w:t>
+                <w:t xml:space="preserve">Somatic and Germline HLA Determinants of Immune Surveillance and Escape in Myelodysplastic Syndromes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arda Durmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kroger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 140 (Supplement 1), pp.1807-1808. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 142 (Supplement 1), pp.3220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2023-178890⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2022-162550⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03950370v1</w:t>
+                <w:t xml:space="preserve">hal-04320855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epimutations in both the TESK2 and MMACHC promoters in the Epi-cblC inherited disorder of intracellular metabolism of vitamin B12</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">ALDH1L2 Knockout in U251 Glioblastoma Cells Reduces Tumor Sphere Formation by Increasing Oxidative Stress and Suppressing Methionine Dependency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Alberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Broly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rouyer</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christo Christov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Epigenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13148-022-01271-1⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (9), pp.1887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu14091887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664165v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALDH1L2 Knockout in U251 Glioblastoma Cells Reduces Tumor Sphere Formation by Increasing Oxidative Stress and Suppressing Methionine Dependency</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Epimutations in both the TESK2 and MMACHC promoters in the Epi-cblC inherited disorder of intracellular metabolism of vitamin B12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Oussalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Siblini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christo Christov</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu14091887⟩</w:t>
+              <w:t xml:space="preserve">Clinical Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13148-022-01271-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664166v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between DNA Methylation and cell proliferation identifies new candidate predictive markers in meningioma</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Rech</w:t>
+                <w:t xml:space="preserve">ZNF683 (Hobit) Marks a CD8+ T Cell Population Associated with Anti-Tumor Immunity Following Anti-PD-1 Therapy for Richter Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Lemvigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celso Pouget</w:t>
+                <w:t xml:space="preserve">Erin Michelle Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Dangle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Ruthen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (24), pp.6227. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 140 (Supplement 1), pp.1807-1808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers14246227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood-2022-162550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03939191v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionizing radiations induce shared epigenomic signatures unraveling adaptive mechanisms of cancerous cell lines with or without methionine dependency</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rouyer</w:t>
+                <w:t xml:space="preserve">Correlation between DNA Methylation and cell proliferation identifies new candidate predictive markers in meningioma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Raso</w:t>
+                <w:t xml:space="preserve">Chloé Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Divoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélia Julien</w:t>
+                <w:t xml:space="preserve">Fabien Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celso Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Epigenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13148-021-01199-y⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (24), pp.6227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers14246227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465924v1</w:t>
+                <w:t xml:space="preserve">hal-03939191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Overconsumption of Fat and Sugar Causes a Partially Reversible Pre-inflammatory Bowel Disease State</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-frequency coding variants associated with body-mass-index impact the success of bariatric surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Vallier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Darlène Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa-Maria Guéant-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ndeye Coumba Ndiaye</w:t>
+                <w:t xml:space="preserve">Tanmay Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8, pp.758518. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.dgab774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnut.2021.758518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/clinem/dgab774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430881v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency coding variants associated with body-mass-index impact the success of bariatric surgery</w:t>
+                <w:t xml:space="preserve">Long-Term Overconsumption of Fat and Sugar Causes a Partially Reversible Pre-inflammatory Bowel Disease State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darlène Antoine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rosa-Maria Guéant-Rodriguez</w:t>
+                <w:t xml:space="preserve">Djésia Arnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Chèvre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Marie Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanmay Sharma</w:t>
+                <w:t xml:space="preserve">Caroline Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndeye Coumba Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/clinem/dgab774⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.758518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2021.758518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03411898v1</w:t>
+                <w:t xml:space="preserve">hal-03430881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin B 12 Deficiency Dysregulates m6A mRNA Methylation of Genes Involved in Neurological Functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Mosca</w:t>
+                <w:t xml:space="preserve">Ionizing radiations induce shared epigenomic signatures unraveling adaptive mechanisms of cancerous cell lines with or without methionine dependency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Siblini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Robert</w:t>
+                <w:t xml:space="preserve">Jérémie Raso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐marc Alberto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Urbi Kundu</w:t>
+                <w:t xml:space="preserve">Amélia Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.202100206⟩</w:t>
+              <w:t xml:space="preserve">Clinical Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), pp.212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13148-021-01199-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03300551v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical, biological, and molecular genetic features of Richter syndrome and prognostic significance: a study of the French Innovative Leukemia Organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Moulin</w:t>
+                <w:t xml:space="preserve">Thomas Remen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Guillemin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florian Bouclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Hematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 96 (9), pp.E311-E314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ajh.26239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fetal Programming by Methyl Donor Deficiency Produces Pathological Remodeling of the Ascending Aorta</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vitamin B 12 Deficiency Dysregulates m6A mRNA Methylation of Genes Involved in Neurological Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Mosca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brittany Balint</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Hergalant</w:t>
+                <w:t xml:space="preserve">Jean‐marc Alberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Camadro</w:t>
+                <w:t xml:space="preserve">Marie Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Blaise</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Vanalderwiert</w:t>
+                <w:t xml:space="preserve">Urbi Kundu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/atvbaha.120.315587⟩</w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65 (17), pp.2100206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.202100206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238712v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03300551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs pronostiques clinico-biologiques et génomiques de la survie dans le syndrome de Richter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fetal Programming by Methyl Donor Deficiency Produces Pathological Remodeling of the Ascending Aorta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brittany Balint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hergalant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Moulin</w:t>
+                <w:t xml:space="preserve">Jean-Michel Camadro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Guillemin</w:t>
+                <w:t xml:space="preserve">Sébastien Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Remen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Augé</w:t>
+                <w:t xml:space="preserve">Laetitia Vanalderwiert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2020.11.010⟩</w:t>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (6), pp.1928-1941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/atvbaha.120.315587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238804v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of fibroblasts from patients with cblC and cblG genetic defects of cobalamin metabolism reveals global dysregulation of alternative splicing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facteurs pronostiques clinico-biologiques et génomiques de la survie dans le syndrome de Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charif Rashka</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Camadro</w:t>
+                <w:t xml:space="preserve">T. Remen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddaa027⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (1), pp.52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2020.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03100129v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ki‐67 and MCM6 labelling indices are correlated with overall survival in anaplastic oligodendroglioma, IDH1 ‐mutant and 1p/19q‐codeleted: a multicenter study from the French POLA network</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rémi Houlgatte</w:t>
+                <w:t xml:space="preserve">Clinico-Biological, Molecular and Prognostic Features of Patients with Diffuse Large B-Cell Lymphoma-Variant of Richter Syndrome: A Multicenter Retrospective Study of the French Innovative Leukemia Organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rémen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bouclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 136 (Suppl 1), pp.3-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2020-137101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bpa.12788⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02299833v1</w:t>
+                <w:t xml:space="preserve">hal-03054135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Scale Proteomics Identifies Distinct Signatures for Richter Syndrome and De Novo Diffuse Large B-Cell Lymphoma: A French Study from the Filo Group</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Ki‐67 and MCM6 labelling indices are correlated with overall survival in anaplastic oligodendroglioma, IDH1 ‐mutant and 1p/19q‐codeleted: a multicenter study from the French POLA network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celso Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Quinquenel</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lardenois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Houlgatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (3), pp.465-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bpa.12788⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2020-137061⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03054165v1</w:t>
+                <w:t xml:space="preserve">hal-02299833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinico-Biological, Molecular and Prognostic Features of Patients with Diffuse Large B-Cell Lymphoma-Variant of Richter Syndrome: A Multicenter Retrospective Study of the French Innovative Leukemia Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charline Moulin</w:t>
+                <w:t xml:space="preserve">Large-Scale Proteomics Identifies Distinct Signatures for Richter Syndrome and De Novo Diffuse Large B-Cell Lymphoma: A French Study from the Filo Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Morizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hergalant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Piucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Guillemin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florian Bouclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Augé</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Quinquenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 136 (Suppl 1), pp.3-5. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2020-137101⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 136 (Supplement 1), pp.29-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2020-137061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03054135v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilized Multipotent Hematopoietic Progenitors Stabilize and Expand Regulatory T Cells to Protect Against Autoimmune Encephalomyelitis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Analysis of fibroblasts from patients with cblC and cblG genetic defects of cobalamin metabolism reveals global dysregulation of alternative splicing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charif Rashka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Tejerina</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Dreumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Oussalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Camadro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.607175. </w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (12), pp.1969-1985. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.607175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddaa027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03087148v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First identification of dopamine receptors in pikeperch, Sander lucioperca, during the pre-ovulatory period</w:t>
+                <w:t xml:space="preserve">Mobilized Multipotent Hematopoietic Progenitors Stabilize and Expand Regulatory T Cells to Protect Against Autoimmune Encephalomyelitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Roche</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sarantis Korniotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud d'Aveni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Depp</w:t>
+                <w:t xml:space="preserve">Hélène Letscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Ben Ammar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Gaelle Lafont</w:t>
+                <w:t xml:space="preserve">Emmanuel Tejerina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part D: Genomics and Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbd.2020.100747⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.607175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.607175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975537v1</w:t>
+                <w:t xml:space="preserve">hal-03087148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microenvironment Remodeling and Subsequent Clinical Implications in Diffuse Large B-Cell Histologic Variant of Richter Syndrome</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Quinquenel</w:t>
+                <w:t xml:space="preserve">First identification of dopamine receptors in pikeperch, Sander lucioperca, during the pre-ovulatory period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc-Matthieu Fornecker</w:t>
+                <w:t xml:space="preserve">Amandine Depp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ben Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaelle Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.594841⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part D: Genomics and Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, pp.100747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbd.2020.100747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03087137v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folate can promote the methionine-dependent reprogramming of glioblastoma cells towards pluripotency</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Hergalant</w:t>
+                <w:t xml:space="preserve">Microenvironment Remodeling and Subsequent Clinical Implications in Diffuse Large B-Cell Histologic Variant of Richter Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Béatrice Notarantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Morizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Quinquenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maelle Quéré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Alberto</w:t>
+                <w:t xml:space="preserve">Luc-Matthieu Fornecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (8), pp.596. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.594841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41419-019-1836-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.594841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265213v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wnt Signaling Pathways Are Dysregulated in Rat Female Cerebellum Following Early Methyl Donor Deficiency</w:t>
+                <w:t xml:space="preserve">Folate can promote the methionine-dependent reprogramming of glioblastoma cells towards pluripotency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérèmy Willekens</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Racha Zgheib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shyue-Fang Battaglia-Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Marin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Maelle Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Alberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Neurobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 56 (2), pp.892-906. </w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (8), pp.596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12035-018-1128-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41419-019-1836-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01804097v1</w:t>
+                <w:t xml:space="preserve">hal-02265213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inherited disorders of cobalamin metabolism disrupt nucleocytoplasmic transport of mRNA through impaired methylation/phosphorylation of ELAVL1/HuR</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wnt Signaling Pathways Are Dysregulated in Rat Female Cerebellum Following Early Methyl Donor Deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose Ghemrawi</w:t>
+                <w:t xml:space="preserve">Jérèmy Willekens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hergalant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pourié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Coelho</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pauline Mosca</w:t>
+                <w:t xml:space="preserve">Fabian Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Alberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 46 (15), pp.7844-7857. </w:t>
+              <w:t xml:space="preserve">Molecular Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56 (2), pp.892-906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gky634⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12035-018-1128-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01844820v1</w:t>
+                <w:t xml:space="preserve">hal-01804097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytoplasmic overexpression of RNA-binding protein HuR is a marker of poor prognosis in meningioma, and HuR knockdown decreases meningioma cell growth and resistance to hypoxia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Hergalant</w:t>
+                <w:t xml:space="preserve">Inherited disorders of cobalamin metabolism disrupt nucleocytoplasmic transport of mRNA through impaired methylation/phosphorylation of ELAVL1/HuR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shyue-Fang Battaglia-Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Vigouroux</w:t>
+                <w:t xml:space="preserve">Rose Ghemrawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Casse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Houlgatte</w:t>
+                <w:t xml:space="preserve">David Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Dreumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Mosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of pathology and bacteriology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 242 (4), pp.421 - 434. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (15), pp.7844-7857. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/path.4916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718786v1</w:t>
+                <w:t xml:space="preserve">hal-01844820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relapsed diffuse large B-cell lymphoma present different genomic profiles between early and late relapses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Broséus</w:t>
+                <w:t xml:space="preserve">Cytoplasmic overexpression of RNA-binding protein HuR is a marker of poor prognosis in meningioma, and HuR knockdown decreases meningioma cell growth and resistance to hypoxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gauchotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaili Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Hergalant</w:t>
+                <w:t xml:space="preserve">Charlène Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Ramstein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mounier</w:t>
+                <w:t xml:space="preserve">Matthieu Casse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Houlgatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.9793⟩</w:t>
+              <w:t xml:space="preserve">The Journal of pathology and bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 242 (4), pp.421 - 434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/path.4916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314515v1</w:t>
+                <w:t xml:space="preserve">hal-01718786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of master genes involved in liver key functions through transcriptomics and epigenomics of methyl donor deficiency in rat: Relevance to nonalcoholic liver disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Relapsed diffuse large B-cell lymphoma present different genomic profiles between early and late relapses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Broséus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaili Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Donnart</w:t>
+                <w:t xml:space="preserve">Gérard Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Chevalier</w:t>
+                <w:t xml:space="preserve">Nicolas Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 59 (2), pp.293 - 302. </w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (51), pp.83987-84002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201400483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.9793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01755906v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Identification of master genes involved in liver key functions through transcriptomics and epigenomics of methyl donor deficiency in rat: Relevance to nonalcoholic liver disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaili Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Broséus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hergalant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Donnart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 59 (2), pp.293 - 302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201400483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A new data mining approach for the detection of bacterial promoters combining stochastic and combinatorial methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Eng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charu Asthana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 16 (9), pp.1211-1225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1089/cmb.2008.0122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00419969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5837,146 +5971,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exhaustive Identification of Pleiotropic Loci for Serum Leptin Levels in the NHGRI-EBI Genome-Wide Association Catalog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Haidamous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Meyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Bioinformatique, Jul 2025, Bordeaux, France. pp.231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05219695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">adverSCarial: a toolkit for exposing classifier vulnerabilities in single-cell transcriptomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5985,1388 +6119,1388 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Broséus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Meyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMB/ECCB2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-omics characterization of Richter syndrome unlocks classifiers and predictors of outcome into broader and heterogeneous lymphoma datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Piucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Fiévet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Chteinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Stilgenbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Plouzané (Brest), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du profil protéomique du Syndrome de Richter</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Etude du méthylome et du transcriptome dans le Syndrome de Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Broséus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e journées de la French Innovative Leukemia Organization</w:t>
+              <w:t xml:space="preserve">6e journées du FILO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176937v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03177006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du méthylome et du transcriptome dans le Syndrome de Richter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Caractérisation du profil protéomique du Syndrome de Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Piucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Morizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc-Matthieu Fornecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Feugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e journées du FILO</w:t>
+              <w:t xml:space="preserve">6e journées de la French Innovative Leukemia Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03177006v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description d'une nouvelle signature immunitaire dans le contexte de la rechute après allogreffe de Cellules Souches Hématopoïétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Béatrice Notarantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Piucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Boulangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Journée de la French Innovative Leukemia Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ki-67 and MCM6 labelling index are correlated with overall survival in anaplastic oligodendroglioma, IDH1-mutant and 1p/19q codeleted: a multicenter study from the French POLA Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celso Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lardenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shyue-Fang Battaglia-Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Houlgatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31 st European Congress of Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Nice, France. pp.1-436, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00428-019-02631-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03012220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Mining Using Hidden Markov Models (HMM2) to Detect Heterogeneities into Bacteria Genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Eng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Thibessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes Biologie, Informatique et Mathématiques - JOBIM 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JOBIM, Jul 2005, Lyon/France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille de données du génome à l'aide de modèles de Markov cachés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion de Connaissances - EGC 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, Paris/France, France. pp.141 -- 148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00001213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification non supervisée par HMM de sites de fixation de facteurs de transcription chez les bactéries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Decaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Decaris</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées Ouvertes : Biologie, Informatique et Mathématiques - JOBIM'04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Montréal, Canada, 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00107788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HMM, an Efficient Way to Detect Transcriptional Promoters in Bacterial Genomes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Decaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Decaris</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Computational Biology - ECCB'2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Paris, France, pp.417--419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intragenomic reiterations detection using hidden Markov models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Decaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Intelligent Systems for Molecular Biology - ISMB 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Edmonton, Canada, 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille de données à l'aide de HMM : Application à la détection de réitérations intragénomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Decaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques - JOBIM'02</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, François Coste - Elisabeth Lebret, 2002, Saint Malo, France, pp.269-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7376,576 +7510,576 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the Gene Expression Signature of High-Grade B-cell Lymphomas with 11q Aberrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Chteinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gioia Di Stefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Löffler-Wirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette M. Staiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sina Hillebrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57th European Society of Human Genetics (ESHG) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Berlin, Germany. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32 (S2), SPRINGERNATURE, pp.1231-1841, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41431-024-01734-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multistage epigenome-wide association study identifies highly accurate epigenomic signatures in association with hepatocellular carcinoma: The HCC epigenome score</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Oussalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Hlady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bronowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guéant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hepatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 77 (Supp 1), pp.S923-S924, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0168-8278(22)02130-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher Expression of CD44 in De Novo Diffuse Large B-cell Lymphoma Than in Richter Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Piucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Morizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Carapito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratory Investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 102, pp.942-1088, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41374-022-00758-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiac manifestations of inherited metabolic disease linked to cellular vitamin B12 (cobalamin) uptake: Study in murine model of invalidation of Mtr gene in the heart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.J. Kosgei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Elkhafifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lacolley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11 (2), pp.242, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.acvdsp.2019.02.131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7955,289 +8089,289 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Identification of Pleiotropic Associations for Chronic Lymphocytic Leukemia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Océane Reichert</w:t>
+                <w:t xml:space="preserve">XAItest: Evaluating XAI-Based Feature Discovery Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Fievet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Broséus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Meyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISMB/ECCB 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Liverpool, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18129/B9.bioc.XAItest⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05219704v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XAItest: Evaluating XAI-Based Feature Discovery Methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Broséus</w:t>
+                <w:t xml:space="preserve">Comprehensive Identification of Pleiotropic Associations for Chronic Lymphocytic Leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Haidamous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Zingui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Reichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Meyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMB/ECCB 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. JOBIM proceedings posters, pp.161, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222882v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05219704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the vulnerability of single-cell RNA-sequencing classifiers to adversarial attacks with adverSCarial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8246,214 +8380,214 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Broséus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Meyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Computational Biology (ECCB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Turku (Finlande), Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive Identification of Pleiotropic Associations for Clonal Haematopoiesis of Indeterminate Potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Hazane Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Meyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EHA2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Madrid, Spain. 419477, pp.P1390, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">isomiRs as a feature for comparing microRNA regulatory networks in aggressive lymphomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Piucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8462,408 +8596,408 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Broséus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Conference on Computational Biology - ECCB2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Turku (Finlande), Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">adverSCarial: a tool for evaluating adversarial attacks on single-cell transcriptomics classifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Plouzané (Brest), France. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating the miRnome into multiple omics of Richter Transformation: Insights into the development of aggressive lymphomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Piucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Feugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Broséus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Plouzané (Brest), France. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Mining Using Hidden Markov Models (HMM2) to Detect Heterogeneities into Bacteria Genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Eng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Thibessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées Ouvertes Biologie, Informatique et Mathématiques - JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Lyon, France. , 1 p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8873,150 +9007,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille de données du génome à l'aide de modèles de Markov cachés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et gestion des connaissances. EGC 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cépaduès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Revue des Nouvelles Technologies de l'Information, 2-85428-677-4 2-85428-682-0 (vol. 1) 2-85428-683-9 (vol. 2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9026,197 +9160,197 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XAItest: Enhancing Feature Discovery with eXplainable AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:77a6064fdbf348a5878ba96dfb2b14eb596c50d8;origin=https://hal.archives-ouvertes.fr/hal-05040753;visit=swh:1:snp:9724a7f2acffaf4bc1e157d15d3529e6ed053da2;anchor=swh:1:rel:9bc9cbfc9a65d622afd4d47e98b54991d3eb83f0;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">adverSCarial: analyze the vulnerability of scRNA-seq classifiers to adversarial attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:c162411ba5d8f7accef61375866c71d9f4dcf16d;origin=https://hal.archives-ouvertes.fr/hal-05035778;visit=swh:1:snp:eba89736d2c3e84f1584afd7e342530dc86f613f;anchor=swh:1:rel:f85342660b3be50a6c1e0e2dbfaa26b42d2c2cda;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9226,100 +9360,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomics of rare and complex/common metabolic diseases and their comorbidities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Human health and pathology. Université de Lorraine, 2023. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023LORR0218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04555020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9329,210 +9463,210 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FouDanGA : Fouille de données pour l'annotation de génomes d'actinomycètes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Touzain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation du génome de Streptomyces coelicolor par chaînes de Markov pour la recherche de réitérations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] A01-R-392 || hergalant01a, 2001, 50 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId298"/>
+      <w:footerReference w:type="default" r:id="rId302"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9600,51 +9734,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="526FED7F"/>
+    <w:nsid w:val="E1E30F40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9831,51 +9965,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-hergalant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8456-7992" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-8129-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234907v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Milan Diana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jolivet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincourt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hergalant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Francius" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.179474" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04962204v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Notarantonio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morisset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piucco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boulang&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27619" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05036098v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Fievet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bros&#233;us" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf168" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05000101v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Divoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dreumont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schenone" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud d'Aveni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2024-202925" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04962224v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Wiedemann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Oussalah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa-Maria Gu&#233;ant-Rodriguez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jeannesson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Merten" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2023.104911" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05000125v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arda Durmaz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Brady" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartik Lakhotiya" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kroger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awada" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2024-198530" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04576854v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Matmat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Conart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Graindorge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra El Kouche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Hassan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-024-01636-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04576863v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bertrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sartelet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40164-024-00516-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04176105v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Casse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Houlgatte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Helle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2023.1158773" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03950340v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa ten Hacken" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Sewastianik" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanye Yin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Brunsting Hoffmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Gruber" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2643-3230.BCD-22-0082" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03950335v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Pagliuca" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Gurnari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Hercus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niroshan Nadarajah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-022-01723-w" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03950358v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Parry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignaty Leshchiner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gui&#232;ze" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Johnson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Tausch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-022-02113-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04162108v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghee Hong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38113-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04253414v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Lemvigh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Deng" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dangle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Ruthen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccell.2023.08.013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03950368v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vogt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kreuz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34642-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03950329v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gauchotte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles B&#233;del" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lardenois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cuglietta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15020535" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04320855v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Chen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-178890" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03950370v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Michelle Parry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2022-162550" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03664165v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Siblini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ch&#233;ry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouyer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-022-01271-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03664166v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alberto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Broly" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christo Christov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14091887" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939191v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Saurel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rech" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Pouget" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14246227" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03465924v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Raso" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Julien" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-021-01199-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03430881v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;sia Arnone" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vallier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chabot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Coumba Ndiaye" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.758518" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03411898v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darl&#232;ne Antoine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ch&#232;vre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanmay Sharma" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgab774" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300551v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mosca" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Robert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Alberto" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meyer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbi Kundu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202100206" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238759v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Moulin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Remen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bouclet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.26239" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238712v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany Balint" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Camadro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blaise" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vanalderwiert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/atvbaha.120.315587" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238804v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillemin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Remen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouclet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aug&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2020.11.010" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03100129v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charif Rashka" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddaa027" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02299833v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lacomme" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bpa.12788" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03054165v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morizot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quinquenel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2020-137061" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03054135v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#233;men" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aug&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2020-137101" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03087148v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarantis Korniotis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Letscher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tejerina" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.607175" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975537v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Roche" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Depp" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Ammar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Lafont" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2020.100747" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03087137v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Matthieu Fornecker" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.594841" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02265213v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Zgheib" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyue-Fang Battaglia-Hsu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-019-1836-2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01804097v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#232;my Willekens" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pouri&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Marin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-018-1128-3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01844820v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ghemrawi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coelho" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky634" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718786v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Vigouroux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Casse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.4916" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314515v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaili Chen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ramstein" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mounier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.9793" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01755906v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Donnart" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chevalier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201400483" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B8SQDS16-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419969v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Eng" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charu Asthana" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aigle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mari" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2008.0122" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05219695v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Haidamous" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05222861v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04147573v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Fi&#233;vet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Chteinberg" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Stilgenbauer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03176937v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feugier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03177006v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02976925v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Brouard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03012220v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00428-019-02631-8" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000142v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Thibessard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001213v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107788v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decaris" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099570v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100914v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100752v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05042510v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioia Di Stefano" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry L&#246;ffler-Wirth" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette M. Staiger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Hillebrecht" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-024-01734-4" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03950374v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Hlady" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bronowicki" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gu&#233;ant" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-8278(22)02130-4" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03952983v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carapito" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41374-022-00758-y" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02266368v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.J. Kosgei" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnold" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elkhafifi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacolley" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2019.02.131" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05219704v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Zingui" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Reichert" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05222882v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18129/B9.bioc.XAItest" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768105v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764105v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Hazane Leroyer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767947v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160225v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160201v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833554v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832934v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/inria-00001213/fr/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05040753v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:77a6064fdbf348a5878ba96dfb2b14eb596c50d8;origin=https://hal.archives-ouvertes.fr/hal-05040753;visit=swh:1:snp:9724a7f2acffaf4bc1e157d15d3529e6ed053da2;anchor=swh:1:rel:9bc9cbfc9a65d622afd4d47e98b54991d3eb83f0;path=/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05035778v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c162411ba5d8f7accef61375866c71d9f4dcf16d;origin=https://hal.archives-ouvertes.fr/hal-05035778;visit=swh:1:snp:eba89736d2c3e84f1584afd7e342530dc86f613f;anchor=swh:1:rel:f85342660b3be50a6c1e0e2dbfaa26b42d2c2cda;path=/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04555020v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0218" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000453v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Touzain" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100649v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-hergalant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8456-7992" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-8129-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553661v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Matmat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Hassan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pouri&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaser Atlasi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snehaa Vivienne Seal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2026.102643" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04962204v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Notarantonio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morisset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piucco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boulang&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27619" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05036098v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Fievet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bros&#233;us" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hergalant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf168" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234907v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Milan Diana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jolivet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincourt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Francius" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.179474" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04962224v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Wiedemann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Oussalah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa-Maria Gu&#233;ant-Rodriguez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jeannesson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Merten" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2023.104911" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05000101v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Divoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dreumont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schenone" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud d'Aveni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2024-202925" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05000125v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arda Durmaz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Brady" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartik Lakhotiya" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kroger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awada" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2024-198530" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04576854v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Conart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Graindorge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra El Kouche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-024-01636-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04576863v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bertrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sartelet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40164-024-00516-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03950358v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Parry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignaty Leshchiner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gui&#232;ze" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Johnson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Tausch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-022-02113-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03950335v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Pagliuca" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Gurnari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Hercus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niroshan Nadarajah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-022-01723-w" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03950340v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa ten Hacken" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Sewastianik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanye Yin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Brunsting Hoffmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Gruber" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2643-3230.BCD-22-0082" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04176105v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Casse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Houlgatte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Helle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2023.1158773" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04162108v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghee Hong" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38113-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04253414v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Lemvigh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Deng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dangle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Ruthen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccell.2023.08.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03950368v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vogt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kreuz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34642-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03950329v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gauchotte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles B&#233;del" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lardenois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cuglietta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15020535" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04320855v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Chen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-178890" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03664166v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alberto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Broly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christo Christov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14091887" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03664165v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Siblini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ch&#233;ry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouyer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-022-01271-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03950370v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Michelle Parry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2022-162550" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939191v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Saurel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rech" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Pouget" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14246227" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03411898v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darl&#232;ne Antoine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ch&#232;vre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanmay Sharma" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgab774" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03430881v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;sia Arnone" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vallier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chabot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Coumba Ndiaye" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.758518" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03465924v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Raso" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Julien" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-021-01199-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238759v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Moulin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Remen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bouclet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.26239" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300551v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mosca" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Robert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Alberto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meyer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbi Kundu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202100206" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238712v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany Balint" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Camadro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blaise" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vanalderwiert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/atvbaha.120.315587" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238804v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillemin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Remen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouclet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aug&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2020.11.010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03054135v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#233;men" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aug&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2020-137101" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02299833v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lacomme" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bpa.12788" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03054165v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morizot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quinquenel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2020-137061" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03100129v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charif Rashka" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddaa027" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03087148v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarantis Korniotis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Letscher" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tejerina" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.607175" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975537v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Roche" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Depp" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Ammar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Lafont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2020.100747" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03087137v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Matthieu Fornecker" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.594841" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02265213v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Zgheib" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyue-Fang Battaglia-Hsu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-019-1836-2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01804097v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#232;my Willekens" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Marin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-018-1128-3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01844820v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ghemrawi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coelho" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky634" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718786v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Vigouroux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Casse" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.4916" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314515v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaili Chen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ramstein" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mounier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.9793" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01755906v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Donnart" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chevalier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201400483" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B8SQDS16-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419969v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Eng" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charu Asthana" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aigle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mari" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2008.0122" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05219695v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Haidamous" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05222861v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04147573v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Fi&#233;vet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Chteinberg" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Stilgenbauer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03177006v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03176937v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feugier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02976925v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Brouard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03012220v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00428-019-02631-8" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000142v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Thibessard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001213v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107788v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decaris" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099570v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100914v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100752v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05042510v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioia Di Stefano" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry L&#246;ffler-Wirth" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette M. Staiger" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Hillebrecht" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-024-01734-4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03950374v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Hlady" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bronowicki" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gu&#233;ant" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-8278(22)02130-4" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03952983v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carapito" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41374-022-00758-y" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02266368v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.J. Kosgei" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnold" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elkhafifi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacolley" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2019.02.131" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05222882v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18129/B9.bioc.XAItest" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05219704v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Zingui" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Reichert" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768105v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764105v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Hazane Leroyer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767947v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160225v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160201v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833554v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832934v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/inria-00001213/fr/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05040753v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:77a6064fdbf348a5878ba96dfb2b14eb596c50d8;origin=https://hal.archives-ouvertes.fr/hal-05040753;visit=swh:1:snp:9724a7f2acffaf4bc1e157d15d3529e6ed053da2;anchor=swh:1:rel:9bc9cbfc9a65d622afd4d47e98b54991d3eb83f0;path=/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05035778v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c162411ba5d8f7accef61375866c71d9f4dcf16d;origin=https://hal.archives-ouvertes.fr/hal-05035778;visit=swh:1:snp:eba89736d2c3e84f1584afd7e342530dc86f613f;anchor=swh:1:rel:f85342660b3be50a6c1e0e2dbfaa26b42d2c2cda;path=/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04555020v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0218" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000453v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Touzain" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100649v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>