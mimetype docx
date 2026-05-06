--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -1379,295 +1379,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary history of transformation from chronic lymphocytic leukemia to Richter syndrome</w:t>
+                <w:t xml:space="preserve">Molecular landscape of immune pressure and escape in aplastic anemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erin Parry</w:t>
+                <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignaty Leshchiner</w:t>
+                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Guièze</w:t>
+                <w:t xml:space="preserve">Colin Hercus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connor Johnson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eugen Tausch</w:t>
+                <w:t xml:space="preserve">Niroshan Nadarajah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41591-022-02113-6⟩</w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (1), pp.202-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41375-022-01723-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03950358v1</w:t>
+                <w:t xml:space="preserve">hal-03950335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular landscape of immune pressure and escape in aplastic anemia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolutionary history of transformation from chronic lymphocytic leukemia to Richter syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Pagliuca</w:t>
+                <w:t xml:space="preserve">Ignaty Leshchiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmelo Gurnari</w:t>
+                <w:t xml:space="preserve">Romain Guièze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Hercus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Hergalant</w:t>
+                <w:t xml:space="preserve">Connor Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niroshan Nadarajah</w:t>
+                <w:t xml:space="preserve">Eugen Tausch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 37 (1), pp.202-211. </w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (1), pp.158-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41375-022-01723-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41591-022-02113-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03950335v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo modeling of CLL transformation to Richter’s syndrome reveals convergent evolutionary paths and therapeutic vulnerabilities</w:t>
               </w:r>
@@ -1921,77 +1921,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leukemia relapse via genetic immune escape after allogeneic hematopoietic cell transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Hercus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2055,51 +2055,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZNF683 marks a CD8+ T cell population associated with anti-tumor immunity following anti-PD-1 therapy for Richter syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erin Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Lemvigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2228,51 +2228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Tausch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Kreuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2457,51 +2457,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somatic and Germline HLA Determinants of Immune Surveillance and Escape in Myelodysplastic Syndromes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Gurnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arda Durmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3121,429 +3121,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03939191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency coding variants associated with body-mass-index impact the success of bariatric surgery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ionizing radiations induce shared epigenomic signatures unraveling adaptive mechanisms of cancerous cell lines with or without methionine dependency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Siblini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darlène Antoine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rosa-Maria Guéant-Rodriguez</w:t>
+                <w:t xml:space="preserve">Jérémie Raso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Chèvre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tanmay Sharma</w:t>
+                <w:t xml:space="preserve">Amélia Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/clinem/dgab774⟩</w:t>
+              <w:t xml:space="preserve">Clinical Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), pp.212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13148-021-01199-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03411898v1</w:t>
+                <w:t xml:space="preserve">hal-03465924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Overconsumption of Fat and Sugar Causes a Partially Reversible Pre-inflammatory Bowel Disease State</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-frequency coding variants associated with body-mass-index impact the success of bariatric surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darlène Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa-Maria Guéant-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djésia Arnone</w:t>
+                <w:t xml:space="preserve">Jean-Claude Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Vallier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ndeye Coumba Ndiaye</w:t>
+                <w:t xml:space="preserve">Tanmay Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnut.2021.758518⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.dgab774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/clinem/dgab774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430881v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionizing radiations induce shared epigenomic signatures unraveling adaptive mechanisms of cancerous cell lines with or without methionine dependency</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rouyer</w:t>
+                <w:t xml:space="preserve">Long-Term Overconsumption of Fat and Sugar Causes a Partially Reversible Pre-inflammatory Bowel Disease State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djésia Arnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Raso</w:t>
+                <w:t xml:space="preserve">Caroline Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélia Julien</w:t>
+                <w:t xml:space="preserve">Ndeye Coumba Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Epigenetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (1), pp.212. </w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.758518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13148-021-01199-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2021.758518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465924v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical, biological, and molecular genetic features of Richter syndrome and prognostic significance: a study of the French Innovative Leukemia Organization</w:t>
               </w:r>
@@ -4059,429 +4059,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinico-Biological, Molecular and Prognostic Features of Patients with Diffuse Large B-Cell Lymphoma-Variant of Richter Syndrome: A Multicenter Retrospective Study of the French Innovative Leukemia Organization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Guillemin</w:t>
+                <w:t xml:space="preserve">Ki‐67 and MCM6 labelling indices are correlated with overall survival in anaplastic oligodendroglioma, IDH1 ‐mutant and 1p/19q‐codeleted: a multicenter study from the French POLA network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celso Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hergalant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lardenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Rémen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Augé</w:t>
+                <w:t xml:space="preserve">Stéphanie Lacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Houlgatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2020-137101⟩</w:t>
+              <w:t xml:space="preserve">Brain Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (3), pp.465-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bpa.12788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03054135v1</w:t>
+                <w:t xml:space="preserve">hal-02299833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ki‐67 and MCM6 labelling indices are correlated with overall survival in anaplastic oligodendroglioma, IDH1 ‐mutant and 1p/19q‐codeleted: a multicenter study from the French POLA network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celso Pouget</w:t>
+                <w:t xml:space="preserve">Large-Scale Proteomics Identifies Distinct Signatures for Richter Syndrome and De Novo Diffuse Large B-Cell Lymphoma: A French Study from the Filo Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Morizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Lardenois</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Piucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bouclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Lacomme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Houlgatte</w:t>
+                <w:t xml:space="preserve">Anne Quinquenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (3), pp.465-478. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 136 (Supplement 1), pp.29-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bpa.12788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood-2020-137061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299833v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Scale Proteomics Identifies Distinct Signatures for Richter Syndrome and De Novo Diffuse Large B-Cell Lymphoma: A French Study from the Filo Group</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clinico-Biological, Molecular and Prognostic Features of Patients with Diffuse Large B-Cell Lymphoma-Variant of Richter Syndrome: A Multicenter Retrospective Study of the French Innovative Leukemia Organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Morizot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Piucco</w:t>
+                <w:t xml:space="preserve">Thomas Rémen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bouclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Quinquenel</w:t>
+                <w:t xml:space="preserve">Hélène Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 136 (Supplement 1), pp.29-30. </w:t>
+              <w:t xml:space="preserve">, 2020, 136 (Suppl 1), pp.3-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2020-137061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood-2020-137101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03054165v1</w:t>
+                <w:t xml:space="preserve">hal-03054135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of fibroblasts from patients with cblC and cblG genetic defects of cobalamin metabolism reveals global dysregulation of alternative splicing</w:t>
               </w:r>
@@ -4869,90 +4869,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microenvironment Remodeling and Subsequent Clinical Implications in Diffuse Large B-Cell Histologic Variant of Richter Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Béatrice Notarantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Morizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Quinquenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc-Matthieu Fornecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6408,51 +6408,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du profil protéomique du Syndrome de Richter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Piucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Morizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc-Matthieu Fornecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7842,51 +7842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Piucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Morizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Carapito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8097,265 +8097,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XAItest: Evaluating XAI-Based Feature Discovery Methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Broséus</w:t>
+                <w:t xml:space="preserve">Comprehensive Identification of Pleiotropic Associations for Chronic Lymphocytic Leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Haidamous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Zingui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Reichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Meyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMB/ECCB 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. JOBIM proceedings posters, pp.161, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222882v1</w:t>
+                <w:t xml:space="preserve">hal-05219704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Identification of Pleiotropic Associations for Chronic Lymphocytic Leukemia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Océane Reichert</w:t>
+                <w:t xml:space="preserve">XAItest: Evaluating XAI-Based Feature Discovery Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Fievet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Broséus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Meyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISMB/ECCB 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Liverpool, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18129/B9.bioc.XAItest⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05219704v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the vulnerability of single-cell RNA-sequencing classifiers to adversarial attacks with adverSCarial</w:t>
               </w:r>
@@ -8475,51 +8475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Hazane Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Meyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pagliuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9734,51 +9734,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E1E30F40"/>
+    <w:nsid w:val="46037B58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9965,51 +9965,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-hergalant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8456-7992" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-8129-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553661v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Matmat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Hassan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pouri&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaser Atlasi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snehaa Vivienne Seal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2026.102643" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04962204v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Notarantonio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morisset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piucco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boulang&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27619" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05036098v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Fievet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bros&#233;us" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hergalant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf168" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234907v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Milan Diana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jolivet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincourt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Francius" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.179474" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04962224v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Wiedemann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Oussalah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa-Maria Gu&#233;ant-Rodriguez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jeannesson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Merten" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2023.104911" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05000101v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Divoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dreumont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schenone" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud d'Aveni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2024-202925" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05000125v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arda Durmaz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Brady" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartik Lakhotiya" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kroger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awada" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2024-198530" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04576854v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Conart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Graindorge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra El Kouche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-024-01636-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04576863v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bertrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sartelet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40164-024-00516-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03950358v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Parry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignaty Leshchiner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gui&#232;ze" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Johnson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Tausch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-022-02113-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03950335v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Pagliuca" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Gurnari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Hercus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niroshan Nadarajah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-022-01723-w" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03950340v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa ten Hacken" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Sewastianik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanye Yin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Brunsting Hoffmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Gruber" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2643-3230.BCD-22-0082" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04176105v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Casse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Houlgatte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Helle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2023.1158773" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04162108v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghee Hong" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38113-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04253414v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Lemvigh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Deng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dangle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Ruthen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccell.2023.08.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03950368v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vogt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kreuz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34642-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03950329v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gauchotte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles B&#233;del" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lardenois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cuglietta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15020535" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04320855v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Chen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-178890" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03664166v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alberto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Broly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christo Christov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14091887" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03664165v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Siblini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ch&#233;ry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouyer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-022-01271-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03950370v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Michelle Parry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2022-162550" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939191v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Saurel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rech" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Pouget" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14246227" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03411898v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darl&#232;ne Antoine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ch&#232;vre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanmay Sharma" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgab774" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03430881v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;sia Arnone" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vallier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chabot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Coumba Ndiaye" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.758518" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03465924v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Raso" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Julien" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-021-01199-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238759v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Moulin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Remen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bouclet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.26239" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300551v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mosca" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Robert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Alberto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meyer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbi Kundu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202100206" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238712v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany Balint" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Camadro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blaise" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vanalderwiert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/atvbaha.120.315587" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238804v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillemin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Remen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouclet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aug&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2020.11.010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03054135v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#233;men" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aug&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2020-137101" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02299833v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lacomme" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bpa.12788" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03054165v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morizot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quinquenel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2020-137061" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03100129v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charif Rashka" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddaa027" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03087148v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarantis Korniotis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Letscher" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tejerina" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.607175" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975537v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Roche" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Depp" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Ammar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Lafont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2020.100747" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03087137v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Matthieu Fornecker" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.594841" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02265213v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Zgheib" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyue-Fang Battaglia-Hsu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-019-1836-2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01804097v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#232;my Willekens" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Marin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-018-1128-3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01844820v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ghemrawi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coelho" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky634" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718786v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Vigouroux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Casse" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.4916" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314515v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaili Chen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ramstein" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mounier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.9793" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01755906v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Donnart" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chevalier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201400483" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B8SQDS16-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419969v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Eng" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charu Asthana" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aigle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mari" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2008.0122" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05219695v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Haidamous" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05222861v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04147573v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Fi&#233;vet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Chteinberg" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Stilgenbauer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03177006v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03176937v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feugier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02976925v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Brouard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03012220v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00428-019-02631-8" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000142v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Thibessard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001213v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107788v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decaris" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099570v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100914v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100752v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05042510v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioia Di Stefano" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry L&#246;ffler-Wirth" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette M. Staiger" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Hillebrecht" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-024-01734-4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03950374v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Hlady" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bronowicki" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gu&#233;ant" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-8278(22)02130-4" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03952983v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carapito" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41374-022-00758-y" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02266368v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.J. Kosgei" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnold" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elkhafifi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacolley" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2019.02.131" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05222882v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18129/B9.bioc.XAItest" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05219704v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Zingui" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Reichert" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768105v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764105v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Hazane Leroyer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767947v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160225v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160201v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833554v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832934v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/inria-00001213/fr/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05040753v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:77a6064fdbf348a5878ba96dfb2b14eb596c50d8;origin=https://hal.archives-ouvertes.fr/hal-05040753;visit=swh:1:snp:9724a7f2acffaf4bc1e157d15d3529e6ed053da2;anchor=swh:1:rel:9bc9cbfc9a65d622afd4d47e98b54991d3eb83f0;path=/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05035778v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c162411ba5d8f7accef61375866c71d9f4dcf16d;origin=https://hal.archives-ouvertes.fr/hal-05035778;visit=swh:1:snp:eba89736d2c3e84f1584afd7e342530dc86f613f;anchor=swh:1:rel:f85342660b3be50a6c1e0e2dbfaa26b42d2c2cda;path=/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04555020v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0218" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000453v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Touzain" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100649v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-hergalant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8456-7992" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-8129-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553661v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Matmat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Hassan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pouri&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaser Atlasi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snehaa Vivienne Seal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2026.102643" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04962204v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Notarantonio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morisset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piucco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boulang&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27619" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05036098v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Fievet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bros&#233;us" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hergalant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf168" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234907v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Milan Diana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jolivet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincourt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Francius" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.179474" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04962224v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Wiedemann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Oussalah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa-Maria Gu&#233;ant-Rodriguez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jeannesson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Merten" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2023.104911" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05000101v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Divoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dreumont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schenone" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud d'Aveni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2024-202925" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05000125v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arda Durmaz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Brady" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartik Lakhotiya" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kroger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awada" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2024-198530" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04576854v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Conart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Graindorge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra El Kouche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-024-01636-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04576863v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bertrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sartelet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40164-024-00516-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03950335v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Pagliuca" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Gurnari" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Hercus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niroshan Nadarajah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-022-01723-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03950358v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Parry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignaty Leshchiner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gui&#232;ze" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Johnson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Tausch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-022-02113-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03950340v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa ten Hacken" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Sewastianik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanye Yin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Brunsting Hoffmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Gruber" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2643-3230.BCD-22-0082" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04176105v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Casse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Houlgatte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Helle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2023.1158773" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04162108v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghee Hong" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38113-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04253414v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Lemvigh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Deng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dangle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Ruthen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccell.2023.08.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03950368v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vogt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kreuz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34642-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03950329v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gauchotte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles B&#233;del" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lardenois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cuglietta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15020535" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04320855v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Chen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-178890" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03664166v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alberto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Broly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christo Christov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14091887" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03664165v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Siblini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ch&#233;ry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouyer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-022-01271-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03950370v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Michelle Parry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2022-162550" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939191v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Saurel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rech" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Pouget" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14246227" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03465924v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Raso" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Julien" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-021-01199-y" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03411898v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darl&#232;ne Antoine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ch&#232;vre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanmay Sharma" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgab774" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03430881v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;sia Arnone" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vallier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chabot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Coumba Ndiaye" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.758518" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238759v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Moulin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Remen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bouclet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.26239" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300551v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mosca" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Robert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Alberto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meyer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbi Kundu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202100206" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238712v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany Balint" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Camadro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blaise" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vanalderwiert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/atvbaha.120.315587" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238804v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillemin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Remen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouclet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aug&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2020.11.010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02299833v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lacomme" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bpa.12788" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03054165v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morizot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quinquenel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2020-137061" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03054135v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#233;men" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aug&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2020-137101" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03100129v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charif Rashka" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddaa027" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03087148v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarantis Korniotis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Letscher" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tejerina" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.607175" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975537v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Roche" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Depp" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Ammar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Lafont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2020.100747" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03087137v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Matthieu Fornecker" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.594841" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02265213v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Zgheib" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyue-Fang Battaglia-Hsu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-019-1836-2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01804097v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#232;my Willekens" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Marin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-018-1128-3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01844820v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ghemrawi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coelho" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky634" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718786v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Vigouroux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Casse" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.4916" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314515v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaili Chen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ramstein" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mounier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.9793" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01755906v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Donnart" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chevalier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201400483" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B8SQDS16-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419969v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Eng" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charu Asthana" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aigle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mari" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2008.0122" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05219695v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Haidamous" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05222861v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04147573v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Fi&#233;vet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Chteinberg" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Stilgenbauer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03177006v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03176937v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feugier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02976925v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Brouard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03012220v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00428-019-02631-8" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000142v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Thibessard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001213v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107788v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decaris" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099570v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100914v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100752v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05042510v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioia Di Stefano" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry L&#246;ffler-Wirth" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette M. Staiger" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Hillebrecht" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-024-01734-4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03950374v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Hlady" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bronowicki" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gu&#233;ant" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-8278(22)02130-4" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03952983v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carapito" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41374-022-00758-y" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02266368v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.J. Kosgei" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnold" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elkhafifi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacolley" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2019.02.131" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05219704v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Zingui" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Reichert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05222882v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18129/B9.bioc.XAItest" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768105v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764105v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Hazane Leroyer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767947v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160225v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160201v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833554v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832934v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/inria-00001213/fr/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05040753v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:77a6064fdbf348a5878ba96dfb2b14eb596c50d8;origin=https://hal.archives-ouvertes.fr/hal-05040753;visit=swh:1:snp:9724a7f2acffaf4bc1e157d15d3529e6ed053da2;anchor=swh:1:rel:9bc9cbfc9a65d622afd4d47e98b54991d3eb83f0;path=/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05035778v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c162411ba5d8f7accef61375866c71d9f4dcf16d;origin=https://hal.archives-ouvertes.fr/hal-05035778;visit=swh:1:snp:eba89736d2c3e84f1584afd7e342530dc86f613f;anchor=swh:1:rel:f85342660b3be50a6c1e0e2dbfaa26b42d2c2cda;path=/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04555020v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0218" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000453v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Touzain" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100649v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>