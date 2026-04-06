--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -66,993 +66,1364 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de différents critères pour la formation de groupes dans le contexte du pair programming distribué : expérimentation dans l'enseignement supérieur</w:t>
+                <w:t xml:space="preserve">Modèles, langages et instruments pour l'enseignement et l'apprentissage de la programmation en Python Expérimentations en formation d'enseignants et au lycée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Colin</w:t>
+                <w:t xml:space="preserve">Sébastien Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Hoarau</w:t>
+                <w:t xml:space="preserve">Christophe Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Broisin</w:t>
+                <w:t xml:space="preserve">Amandine Ethève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Didapro 11 – DidaSTIC 11ème colloque francophone de didactique de l’informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Mar 2026, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05247216v1</w:t>
+                <w:t xml:space="preserve">hal-05566200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Different Group Formation Methods in the Context of Distributed Pair Programming: Design and Experiment in Higher Education</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">P4, un environnement d'apprentissage de la programmation pour le cycle 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Declercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Colin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hoarau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Broisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITiCSE 2025: Innovation and Technology in Computer Science Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Didapro 11 – DidaSTIC 11ème colloque francophone de didactique de l’informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Mar 2026, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05247202v1</w:t>
+                <w:t xml:space="preserve">hal-05566071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et analyse d’un instrument non genré pour un apprentissage de la programmation Python à la transition collège-lycée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modèles et instruments pour l'enseignement et l'apprentissage de la programmation en Python</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Declercq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Hoarau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Atelier "Apprentissage de la pensée informatique de la maternelle à l'Université (APIMU 1000)" @ EIAH 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Villeneuve d'Ascq, France. pp.20-30</w:t>
+              <w:t xml:space="preserve">Didapro 11 – DidaSTIC 11ème colloque francophone de didactique de l’informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Mar 2026, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05084734v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de différents critères pour la formation de groupes dans le contexte du pair programming distribué : expérimentation dans l’enseignement supérieur</w:t>
+                <w:t xml:space="preserve">Atelier : P4, un environnement d'apprentissage de la programmation pour le cycle 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Colin</w:t>
+                <w:t xml:space="preserve">Sébastien Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Hoarau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Broisin</w:t>
+                <w:t xml:space="preserve">Christophe Declercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lille, France. pp.74-90</w:t>
+              <w:t xml:space="preserve">Didapro 11 – DidaSTIC 11ème colloque francophone de didactique de l’informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Mar 2026, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05549916v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'intérêt de machines notionnelles adaptées à l'apprentissage de la programmation en Python</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Expérimentation du test PIKA dans les universités françaises en 2025 : un premier retour d'expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondre Bolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rosalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Atelier "Apprentissage de la pensée informatique de la maternelle à l'Université (APIMU 1000)" @ EIAH 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Villeneuve d'Ascq, France. pp.39-49</w:t>
+              <w:t xml:space="preserve">Didapro 11 – DidaSTIC 11ème colloque francophone de didactique de l’informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Mar 2026, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05084735v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Proposal for a Programming Skills Framework Integrating Computational Thinking and Python Programming Concepts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Different Group Formation Methods in the Context of Distributed Pair Programming: Design and Experiment in Higher Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Chane-Lune</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Broisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITiCSE 2025: Innovation and Technology in Computer Science Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Nijmegen Netherlands, France. pp.417-423, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2025, Nijmegen Netherlands, Netherlands. pp.569-575, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3724363.3729029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3724363.3729025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05118717v1</w:t>
+                <w:t xml:space="preserve">hal-05247202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Evaluation of a Web-based Distributed Pair Programming Tool for Novice Programmers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception et analyse d’un instrument non genré pour un apprentissage de la programmation Python à la transition collège-lycée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Declercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Colin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hoarau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Broisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITiCSE 2024: Innovation and Technology in Computer Science Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8e Atelier "Apprentissage de la pensée informatique de la maternelle à l'Université (APIMU 1000)" @ EIAH 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Villeneuve d'Ascq, France. pp.20-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650483v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05084734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un référentiel de compétences en programmation pour identifier les difficultés des débutants et différencier les activités</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Évaluation de différents critères pour la formation de groupes dans le contexte du pair programming distribué : expérimentation dans l'enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Broisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Didapro 10 sur la Didactique de l’informatique et des STIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UC Louvain, Jan 2024, Louvain-La-Neuve, Belgique. pp.53-63</w:t>
+              <w:t xml:space="preserve">12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lille, France. pp.74-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04482126v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation du pair-programming en spécialité NSI en classe de première pour l’acquisition de compétences en programmation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">De l'intérêt de machines notionnelles adaptées à l'apprentissage de la programmation en Python</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Declercq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Hoarau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier « Apprendre la Pensée Informatique de la Maternelle à l'Université », dans le cadre de la conférence Environnements Informatiques pour l'Apprentissage Humain (EIAH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Brest, France. pp.25-32</w:t>
+              <w:t xml:space="preserve">8e Atelier "Apprentissage de la pensée informatique de la maternelle à l'Université (APIMU 1000)" @ EIAH 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Villeneuve d'Ascq, France. pp.39-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144211v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05084735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Proposal for a Programming Skills Framework Integrating Computational Thinking and Python Programming Concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Declercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chane-Lune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ITiCSE 2025: Innovation and Technology in Computer Science Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nijmegen Netherlands, France. pp.417-423, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3724363.3729025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design and Evaluation of a Web-based Distributed Pair Programming Tool for Novice Programmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Declercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Broisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ITiCSE 2024: Innovation and Technology in Computer Science Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Milan, Italy. pp.527--533, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3649217.3653571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un référentiel de compétences en programmation pour identifier les difficultés des débutants et différencier les activités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chane-Lune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Declercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Didapro 10 sur la Didactique de l’informatique et des STIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UC Louvain, Jan 2024, Louvain-La-Neuve, Belgique. pp.53-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expérimentation du pair-programming en spécialité NSI en classe de première pour l’acquisition de compétences en programmation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chane-Lune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Declercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier « Apprendre la Pensée Informatique de la Maternelle à l'Université », dans le cadre de la conférence Environnements Informatiques pour l'Apprentissage Humain (EIAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Brest, France. pp.25-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ludification pour la motivation en apprentissage de la programmation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Hoarau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain, Atelier Apprentissage de la pensée informatique de la maternelle à l’Université : recherches, pratiques et méthodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1062,816 +1433,816 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONCEPTION ET ANALYSE D'UNE ACTIVITÉ INSTRUMENTÉE POUR LA DÉCOUVERTE DE LA NOTION DE PILE EN SPÉCIALITÉ NSI EN TERMINALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chane-Lune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Nativel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siméon Schroeder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Radix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Booléens en programmation : une analyse à destination des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Alayrangues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Beffara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches et recherches-actions en didactique de l'informatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1, pp.1-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812698v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le juge en ligne UpyLaB</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mon premier site web en MkDocs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Massart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Hoarau</w:t>
+                <w:t xml:space="preserve">Fabrice Nativel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350311v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mon premier site web en MkDocs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le juge en ligne UpyLaB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Massart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hoarau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Nativel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350408v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un espace de formation francophone des enseignants, dédié à l’apprentissage de l’informatique, dans le secondaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sherazade Djeballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Juton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023 (Numéro thématique 3), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d’une Communauté d’Apprentissage de l’Informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Bachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Corieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Goletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Numéro thématique 3, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentation d’un environnement pour l’apprentissage de la programmation fonctionnelle et de la récursivité en terminale NSI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chane-Lune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hoarau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Numéro thématique 3, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1881,348 +2252,348 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le juge en ligne UpyLaB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Massart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hoarau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Libre de Bruxelles. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023112v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un espace de formation francophone des enseignants, dédié à l’apprentissage de l’informatique, dans le secondaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sherazade Djeballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Juton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-9514, Inria. 2023, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une para-plateforme pour faire communauté autour de l’enseignement de l’informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ninassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Goletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Barnabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-9374, Inria. 2020, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994175v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2232,154 +2603,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un espace de formation francophone dédié à l'apprentissage de l'informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Geeraerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Geeraerts</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Goletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didapro9 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643914v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2389,168 +2760,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux dans la création d'une communauté d'enseignants engagés dans l'apprentissage de l'informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Corieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Corieri</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Massart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Goletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Mens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didapro 8 - DidaSTIC - Colloques francophones de didactique de l’informatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426274v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId68"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2697,51 +3068,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Colin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hoarau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247202v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3724363.3729029" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084734v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549916v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084735v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118717v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chane-Lune" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3724363.3729025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650483v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649217.3653571" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482126v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144211v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01816483v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hoarau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542331v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nativel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#233;on Schroeder" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812698v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alayrangues" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Charpentier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daniel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350311v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Massart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350408v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350362v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Comte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherazade Djeballah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fourny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Juton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350397v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Bachy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chambon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Corieri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goletti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350417v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023112v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140155v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02994175v4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ninassi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Barnab&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03643914v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Geeraerts" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02426274v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Mens" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05566200v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hoarau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Eth&#232;ve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05566071v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05566137v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05575931v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05566043v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondre Bolland" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rosalie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247202v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Colin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3724363.3729029" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084734v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247216v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084735v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118717v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chane-Lune" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3724363.3729025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650483v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649217.3653571" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482126v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144211v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01816483v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hoarau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542331v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nativel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#233;on Schroeder" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812698v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alayrangues" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Charpentier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daniel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350408v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350311v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Massart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350362v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Comte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherazade Djeballah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fourny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Juton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350397v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Bachy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chambon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Corieri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goletti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350417v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023112v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140155v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02994175v4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ninassi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Barnab&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03643914v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Geeraerts" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02426274v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Mens" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>