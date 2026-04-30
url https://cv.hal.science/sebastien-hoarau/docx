--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -195,191 +195,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05566200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P4, un environnement d'apprentissage de la programmation pour le cycle 4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèles et instruments pour l'enseignement et l'apprentissage de la programmation en Python</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Declercq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Hoarau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didapro 11 – DidaSTIC 11ème colloque francophone de didactique de l’informatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Grenoble Alpes, Mar 2026, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05566071v1</w:t>
+                <w:t xml:space="preserve">hal-05566137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles et instruments pour l'enseignement et l'apprentissage de la programmation en Python</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">P4, un environnement d'apprentissage de la programmation pour le cycle 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Declercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hoarau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Declercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didapro 11 – DidaSTIC 11ème colloque francophone de didactique de l’informatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Grenoble Alpes, Mar 2026, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05566137v1</w:t>
+                <w:t xml:space="preserve">hal-05566071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier : P4, un environnement d'apprentissage de la programmation pour le cycle 4</w:t>
               </w:r>
@@ -520,782 +520,782 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didapro 11 – DidaSTIC 11ème colloque francophone de didactique de l’informatique</w:t>
+              <w:t xml:space="preserve">Didapro 11 – DidaSTIC 11e Colloque francophone de didactique de l’informatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Grenoble Alpes, Mar 2026, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05566043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Different Group Formation Methods in the Context of Distributed Pair Programming: Design and Experiment in Higher Education</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Proposal for a Programming Skills Framework Integrating Computational Thinking and Python Programming Concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Declercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Colin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Broisin</w:t>
+                <w:t xml:space="preserve">Sophie Chane-Lune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITiCSE 2025: Innovation and Technology in Computer Science Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Nijmegen Netherlands, Netherlands. pp.569-575, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3724363.3729029⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2025, Nijmegen Netherlands, France. pp.417-423, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3724363.3729025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05247202v1</w:t>
+                <w:t xml:space="preserve">hal-05118717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et analyse d’un instrument non genré pour un apprentissage de la programmation Python à la transition collège-lycée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Declercq</w:t>
+                <w:t xml:space="preserve">Évaluation de différents critères pour la formation de groupes dans le contexte du pair programming distribué : expérimentation dans l'enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Broisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Atelier "Apprentissage de la pensée informatique de la maternelle à l'Université (APIMU 1000)" @ EIAH 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Villeneuve d'Ascq, France. pp.20-30</w:t>
+              <w:t xml:space="preserve">12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lille, France. pp.74-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05084734v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de différents critères pour la formation de groupes dans le contexte du pair programming distribué : expérimentation dans l'enseignement supérieur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Different Group Formation Methods in the Context of Distributed Pair Programming: Design and Experiment in Higher Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Broisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITiCSE 2025: Innovation and Technology in Computer Science Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nijmegen Netherlands, Netherlands. pp.569-575, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3724363.3729029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05247216v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'intérêt de machines notionnelles adaptées à l'apprentissage de la programmation en Python</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception et analyse d’un instrument non genré pour un apprentissage de la programmation Python à la transition collège-lycée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Declercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hoarau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Declercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Atelier "Apprentissage de la pensée informatique de la maternelle à l'Université (APIMU 1000)" @ EIAH 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Villeneuve d'Ascq, France. pp.39-49</w:t>
+              <w:t xml:space="preserve">, 2025, Villeneuve d'Ascq, France. pp.20-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05084735v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05084734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Proposal for a Programming Skills Framework Integrating Computational Thinking and Python Programming Concepts</w:t>
+                <w:t xml:space="preserve">De l'intérêt de machines notionnelles adaptées à l'apprentissage de la programmation en Python</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Declercq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Chane-Lune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITiCSE 2025: Innovation and Technology in Computer Science Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8e Atelier "Apprentissage de la pensée informatique de la maternelle à l'Université (APIMU 1000)" @ EIAH 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Villeneuve d'Ascq, France. pp.39-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3724363.3729025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05118717v1</w:t>
+                <w:t xml:space="preserve">hal-05084735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Evaluation of a Web-based Distributed Pair Programming Tool for Novice Programmers</w:t>
+                <w:t xml:space="preserve">Un référentiel de compétences en programmation pour identifier les difficultés des débutants et différencier les activités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Colin</w:t>
+                <w:t xml:space="preserve">Sophie Chane-Lune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hoarau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Broisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITiCSE 2024: Innovation and Technology in Computer Science Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque Didapro 10 sur la Didactique de l’informatique et des STIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UC Louvain, Jan 2024, Louvain-La-Neuve, Belgique. pp.53-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650483v1</w:t>
+                <w:t xml:space="preserve">hal-04482126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un référentiel de compétences en programmation pour identifier les difficultés des débutants et différencier les activités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Chane-Lune</w:t>
+                <w:t xml:space="preserve">Design and Evaluation of a Web-based Distributed Pair Programming Tool for Novice Programmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Hoarau</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Broisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Didapro 10 sur la Didactique de l’informatique et des STIC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITiCSE 2024: Innovation and Technology in Computer Science Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Milan, Italy. pp.527--533, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3649217.3653571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04482126v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentation du pair-programming en spécialité NSI en classe de première pour l’acquisition de compétences en programmation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chane-Lune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1473,51 +1473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chane-Lune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Nativel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1828,778 +1828,778 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge en ligne UpyLaB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Massart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Libre de Bruxelles. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023112v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un espace de formation francophone des enseignants, dédié à l’apprentissage de l’informatique, dans le secondaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherazade Djeballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Juton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-9514, Inria. 2023, pp.15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une para-plateforme pour faire communauté autour de l’enseignement de l’informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ninassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Goletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Barnabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-9374, Inria. 2020, pp.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994175v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un espace de formation francophone des enseignants, dédié à l’apprentissage de l’informatique, dans le secondaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Fourny</w:t>
+                <w:t xml:space="preserve">Création d’une Communauté d’Apprentissage de l’Informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Bachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Corieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Goletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hoarau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Juton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023 (Numéro thématique 3), 2023</w:t>
+              <w:t xml:space="preserve">, Numéro thématique 3, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350362v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d’une Communauté d’Apprentissage de l’Informatique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Goletti</w:t>
+                <w:t xml:space="preserve">Un espace de formation francophone des enseignants, dédié à l’apprentissage de l’informatique, dans le secondaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherazade Djeballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Juton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Numéro thématique 3, 2023</w:t>
+              <w:t xml:space="preserve">, 2023 (Numéro thématique 3), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350397v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentation d’un environnement pour l’apprentissage de la programmation fonctionnelle et de la récursivité en terminale NSI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chane-Lune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hoarau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Numéro thématique 3, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350417v1</w:t>
-              </w:r>
-[...349 lines deleted...]
-                <w:t xml:space="preserve">hal-02994175v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2617,64 +2617,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un espace de formation francophone dédié à l'apprentissage de l'informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Geeraerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2774,64 +2774,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux dans la création d'une communauté d'enseignants engagés dans l'apprentissage de l'informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Corieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Massart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3068,51 +3068,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05566200v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hoarau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Eth&#232;ve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05566071v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05566137v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05575931v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05566043v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondre Bolland" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rosalie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247202v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Colin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3724363.3729029" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084734v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247216v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084735v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118717v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chane-Lune" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3724363.3729025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650483v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649217.3653571" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482126v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144211v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01816483v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hoarau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542331v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nativel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#233;on Schroeder" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812698v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alayrangues" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Charpentier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daniel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350408v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350311v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Massart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350362v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Comte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherazade Djeballah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fourny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Juton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350397v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Bachy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chambon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Corieri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goletti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350417v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023112v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140155v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02994175v4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ninassi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Barnab&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03643914v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Geeraerts" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02426274v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Mens" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05566200v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hoarau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Eth&#232;ve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05566137v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05566071v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05575931v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05566043v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondre Bolland" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rosalie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118717v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chane-Lune" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3724363.3729025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247216v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Colin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247202v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3724363.3729029" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084734v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084735v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482126v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650483v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649217.3653571" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144211v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01816483v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hoarau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542331v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nativel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#233;on Schroeder" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812698v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alayrangues" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Charpentier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daniel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350408v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350311v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Massart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023112v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140155v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Comte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherazade Djeballah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fourny" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Juton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02994175v4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ninassi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goletti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Barnab&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Bachy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chambon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Corieri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350362v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350417v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03643914v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Geeraerts" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02426274v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Mens" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>