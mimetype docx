--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -670,308 +670,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de différents critères pour la formation de groupes dans le contexte du pair programming distribué : expérimentation dans l'enseignement supérieur</w:t>
+                <w:t xml:space="preserve">Evaluation of Different Group Formation Methods in the Context of Distributed Pair Programming: Design and Experiment in Higher Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Broisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITiCSE 2025: Innovation and Technology in Computer Science Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nijmegen Netherlands, Netherlands. pp.569-575, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3724363.3729029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05247216v1</w:t>
+                <w:t xml:space="preserve">hal-05247202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Different Group Formation Methods in the Context of Distributed Pair Programming: Design and Experiment in Higher Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Colin</w:t>
+                <w:t xml:space="preserve">Conception et analyse d’un instrument non genré pour un apprentissage de la programmation Python à la transition collège-lycée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hoarau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Broisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITiCSE 2025: Innovation and Technology in Computer Science Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8e Atelier "Apprentissage de la pensée informatique de la maternelle à l'Université (APIMU 1000)" @ EIAH 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Villeneuve d'Ascq, France. pp.20-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3724363.3729029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05247202v1</w:t>
+                <w:t xml:space="preserve">hal-05084734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et analyse d’un instrument non genré pour un apprentissage de la programmation Python à la transition collège-lycée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Declercq</w:t>
+                <w:t xml:space="preserve">Évaluation de différents critères pour la formation de groupes dans le contexte du pair programming distribué : expérimentation dans l'enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Broisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Atelier "Apprentissage de la pensée informatique de la maternelle à l'Université (APIMU 1000)" @ EIAH 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Villeneuve d'Ascq, France. pp.20-30</w:t>
+              <w:t xml:space="preserve">12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lille, France. pp.74-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05084734v1</w:t>
+                <w:t xml:space="preserve">hal-05247216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'intérêt de machines notionnelles adaptées à l'apprentissage de la programmation en Python</w:t>
               </w:r>
@@ -1849,77 +1849,454 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un espace de formation francophone des enseignants, dédié à l’apprentissage de l’informatique, dans le secondaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherazade Djeballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Juton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023 (Numéro thématique 3), 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Création d’une Communauté d’Apprentissage de l’Informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Bachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Corieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Goletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Numéro thématique 3, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expérimentation d’un environnement pour l’apprentissage de la programmation fonctionnelle et de la récursivité en terminale NSI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Declercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chane-Lune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Numéro thématique 3, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le juge en ligne UpyLaB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Massart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1932,674 +2309,297 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hoarau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Libre de Bruxelles. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023112v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un espace de formation francophone des enseignants, dédié à l’apprentissage de l’informatique, dans le secondaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Comte</w:t>
+                <w:t xml:space="preserve">Sherazade Djeballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sherazade Djeballah</w:t>
+                <w:t xml:space="preserve">Maxime Fourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Fourny</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anthony Juton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-9514, Inria. 2023, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une para-plateforme pour faire communauté autour de l’enseignement de l’informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ninassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Goletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Barnabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-9374, Inria. 2020, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994175v4</w:t>
-              </w:r>
-[...375 lines deleted...]
-                <w:t xml:space="preserve">hal-04350417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2617,64 +2617,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un espace de formation francophone dédié à l'apprentissage de l'informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Geeraerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2774,64 +2774,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux dans la création d'une communauté d'enseignants engagés dans l'apprentissage de l'informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Corieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Massart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3068,51 +3068,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05566200v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hoarau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Eth&#232;ve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05566137v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05566071v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05575931v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05566043v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondre Bolland" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rosalie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118717v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chane-Lune" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3724363.3729025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247216v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Colin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247202v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3724363.3729029" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084734v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084735v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482126v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650483v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649217.3653571" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144211v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01816483v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hoarau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542331v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nativel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#233;on Schroeder" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812698v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alayrangues" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Charpentier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daniel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350408v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350311v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Massart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023112v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140155v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Comte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherazade Djeballah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fourny" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Juton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02994175v4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ninassi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goletti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Barnab&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Bachy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chambon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Corieri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350362v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350417v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03643914v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Geeraerts" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02426274v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Mens" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05566200v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hoarau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Eth&#232;ve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05566137v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05566071v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05575931v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05566043v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondre Bolland" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rosalie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118717v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chane-Lune" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3724363.3729025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247202v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Colin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3724363.3729029" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084734v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247216v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084735v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482126v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650483v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649217.3653571" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144211v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01816483v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hoarau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542331v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nativel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#233;on Schroeder" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812698v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alayrangues" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Charpentier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daniel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350408v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350311v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Massart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350362v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Comte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherazade Djeballah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fourny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Juton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350397v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Bachy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chambon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Corieri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goletti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350417v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023112v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140155v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02994175v4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ninassi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Barnab&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03643914v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Geeraerts" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02426274v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Mens" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>