--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -4616,235 +4616,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Carrier QPSK Signal Detector Based on Second Order Cyclic-Moments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Grollier</w:t>
+                <w:t xml:space="preserve">Order Statistics on Minimal Euclidean Distance for Blind Linear Block Code Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bonvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Marazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2018 : IEEE Wireless Communications and Networking Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Barcelone, Spain. </w:t>
+              <w:t xml:space="preserve">ICC 2018 : IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Kansas City, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WCNC.2018.8377024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2018.8422347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01813235v1</w:t>
+                <w:t xml:space="preserve">hal-01759075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Order Statistics on Minimal Euclidean Distance for Blind Linear Block Code Identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Bonvard</w:t>
+                <w:t xml:space="preserve">On Carrier QPSK Signal Detector Based on Second Order Cyclic-Moments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roland Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2018 : IEEE International Conference on Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Kansas City, United States. </w:t>
+              <w:t xml:space="preserve">WCNC 2018 : IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Barcelone, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2018.8422347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2018.8377024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759075v1</w:t>
+                <w:t xml:space="preserve">hal-01813235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Spectrally Aware RF front end Receiver under Non-linearity</w:t>
               </w:r>
@@ -6675,243 +6675,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OFDM system identification using pilot tone signature</w:t>
+                <w:t xml:space="preserve">Estimation du taux d'activité temps-fréquence d'un signal OFDMA pour des applications en radio-cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Saeed Gazor</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th International Workshop on Systems, Signal Processing and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Tipaza, Algeria</w:t>
+              <w:t xml:space="preserve">XXIIIe colloque GRETSI: traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00609305v1</w:t>
+                <w:t xml:space="preserve">hal-00632773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du taux d'activité temps-fréquence d'un signal OFDMA pour des applications en radio-cognitive</w:t>
+                <w:t xml:space="preserve">OFDM system identification using pilot tone signature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Gazor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIe colloque GRETSI: traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">The 7th International Workshop on Systems, Signal Processing and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tipaza, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632773v1</w:t>
+                <w:t xml:space="preserve">hal-00609305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical layer IEEE 802.11 channel occupancy rate estimation</w:t>
               </w:r>
@@ -6986,243 +6986,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind frame synchronization of Reed-salomon codes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charly Pouillat</w:t>
+                <w:t xml:space="preserve">Blind estimation of the time-frequency activity rate of OFDMA signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPAWC : 11th IEEE International Workshop on Signal Processing Advances in Wireless Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">ICUMT 2010: International Conference on Ultra Modern Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00565835v1</w:t>
+                <w:t xml:space="preserve">hal-00565928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind estimation of the time-frequency activity rate of OFDMA signals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+                <w:t xml:space="preserve">Blind frame synchronization of Reed-salomon codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Imad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Pouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUMT 2010: International Conference on Ultra Modern Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">SPAWC : 11th IEEE International Workshop on Signal Processing Advances in Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00565928v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00565835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicriteria reinforcement learning based on a russian doll method for network routing</w:t>
               </w:r>
@@ -7329,51 +7329,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frame synchronization techniques for non-binary LDPC codes over GF(q)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Imad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Pouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7487,736 +7487,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00565935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind frame synchronization of product codes based on the adaptation of the parity check matrix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Imad</w:t>
+                <w:t xml:space="preserve">Identification des systèmes OFDM cognitifs basée sur les signatures pilotes cyclostationnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jego</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXII colloque GRETSI : Groupe de recherche et d'études du traitement du signal, septembre, Dijon, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118509v1</w:t>
+                <w:t xml:space="preserve">hal-00498333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation aveugle du résidu de porteuse pour les systèmes utilisant des codes LDPC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Imad</w:t>
+                <w:t xml:space="preserve">Estimation aveugle du taux d'activité temps-fréquence des signaux OFDMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mounir Ghogho</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI : Groupe de recherche et d'études du traitement du signal</w:t>
+              <w:t xml:space="preserve">XXII colloque GRETSI : Groupe de recherche et d'études du traitement du signal, septembre, Dijon, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118636v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two vertical handcover metrics toward an IEEE 802.11N network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t>
+                <w:t xml:space="preserve">Blind noise variance estimation for OFDMA signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COGIS 2009 : Cognitive systems with Interactive Sensors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2009 : 34th IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.2581 - 2584, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00472054v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00486766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OFDM System Identification for Cognitive Radio Based on Pilot-Induced Cyclostationarity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciblat</w:t>
+                <w:t xml:space="preserve">Two vertical handcover metrics toward an IEEE 802.11N network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE WCNC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Budapest, Hungary. pp.1</w:t>
+              <w:t xml:space="preserve">COGIS 2009 : Cognitive systems with Interactive Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656641v1</w:t>
+                <w:t xml:space="preserve">hal-00472054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind noise variance estimation for OFDMA signals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+                <w:t xml:space="preserve">Estimation aveugle du résidu de porteuse pour les systèmes utilisant des codes LDPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Imad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Ghogho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2009 : 34th IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI : Groupe de recherche et d'études du traitement du signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00486766v1</w:t>
+                <w:t xml:space="preserve">hal-02118636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des systèmes OFDM cognitifs basée sur les signatures pilotes cyclostationnaires</w:t>
+                <w:t xml:space="preserve">OFDM System Identification for Cognitive Radio Based on Pilot-Induced Cyclostationarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII colloque GRETSI : Groupe de recherche et d'études du traitement du signal, septembre, Dijon, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">IEEE WCNC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Budapest, Hungary. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498333v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation aveugle du taux d'activité temps-fréquence des signaux OFDMA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
+                <w:t xml:space="preserve">Blind frame synchronization of product codes based on the adaptation of the parity check matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Imad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII colloque GRETSI : Groupe de recherche et d'études du traitement du signal, septembre, Dijon, France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Dresde, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2009.5198792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498331v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind frame synchronization and phase offset estimation for coded systems</w:t>
               </w:r>
@@ -8503,321 +8503,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cross layer approach with CSMA/CA based protocol and CDMA transmission for underwater acoustic networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synchronisation trame aveugle sur canal gaussien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Imad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayat Doukkali</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Houcke</w:t>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2007 : 18th IEEE International Symposium on Personal Indoor and Mobile Radio Communication September 03-07, Athens, Greece</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2007 : 21ème colloque sur le traitement du signal et des images, 11-14 septembre, Troyes, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121287v1</w:t>
+                <w:t xml:space="preserve">hal-02121299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinaison of the turbo deflation method and the turbo decoding procedure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ons Ben Rhouma</w:t>
+                <w:t xml:space="preserve">A cross layer approach with CSMA/CA based protocol and CDMA transmission for underwater acoustic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Doukkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ammar Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSPC 2007 : IEEE International Conference on Signal Processing and Communications, November 24-27, Dubai, United Arab Emirates</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PIMRC 2007 : 18th IEEE International Symposium on Personal Indoor and Mobile Radio Communication September 03-07, Athens, Greece</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Athènes, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2007.4394663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121343v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronisation trame aveugle sur canal gaussien</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Imad</w:t>
+                <w:t xml:space="preserve">Combinaison of the turbo deflation method and the turbo decoding procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Ben Rhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douillard</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2007 : 21ème colloque sur le traitement du signal et des images, 11-14 septembre, Troyes, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t>
+              <w:t xml:space="preserve">ICSPC 2007 : IEEE International Conference on Signal Processing and Communications, November 24-27, Dubai, United Arab Emirates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Dubai, Saudi Arabia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121299v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implémentation pratique d'un récepteur RAKE pour un réseau de modems acoustiques sous-marins discrets</w:t>
               </w:r>
@@ -9054,51 +9054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Imad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2007 : 15th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9117,455 +9117,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPC01-6: Blind detection for block coded interleaved Division Multiple Access</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical study of the performance of a blind interleaver estimator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mérouane Debbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2006 : IEEE Global Telecommunications Conference, November, San Francisco, USA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISIVC 2006 : 3d international symposium on image/video communications over fixed and mobile networks, September 13-15, Hammamet, Tunisia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Hammamet, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123063v1</w:t>
+                <w:t xml:space="preserve">hal-02122909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed MAC Protocols for Underwater Acoustic Data Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+                <w:t xml:space="preserve">Algebric approach of the linear and convolutional error coding world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2006, IEEE Vehicular Technology Conference, 25-28 september, Montréal, Canada</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CISE 2006 : 3d international conference on computer science and engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Londres, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123869v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebric approach of the linear and convolutional error coding world</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann Barbier</w:t>
+                <w:t xml:space="preserve">SPC01-6: Blind detection for block coded interleaved Division Multiple Access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Houcke</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mérouane Debbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CISE 2006 : 3d international conference on computer science and engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GLOBECOM 2006 : IEEE Global Telecommunications Conference, November, San Francisco, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, San Fransisco, United States. pp.1 - 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2006.537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124488v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of the performance of a blind interleaver estimator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sicot</w:t>
+                <w:t xml:space="preserve">Distributed MAC Protocols for Underwater Acoustic Data Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Doukkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIVC 2006 : 3d international symposium on image/video communications over fixed and mobile networks, September 13-15, Hammamet, Tunisia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VTC 2006, IEEE Vehicular Technology Conference, 25-28 september, Montréal, Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCF.2006.428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122909v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power and distance based MAC algorithms for underwater acoustic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat Doukkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10251,51 +10251,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmit diversity for CDMA with constraint of discretion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat Doukkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12029,51 +12029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Llort Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sintes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat Doukkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB); Dépt. Image et Traitement Information (Institut Mines-Télécom-Télécom Bretagne-UEB); Dépt. Réseaux, Sécurité et Multimédia (Institut Mines-Télécom-Télécom Bretagne-UEB). 2006, pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12480,51 +12480,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.utc.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tu-berlin.de/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fu-berlin.de/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensea.fr/formation/index.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04620400v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Socheleau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2024.3366283" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001860v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Imad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-023-00975-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621379v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lcomm.2021.3102662" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501291v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Saliba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jsea.2019.1211030" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770166v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bonvard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gautier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marazin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2816587" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803949v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26483/ijarcs.v8i8.4810" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487046v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Lmai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandar Chitre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2016.2537659" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224554v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2015.2474455" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188795v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2013.2285479" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979190v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rabie Oularbi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Gazor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.09.012" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803308v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2013-72" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782652v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2012.112812.121956" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632790v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2010.07.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQ3RZX75-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632771v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2011-93" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704255v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ghogho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/293572" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117781v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2009.06.070445" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117763v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Barbier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2008.09.012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117784v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893775v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Ben Rhouma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Bouallegue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20080201" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656640v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118774v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20083513" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621798v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevreuil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291178v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2006.872584" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122191v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621721v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubaton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621722v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294654v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2002.806897" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893771v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693579v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04983776v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pareja" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehya Nasser" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Masmoudi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209326v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bureau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233046v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khalaf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Louchart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Abdo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209341v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Comtet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04620382v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courmontagne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS51537.2024.10682147" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679228v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196583v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Elfryakh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weithoffer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769750v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716469v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03331349v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grollier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pelissier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC49222.2021.9487534" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279869v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCWC.2019.8666585" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280288v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813235v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2018.8377024" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759075v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422347" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735642v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422207" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845229v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845233v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPMC.2017.8301833" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617238v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207183v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224527v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Zrelli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188839v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms.2014.7017131" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935222v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829937v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935451v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Yang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Bin Wang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935199v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Bergen.2013.6608003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822553v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2012.6404831" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945346v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Picard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Flandin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASMS-SPSC.2012.6333088" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737171v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gomes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pacini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Luise" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bacci" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanguinetti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797589v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2012.6362720" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00737424v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasamine Zrelli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ammar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770969v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609305v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632773v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527537v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565835v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Pouillat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gadat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565928v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565838v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Petrowski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Aissanou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Benyahia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565934v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565935v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Anh Bui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118509v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2009.5198792" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118636v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472054v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656641v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486766v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960150" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498333v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498331v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134558v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770991v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2008.4699458" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865000v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ouertani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121287v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Doukkali" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2007.4394663" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121343v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121299v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121362v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864777v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2007.4302357" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121650v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123063v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rouane Debbah" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2006.537" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123869v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCF.2006.428" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124488v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122909v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122693v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2006.307004" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124502v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122770v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125284v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125104v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125622v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127447v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725618v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Degrugillier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Landrac" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127703v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893779v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709442v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893776v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128818v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Labat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129803v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291120v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2002.1005331" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291115v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291119v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2001.940520" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621752v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621724v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472847v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124551v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727536v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alnasser Manhal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cook Sandra" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flannagan Bryan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Katie" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704235v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Castignani" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Emilio Arcia Moret" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124517v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893773v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Karoui" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucher" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Llort Pujol" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sintes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893774v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Chenadec" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02464212v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.utc.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tu-berlin.de/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fu-berlin.de/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensea.fr/formation/index.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04620400v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Socheleau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2024.3366283" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001860v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Imad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-023-00975-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621379v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lcomm.2021.3102662" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501291v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Saliba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jsea.2019.1211030" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770166v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bonvard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gautier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marazin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2816587" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803949v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26483/ijarcs.v8i8.4810" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487046v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Lmai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandar Chitre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2016.2537659" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224554v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2015.2474455" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188795v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2013.2285479" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979190v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rabie Oularbi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Gazor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.09.012" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803308v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2013-72" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782652v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2012.112812.121956" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632790v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2010.07.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQ3RZX75-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632771v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2011-93" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704255v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ghogho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/293572" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117781v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2009.06.070445" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117763v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Barbier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2008.09.012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117784v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893775v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Ben Rhouma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Bouallegue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20080201" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656640v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118774v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20083513" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621798v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevreuil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291178v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2006.872584" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122191v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621721v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubaton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621722v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294654v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2002.806897" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893771v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693579v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04983776v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pareja" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehya Nasser" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Masmoudi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209326v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bureau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233046v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khalaf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Louchart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Abdo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209341v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Comtet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04620382v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courmontagne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS51537.2024.10682147" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679228v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196583v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Elfryakh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weithoffer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769750v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716469v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03331349v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grollier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pelissier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC49222.2021.9487534" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279869v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCWC.2019.8666585" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280288v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759075v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422347" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813235v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2018.8377024" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735642v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422207" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845229v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845233v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPMC.2017.8301833" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617238v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207183v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224527v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Zrelli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188839v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms.2014.7017131" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935222v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829937v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935451v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Yang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Bin Wang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935199v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Bergen.2013.6608003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822553v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2012.6404831" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945346v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Picard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Flandin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASMS-SPSC.2012.6333088" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737171v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gomes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pacini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Luise" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bacci" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanguinetti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797589v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2012.6362720" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00737424v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasamine Zrelli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ammar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770969v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632773v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609305v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527537v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565928v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565835v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Pouillat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gadat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565838v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Petrowski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Aissanou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Benyahia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565934v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565935v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Anh Bui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498333v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498331v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486766v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960150" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472054v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118636v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656641v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118509v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2009.5198792" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134558v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770991v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2008.4699458" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865000v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ouertani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121299v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121287v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Doukkali" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2007.4394663" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121343v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121362v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864777v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2007.4302357" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121650v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122909v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124488v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123063v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rouane Debbah" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2006.537" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123869v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCF.2006.428" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122693v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2006.307004" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124502v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122770v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125284v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125104v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125622v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127447v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725618v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Degrugillier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Landrac" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127703v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893779v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709442v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893776v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128818v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Labat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129803v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291120v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2002.1005331" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291115v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291119v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2001.940520" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621752v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621724v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472847v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124551v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727536v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alnasser Manhal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cook Sandra" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flannagan Bryan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Katie" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704235v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Castignani" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Emilio Arcia Moret" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124517v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893773v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Karoui" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucher" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Llort Pujol" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sintes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893774v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Chenadec" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02464212v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>