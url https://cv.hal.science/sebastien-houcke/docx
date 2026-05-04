--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -3363,5625 +3363,5638 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00693579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (78)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (79)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Consumption Analysis for Reverse Engineering Digital Modulation: A Novel Approach to Physical Layer Attacks on Communication Systems</w:t>
+                <w:t xml:space="preserve">A Novel Time-Frequency Approach for Frequency-Hopping Signal Blind Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Pareja</w:t>
+                <w:t xml:space="preserve">Ali Khalaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yehya Nasser</w:t>
+                <w:t xml:space="preserve">Arthur Louchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Masmoudi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Houcke</w:t>
+                <w:t xml:space="preserve">Ray Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Interdisciplinary Cybersecurity Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">2026 IEEE 103rd Vehicular Technology Conference (VTC2026-Spring)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2026, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04983776v1</w:t>
+                <w:t xml:space="preserve">hal-05587432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse cyclostationnaire des signaux acoustiques sous-marins : Estimation aveugle des paramètres de la modulation S2C</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
+                <w:t xml:space="preserve">Power Consumption Analysis for Reverse Engineering Digital Modulation: A Novel Approach to Physical Layer Attacks on Communication Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Pareja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehya Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI’25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">European Interdisciplinary Cybersecurity Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05209326v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation d'une loi de saut en fréquence par une analyse de la transformée de Fourier bidimensionnelle du spectrogramme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khalaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Louchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ray Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2025-30° Colloque sur le traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRETSI, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation aveugle des paramètres d'une forme d'onde OTFS pour le renseignement satellitaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Comtet</w:t>
+                <w:t xml:space="preserve">Analyse cyclostationnaire des signaux acoustiques sous-marins : Estimation aveugle des paramètres de la modulation S2C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Merlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI'25)</w:t>
+              <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI’25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05209341v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dictionary-based Spread-Spectrum Modulation for Covert Underwater Acoustic Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Bonvard</w:t>
+                <w:t xml:space="preserve">Estimation aveugle des paramètres d'une forme d'onde OTFS pour le renseignement satellitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Comtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Courmontagne</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Merlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE OCEANS 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI'25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620382v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécuriser les transmissions acoustiques sous-marines en s’inspirant de la physique de propagation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dictionary-based Spread-Spectrum Modulation for Covert Underwater Acoustic Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bonvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courmontagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SERENADE (Surveillance, Etude et Reconnaissance de l’Environnement mariN par Acoustique Discrète)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE OCEANS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Singapour, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS51537.2024.10682147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679228v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification d'un entrelaceur de type ARP d'un turbo-code inconnu.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilias Elfryakh</w:t>
+                <w:t xml:space="preserve">Sécuriser les transmissions acoustiques sous-marines en s’inspirant de la physique de propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023: XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">SERENADE (Surveillance, Etude et Reconnaissance de l’Environnement mariN par Acoustique Discrète)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196583v1</w:t>
+                <w:t xml:space="preserve">hal-04679228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiding Cyclostationarity with Dispersive Filters for Covert Underwater Acoustic Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
+                <w:t xml:space="preserve">Identification d'un entrelaceur de type ARP d'un turbo-code inconnu.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Elfryakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Underwater Communications and Networking Conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Lerici, Italy</w:t>
+              <w:t xml:space="preserve">GRETSI 2023: XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769750v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des relations de parité d'un code de canal à partir de données souples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Bonvard</w:t>
+                <w:t xml:space="preserve">Hiding Cyclostationarity with Dispersive Filters for Covert Underwater Acoustic Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, NANCY, France</w:t>
+              <w:t xml:space="preserve">Underwater Communications and Networking Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lerici, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716469v1</w:t>
+                <w:t xml:space="preserve">hal-03769750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of an enhanced spectrally aware RF front end receiver under non-linearity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Grollier</w:t>
+                <w:t xml:space="preserve">Identification des relations de parité d'un code de canal à partir de données souples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bonvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaël Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIVC 21 -10th International Symposium on Signal, Image, Video and Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, NANCY, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331349v1</w:t>
+                <w:t xml:space="preserve">hal-03716469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WiFi Dimensioning to offload LTE in 5G Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Imad</w:t>
+                <w:t xml:space="preserve">Performance analysis of an enhanced spectrally aware RF front end receiver under non-linearity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bachar El Hassan</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCWC 2019 : 9th Annual Computing and Communication Workshop and Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCWC.2019.8666585⟩</w:t>
+              <w:t xml:space="preserve">ISIVC 21 -10th International Symposium on Signal, Image, Video and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Saint Etienne (en ligne), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIVC49222.2021.9487534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279869v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration des performances d'un récepteur RF en détectant son fonctionnement en régime non linéaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Grollier</w:t>
+                <w:t xml:space="preserve">WiFi Dimensioning to offload LTE in 5G Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Imad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michaël Pelissier</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar El Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCWC 2019 : 9th Annual Computing and Communication Workshop and Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Las Vegas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCWC.2019.8666585⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02280288v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Order Statistics on Minimal Euclidean Distance for Blind Linear Block Code Identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Bonvard</w:t>
+                <w:t xml:space="preserve">Amélioration des performances d'un récepteur RF en détectant son fonctionnement en régime non linéaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roland Gautier</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2018 : IEEE International Conference on Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759075v1</w:t>
+                <w:t xml:space="preserve">hal-02280288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Carrier QPSK Signal Detector Based on Second Order Cyclic-Moments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Grollier</w:t>
+                <w:t xml:space="preserve">Order Statistics on Minimal Euclidean Distance for Blind Linear Block Code Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bonvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Marazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2018 : IEEE Wireless Communications and Networking Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WCNC.2018.8377024⟩</w:t>
+              <w:t xml:space="preserve">ICC 2018 : IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Kansas City, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2018.8422347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01813235v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Spectrally Aware RF front end Receiver under Non-linearity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">On Carrier QPSK Signal Detector Based on Second Order Cyclic-Moments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaël Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2018 : IEEE International Conference on Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC.2018.8422207⟩</w:t>
+              <w:t xml:space="preserve">WCNC 2018 : IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Barcelone, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2018.8377024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735642v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channels load measurement in wifi networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Imad</w:t>
+                <w:t xml:space="preserve">Enhanced Spectrally Aware RF front end Receiver under Non-linearity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24 th International Scientific Conference “ Sciences, Social Equity and Sustainable Development ” </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICC 2018 : IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Kansas City, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2018.8422207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845229v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wifi Channel Selection Based on Load Criteria</w:t>
+                <w:t xml:space="preserve">Channels load measurement in wifi networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Imad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WPMC 2017 : 20th Internation Symposium on Wireless Personal Multimedia Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24 th International Scientific Conference “ Sciences, Social Equity and Sustainable Development ” </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Balamand, Lebanon</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845233v1</w:t>
+                <w:t xml:space="preserve">hal-01845229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de signaux QPSK sur porteuse en utilisant les statistiques cycliques d'ordre 2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Grollier</w:t>
+                <w:t xml:space="preserve">Wifi Channel Selection Based on Load Criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Imad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WPMC 2017 : 20th Internation Symposium on Wireless Personal Multimedia Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Bali, Indonesia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WPMC.2017.8301833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617238v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des paramètres d'un code correcteur par déficience du nombre de classes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Bonvard</w:t>
+                <w:t xml:space="preserve">Détection de signaux QPSK sur porteuse en utilisant les statistiques cycliques d'ordre 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roland Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207183v1</w:t>
+                <w:t xml:space="preserve">hal-01617238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification aveugle itérative de codes correcteurs d'erreurs utilisant un décodage basé sur la fiabilité d'équations de parité estimées</w:t>
+                <w:t xml:space="preserve">Identification des paramètres d'un code correcteur par déficience du nombre de classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bonvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Marazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Gautier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Zrelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JC2 2015 : Journées Codage et Cryptographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, La Londe-Les-Maures, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01224527v1</w:t>
+                <w:t xml:space="preserve">hal-01207183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TDMA based MAC Transmission Schedules in Multihop Grid Ad hoc Underwater Acoustic Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Laot</w:t>
+                <w:t xml:space="preserve">Identification aveugle itérative de codes correcteurs d'erreurs utilisant un décodage basé sur la fiabilité d'équations de parité estimées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bonvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Marazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Zrelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UComms 2014 : underwater communications conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JC2 2015 : Journées Codage et Cryptographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, La Londe-Les-Maures, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188839v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction des interférences entre sous-porteuses dans les systèmes OFDM fenêtrés sur canal acoustique sous-marin</w:t>
+                <w:t xml:space="preserve">TDMA based MAC Transmission Schedules in Multihop Grid Ad hoc Underwater Acoustic Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Lmai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bourre</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandar Chitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2013 : 24ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">UComms 2014 : underwater communications conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Sestri Levante, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/UComms.2014.7017131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935222v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting the pilot pattern orthogonality of ofdma signals for the estimation of base stations number of antennas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+                <w:t xml:space="preserve">Réduction des interférences entre sous-porteuses dans les systèmes OFDM fenêtrés sur canal acoustique sous-marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Lmai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WOSSPA 2013 : The 8th International Workshop on Systems, Signal Processing and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Mazafran, Algiers, Algeria. pp.416 - 421</w:t>
+              <w:t xml:space="preserve">GRETSI 2013 : 24ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829937v1</w:t>
+                <w:t xml:space="preserve">hal-00935222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Soft Decision Feedback Equalizer for Channels with Low SNR in Underwater Acoustic Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaoxia Yang</w:t>
+                <w:t xml:space="preserve">Exploiting the pilot pattern orthogonality of ofdma signals for the estimation of base stations number of antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Gazor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hai-Bin Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceans 2013 : MTS/IEEE conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Bergen, Norway</w:t>
+              <w:t xml:space="preserve">WOSSPA 2013 : The 8th International Workshop on Systems, Signal Processing and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Mazafran, Algiers, Algeria. pp.416 - 421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935451v1</w:t>
+                <w:t xml:space="preserve">hal-00829937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust OFDM Modem for Underwater Acoustic Communications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Said Lmai</w:t>
+                <w:t xml:space="preserve">Effective Soft Decision Feedback Equalizer for Channels with Low SNR in Underwater Acoustic Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxia Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Houcke</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Bin Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceans 2013 : MTS/IEEE conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Bergen, Norway. pp.1 - 5, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jun 2013, Bergen, Norway</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935199v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advantages of pulse-shaping applied to OFDM systems over underwater acoustic channels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A robust OFDM Modem for Underwater Acoustic Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Lmai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceans 2012: MTS/IEEE conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/OCEANS.2012.6404831⟩</w:t>
+              <w:t xml:space="preserve">Oceans 2013 : MTS/IEEE conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Bergen, Norway. pp.1 - 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS-Bergen.2013.6608003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822553v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptive Multi-User Multi-Antenna Receiver for Satellite-Based AIS Detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gregory Flandin</w:t>
+                <w:t xml:space="preserve">Advantages of pulse-shaping applied to OFDM systems over underwater acoustic channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Lmai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Advanced Satellite Multimedia Systems Conference and the 12th Signal Processing for Space Communications Workshop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ASMS-SPSC.2012.6333088⟩</w:t>
+              <w:t xml:space="preserve">Oceans 2012: MTS/IEEE conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Hampton Road, Va, United States. pp.1 - 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS.2012.6404831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945346v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of project COMPOUND : Cooperative communications and positioning in mobile underwater networks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Adaptive Multi-User Multi-Antenna Receiver for Satellite-Based AIS Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Flandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Futur Nework &amp; mobile summit</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th Advanced Satellite Multimedia Systems Conference and the 12th Signal Processing for Space Communications Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Baiona, Spain. pp.273 - 280, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASMS-SPSC.2012.6333088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737171v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing Pilot Cyclostationarity for LTE Base Station Number of Antennas Estimation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An overview of project COMPOUND : Cooperative communications and positioning in mobile underwater networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Luise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sanguinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2012: IEEE 23rd International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Futur Nework &amp; mobile summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797589v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind CFO estimation for OFDM-IDMA system in Rayleigh fading multipath channel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasamine Zrelli</w:t>
+                <w:t xml:space="preserve">Introducing Pilot Cyclostationarity for LTE Base Station Number of Antennas Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Ammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Information Processing and Wireless Systems (IP-WiS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PIMRC 2012: IEEE 23rd International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Sydney, Australia. pp.2202 - 2207, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2012.6362720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737424v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de systèmes OFDM à partir de la signature des pilotes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saeed Gazor</w:t>
+                <w:t xml:space="preserve">Blind CFO estimation for OFDM-IDMA system in Rayleigh fading multipath channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasamine Zrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Ammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIe colloque GRETSI : traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Information Processing and Wireless Systems (IP-WiS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Sousse, Tunisia. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01770969v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du taux d'activité temps-fréquence d'un signal OFDMA pour des applications en radio-cognitive</w:t>
+                <w:t xml:space="preserve">Identification de systèmes OFDM à partir de la signature des pilotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Gazor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIe colloque GRETSI: traitement du signal et des images</w:t>
+              <w:t xml:space="preserve">XXIIIe colloque GRETSI : traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632773v1</w:t>
+                <w:t xml:space="preserve">hal-01770969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OFDM system identification using pilot tone signature</w:t>
+                <w:t xml:space="preserve">Estimation du taux d'activité temps-fréquence d'un signal OFDMA pour des applications en radio-cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Saeed Gazor</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th International Workshop on Systems, Signal Processing and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Tipaza, Algeria</w:t>
+              <w:t xml:space="preserve">XXIIIe colloque GRETSI: traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00609305v1</w:t>
+                <w:t xml:space="preserve">hal-00632773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical layer IEEE 802.11 channel occupancy rate estimation</w:t>
+                <w:t xml:space="preserve">OFDM system identification using pilot tone signature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Gazor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIVC 2010: International Symposium on Images /Video Communications over fixed and Mobile Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">The 7th International Workshop on Systems, Signal Processing and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tipaza, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00527537v1</w:t>
+                <w:t xml:space="preserve">hal-00609305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind estimation of the time-frequency activity rate of OFDMA signals</w:t>
+                <w:t xml:space="preserve">Physical layer IEEE 802.11 channel occupancy rate estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUMT 2010: International Conference on Ultra Modern Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">ISIVC 2010: International Symposium on Images /Video Communications over fixed and Mobile Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00565928v1</w:t>
+                <w:t xml:space="preserve">hal-00527537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind frame synchronization of Reed-salomon codes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charly Pouillat</w:t>
+                <w:t xml:space="preserve">Blind estimation of the time-frequency activity rate of OFDMA signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPAWC : 11th IEEE International Workshop on Signal Processing Advances in Wireless Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">ICUMT 2010: International Conference on Ultra Modern Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00565835v1</w:t>
+                <w:t xml:space="preserve">hal-00565928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicriteria reinforcement learning based on a russian doll method for network routing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ilham Benyahia</w:t>
+                <w:t xml:space="preserve">Blind frame synchronization of Reed-salomon codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Imad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Pouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS'10 : 5th IEEE International Conference on Intelligent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">SPAWC : 11th IEEE International Workshop on Signal Processing Advances in Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00565838v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00565835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frame synchronization techniques for non-binary LDPC codes over GF(q)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charly Pouillat</w:t>
+                <w:t xml:space="preserve">Multicriteria reinforcement learning based on a russian doll method for network routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Petrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Aissanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE GLOBECOM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Miami, United States</w:t>
+              <w:t xml:space="preserve">IS'10 : 5th IEEE International Conference on Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00565934v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00565838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network simulator: importance of an accurate model of the physical layer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quoc Anh Bui</w:t>
+                <w:t xml:space="preserve">Frame synchronization techniques for non-binary LDPC codes over GF(q)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Imad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Pouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATC : International Conference on Advanced Technologies for Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Ho Chi Minh, Vietnam</w:t>
+              <w:t xml:space="preserve">IEEE GLOBECOM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00565935v1</w:t>
+                <w:t xml:space="preserve">hal-00565934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des systèmes OFDM cognitifs basée sur les signatures pilotes cyclostationnaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
+                <w:t xml:space="preserve">Network simulator: importance of an accurate model of the physical layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Anh Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII colloque GRETSI : Groupe de recherche et d'études du traitement du signal, septembre, Dijon, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">ATC : International Conference on Advanced Technologies for Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Ho Chi Minh, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498333v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00565935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation aveugle du taux d'activité temps-fréquence des signaux OFDMA</w:t>
+                <w:t xml:space="preserve">Identification des systèmes OFDM cognitifs basée sur les signatures pilotes cyclostationnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXII colloque GRETSI : Groupe de recherche et d'études du traitement du signal, septembre, Dijon, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00498331v1</w:t>
+                <w:t xml:space="preserve">hal-00498333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind noise variance estimation for OFDMA signals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+                <w:t xml:space="preserve">Estimation aveugle du résidu de porteuse pour les systèmes utilisant des codes LDPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Imad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Ghogho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2009 : 34th IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI : Groupe de recherche et d'études du traitement du signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00486766v1</w:t>
+                <w:t xml:space="preserve">hal-02118636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two vertical handcover metrics toward an IEEE 802.11N network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+                <w:t xml:space="preserve">OFDM System Identification for Cognitive Radio Based on Pilot-Induced Cyclostationarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COGIS 2009 : Cognitive systems with Interactive Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE WCNC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Budapest, Hungary. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00472054v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation aveugle du résidu de porteuse pour les systèmes utilisant des codes LDPC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Imad</w:t>
+                <w:t xml:space="preserve">Blind noise variance estimation for OFDMA signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounir Ghogho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI : Groupe de recherche et d'études du traitement du signal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2009 : 34th IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.2581 - 2584, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118636v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00486766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OFDM System Identification for Cognitive Radio Based on Pilot-Induced Cyclostationarity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciblat</w:t>
+                <w:t xml:space="preserve">Two vertical handcover metrics toward an IEEE 802.11N network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE WCNC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Budapest, Hungary. pp.1</w:t>
+              <w:t xml:space="preserve">COGIS 2009 : Cognitive systems with Interactive Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656641v1</w:t>
+                <w:t xml:space="preserve">hal-00472054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind frame synchronization of product codes based on the adaptation of the parity check matrix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Imad</w:t>
+                <w:t xml:space="preserve">Estimation aveugle du taux d'activité temps-fréquence des signaux OFDMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jego</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXII colloque GRETSI : Groupe de recherche et d'études du traitement du signal, septembre, Dijon, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118509v1</w:t>
+                <w:t xml:space="preserve">hal-00498331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind frame synchronization and phase offset estimation for coded systems</w:t>
+                <w:t xml:space="preserve">Blind frame synchronization of product codes based on the adaptation of the parity check matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Imad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th SPAWC conference : IEEE international workshop on signal processing advances in wireless communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Dresde, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2009.5198792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134558v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OFDM system identification based on m-sequence signatures in cognitive radio context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
+                <w:t xml:space="preserve">Blind frame synchronization and phase offset estimation for coded systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Imad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciblat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2008 : 19th IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th SPAWC conference : IEEE international workshop on signal processing advances in wireless communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Recife, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01770991v1</w:t>
+                <w:t xml:space="preserve">hal-02134558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance du récepteur RAKE pour des applications de communications discrètes à travers un canal acoustique sous-marin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Ammar</w:t>
+                <w:t xml:space="preserve">OFDM system identification based on m-sequence signatures in cognitive radio context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciblat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2007 : 21ème collloque sur le traitement du signal et des images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PIMRC 2008 : 19th IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Cannes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2008.4699458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865000v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronisation trame aveugle sur canal gaussien</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Imad</w:t>
+                <w:t xml:space="preserve">Performance du récepteur RAKE pour des applications de communications discrètes à travers un canal acoustique sous-marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Ouertani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2007 : 21ème colloque sur le traitement du signal et des images, 11-14 septembre, Troyes, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2007 : 21ème collloque sur le traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121299v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cross layer approach with CSMA/CA based protocol and CDMA transmission for underwater acoustic networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+                <w:t xml:space="preserve">Synchronisation trame aveugle sur canal gaussien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Imad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2007 : 18th IEEE International Symposium on Personal Indoor and Mobile Radio Communication September 03-07, Athens, Greece</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2007 : 21ème colloque sur le traitement du signal et des images, 11-14 septembre, Troyes, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121287v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinaison of the turbo deflation method and the turbo decoding procedure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ons Ben Rhouma</w:t>
+                <w:t xml:space="preserve">A cross layer approach with CSMA/CA based protocol and CDMA transmission for underwater acoustic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Doukkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ammar Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSPC 2007 : IEEE International Conference on Signal Processing and Communications, November 24-27, Dubai, United Arab Emirates</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PIMRC 2007 : 18th IEEE International Symposium on Personal Indoor and Mobile Radio Communication September 03-07, Athens, Greece</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Athènes, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2007.4394663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121343v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implémentation pratique d'un récepteur RAKE pour un réseau de modems acoustiques sous-marins discrets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Ammar</w:t>
+                <w:t xml:space="preserve">Combinaison of the turbo deflation method and the turbo decoding procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Ben Rhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAIMA'07 : Traitement et analyse de l'information : méthodes et applications. 22-26 mai Hammamet, Tunisie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">ICSPC 2007 : IEEE International Conference on Signal Processing and Communications, November 24-27, Dubai, United Arab Emirates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Dubai, Saudi Arabia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121362v1</w:t>
+                <w:t xml:space="preserve">hal-02121343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance comparison of RAKE and SIC/RAKE receivers for multiuser underwater acoustic communication applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Ouertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9022,204 +9035,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind frame synchronization on Gaussian channel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Imad</w:t>
+                <w:t xml:space="preserve">Implémentation pratique d'un récepteur RAKE pour un réseau de modems acoustiques sous-marins discrets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Ouertani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2007 : 15th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">TAIMA'07 : Traitement et analyse de l'information : méthodes et applications. 22-26 mai Hammamet, Tunisie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121650v1</w:t>
+                <w:t xml:space="preserve">hal-02121362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of the performance of a blind interleaver estimator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sicot</w:t>
+                <w:t xml:space="preserve">Blind frame synchronization on Gaussian channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Imad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIVC 2006 : 3d international symposium on image/video communications over fixed and mobile networks, September 13-15, Hammamet, Tunisia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2007 : 15th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122909v1</w:t>
+                <w:t xml:space="preserve">hal-02121650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebric approach of the linear and convolutional error coding world</w:t>
               </w:r>
@@ -9294,2021 +9333,2103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPC01-6: Blind detection for block coded interleaved Division Multiple Access</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical study of the performance of a blind interleaver estimator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mérouane Debbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2006 : IEEE Global Telecommunications Conference, November, San Francisco, USA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISIVC 2006 : 3d international symposium on image/video communications over fixed and mobile networks, September 13-15, Hammamet, Tunisia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Hammamet, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123063v1</w:t>
+                <w:t xml:space="preserve">hal-02122909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed MAC Protocols for Underwater Acoustic Data Networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SPC01-6: Blind detection for block coded interleaved Division Multiple Access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mérouane Debbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2006, IEEE Vehicular Technology Conference, 25-28 september, Montréal, Canada</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VTCF.2006.428⟩</w:t>
+              <w:t xml:space="preserve">GLOBECOM 2006 : IEEE Global Telecommunications Conference, November, San Francisco, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, San Fransisco, United States. pp.1 - 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2006.537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123869v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power and distance based MAC algorithms for underwater acoustic networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Distributed MAC Protocols for Underwater Acoustic Data Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat Doukkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceans'06, September 18-21, Boston, Massachusetts, USA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/OCEANS.2006.307004⟩</w:t>
+              <w:t xml:space="preserve">VTC 2006, IEEE Vehicular Technology Conference, 25-28 september, Montréal, Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCF.2006.428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122693v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbo deflation : quest of turbo effect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ons Ben Rhouma</w:t>
+                <w:t xml:space="preserve">Power and distance based MAC algorithms for underwater acoustic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Doukkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ammar Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIVC 2006 : 3d international symposium on image/video communications over fixed and mobile networks, September 13-15, Hammamet, Tunisia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oceans'06, September 18-21, Boston, Massachusetts, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Boston, United States. pp.1 - 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS.2006.307004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124502v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind frame synchronisation for block code</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Turbo deflation : quest of turbo effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Ben Rhouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sicot</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2006, Florence - Italie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Florence, Italie</w:t>
+              <w:t xml:space="preserve">ISIVC 2006 : 3d international symposium on image/video communications over fixed and mobile networks, September 13-15, Hammamet, Tunisia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122770v1</w:t>
+                <w:t xml:space="preserve">hal-02124502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind detection of interleaver parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blind frame synchronisation for block code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sicot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCASP'05 - Philadelphie - USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Philadelphie, États-Unis</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2006, Florence - Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Florence, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125284v1</w:t>
+                <w:t xml:space="preserve">hal-02122770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Statistical Modelling of the Underwater Acoustic Channel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ons Ben Rhouma</w:t>
+                <w:t xml:space="preserve">Blind detection of interleaver parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ammar Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES 2005 - Aberdeen - UK - September</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Aberdeen, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">ICCASP'05 - Philadelphie - USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Philadelphie, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125104v1</w:t>
+                <w:t xml:space="preserve">hal-02125284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude statistique du seuil dans la détection d'entrelaceur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sicot</w:t>
+                <w:t xml:space="preserve">A Statistical Modelling of the Underwater Acoustic Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Ben Rhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2005 - Louvain La Neuve - Belgique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Louvain La Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">ICES 2005 - Aberdeen - UK - September</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Aberdeen, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125622v1</w:t>
+                <w:t xml:space="preserve">hal-02125104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmit Diversity over frequency-selective fading channel : a blind approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude statistique du seuil dans la détection d'entrelaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ons Ben Rhouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2004 - Vienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Vienne, Autriche</w:t>
+              <w:t xml:space="preserve">GRETSI 2005 - Louvain La Neuve - Belgique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Louvain La Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127447v1</w:t>
+                <w:t xml:space="preserve">hal-02125622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement de curriculum : le projet comme bras de levier en pédagogie active</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transmit Diversity over frequency-selective fading channel : a blind approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Siegfried Rouvrais</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Ben Rhouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème congrès de l'AIPU (Association internationale de pédagogie universitaire)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Univ. Cadi Ayyad, Marrakech, Maroc. pp.157 - 158</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2004 - Vienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Vienne, Autriche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725618v1</w:t>
+                <w:t xml:space="preserve">hal-02127447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmit diversity for CDMA with constraint of discretion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hayat Doukkali</w:t>
+                <w:t xml:space="preserve">Changement de curriculum : le projet comme bras de levier en pédagogie active</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Degrugillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Landrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siegfried Rouvrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIVC 2004 - Brest - France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Brest, France</w:t>
+              <w:t xml:space="preserve">21ème congrès de l'AIPU (Association internationale de pédagogie universitaire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Univ. Cadi Ayyad, Marrakech, Maroc. pp.157 - 158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127703v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active pedagogy as an essential complement for project based learning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Degrugillier</w:t>
+                <w:t xml:space="preserve">Transmit diversity for CDMA with constraint of discretion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Doukkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th international workshop on active learning and education ALE (SEFI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Nantes, France. pp.26 - 30</w:t>
+              <w:t xml:space="preserve">ISIVC 2004 - Brest - France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893779v1</w:t>
+                <w:t xml:space="preserve">hal-02127703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissages projets par le projet, quelles compétences développées ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Active pedagogy as an essential complement for project based learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siegfried Rouvrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Landrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Degrugillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Siegfried Rouvrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème congrès de l'Association internationale de pédagogie universitaire (AIPU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Marrakech, Maroc. pp.174 - 175</w:t>
+              <w:t xml:space="preserve">4th international workshop on active learning and education ALE (SEFI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Nantes, France. pp.26 - 30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709442v1</w:t>
+                <w:t xml:space="preserve">hal-01893779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The project 'Introduction to Complex Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprentissages projets par le projet, quelles compétences développées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Degrugillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Landrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Rouvrais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th international workshop on active learning and education ALE, 6-9 juin, Nantes, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Nantes, France. pp.50 - 53</w:t>
+              <w:t xml:space="preserve">21ème congrès de l'Association internationale de pédagogie universitaire (AIPU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Marrakech, Maroc. pp.174 - 175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893776v1</w:t>
+                <w:t xml:space="preserve">hal-00709442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egaliseur autodidacte à retour de décisions à configuration variable : comparaisons entre algorithme &amp;quot;itératif&amp;quot; et &amp;quot;bloc&amp;quot;.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The project 'Introduction to Complex Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Landrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Degrugillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siegfried Rouvrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2003 : 19e colloque GRETSI sur le traitement du signal et des images, 8-11 septembre, Paris, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">4th international workshop on active learning and education ALE, 6-9 juin, Nantes, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Nantes, France. pp.50 - 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128818v1</w:t>
+                <w:t xml:space="preserve">hal-01893776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the symbol period : the frequency offset case</w:t>
+                <w:t xml:space="preserve">Egaliseur autodidacte à retour de décisions à configuration variable : comparaisons entre algorithme &amp;quot;itératif&amp;quot; et &amp;quot;bloc&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciblat</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO,2002 : XI European Signal Processing Conference, September 3-6, Toulouse, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Toulouse, France. pp.635 - 638</w:t>
+              <w:t xml:space="preserve">GRETSI 2003 : 19e colloque GRETSI sur le traitement du signal et des images, 8-11 septembre, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129803v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind source separation of a mixture of communication sources emitting at various baud-rate</w:t>
+                <w:t xml:space="preserve">Estimation of the symbol period : the frequency offset case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciblat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2002 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUSIPCO,2002 : XI European Signal Processing Conference, September 3-6, Toulouse, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Toulouse, France. pp.635 - 638</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291120v1</w:t>
+                <w:t xml:space="preserve">hal-02129803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séparation autodidacte d'un mélange de sources à débits multiples</w:t>
+                <w:t xml:space="preserve">Blind source separation of a mixture of communication sources emitting at various baud-rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevreuil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2001: 18eme colloque sur le traitement du signal et des images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2002 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Orlando, United States. pp.3053 - 3056, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2002.1005331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291115v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint blind equalization and estimation of the symbol period : a contrast function approach</w:t>
+                <w:t xml:space="preserve">Séparation autodidacte d'un mélange de sources à débits multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2001 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2001: 18eme colloque sur le traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291119v1</w:t>
+                <w:t xml:space="preserve">hal-02291115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Blind Equalization and Estimation of the symbol period: a Contrast Function approach</w:t>
+                <w:t xml:space="preserve">Joint blind equalization and estimation of the symbol period : a contrast function approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Proc. ICASSP-2001, Salt Lake City</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2001 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Salt Lake City, United States. pp.2545 - 2548, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2001.940520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621752v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Joint Blind Equalization and Estimation of the symbol period: a Contrast Function approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Proc. ICASSP-2001, Salt Lake City</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, France. pp.2545-2548</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A weighted linear prediction approach for the blind CDMA forward link channel estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11317,51 +11438,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Proc. ICASSP-2000, Istanbul</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2000, France. pp.2937-2940</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11371,51 +11492,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal metrics for vertical handoff towards (Cognitive) WiMAX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11457,51 +11578,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WIMAX, new developments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In Tech, pp.1 - 20, 2010, 9789537619534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00472847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11511,51 +11632,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif de synchronisation trame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11564,51 +11685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2006087497. 1349. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11618,614 +11739,614 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Reinforcing Decision Making Skills of Higher and Vocational Education and Training Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Rouvrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alnasser Manhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cook Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flannagan Bryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Katie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Output 1, IMT Atlantique; Lab-STICC. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IEEE 802.11 scanning algorithms: cross-layer experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Castignani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Emilio Arcia Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Dépt. Réseaux, Sécurité et Multimédia (Institut Mines-Télécom-Télécom Bretagne-UEB); Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB); Universidad de Los Andes de Mérida (.); Laboratoire en sciences et technologies de l'information, de la communication et de la connaissance (UMR CNRS 6285 - Télécom Bretagne - Université de Bretagne Occidentale - Université de Bretagne Sud). 2011, pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00704235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau de modems acoustiques discrets - contrat REMODI - SERCEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Ouertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Saoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB). 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaboration à l'étude sur l'acoustique sous-marine : détection et caractérisation des fonds marins, nouvelles technologies sonar, télécontrôle acoustique des installations pétrolières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Llort Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sintes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Doukkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB); Dépt. Image et Traitement Information (Institut Mines-Télécom-Télécom Bretagne-UEB); Dépt. Réseaux, Sécurité et Multimédia (Institut Mines-Télécom-Télécom Bretagne-UEB). 2006, pp.112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustique sous-marine : détection et caractérisation des fonds marins, amélioration de la résolution spatiale des sondeurs multifaisceaux, communications sous-marines : diversité d'émission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Chenadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Llort Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sintes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB); Dépt. Image et Traitement Information (Institut Mines-Télécom-Télécom Bretagne-UEB). 2004, pp.78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12235,105 +12356,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de paramètres système et mécanismes Cross-Layer pour les réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Bretagne Occidentale (UBO), 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02464212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId253"/>
+      <w:footerReference w:type="default" r:id="rId254"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12480,51 +12601,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.utc.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tu-berlin.de/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fu-berlin.de/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensea.fr/formation/index.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04620400v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Socheleau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2024.3366283" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001860v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Imad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-023-00975-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621379v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lcomm.2021.3102662" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501291v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Saliba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jsea.2019.1211030" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770166v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bonvard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gautier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marazin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2816587" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803949v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26483/ijarcs.v8i8.4810" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487046v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Lmai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandar Chitre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2016.2537659" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224554v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2015.2474455" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188795v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2013.2285479" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979190v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rabie Oularbi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Gazor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.09.012" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803308v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2013-72" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782652v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2012.112812.121956" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632790v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2010.07.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQ3RZX75-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632771v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2011-93" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704255v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ghogho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/293572" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117781v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2009.06.070445" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117763v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Barbier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2008.09.012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117784v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893775v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Ben Rhouma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Bouallegue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20080201" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656640v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118774v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20083513" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621798v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevreuil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291178v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2006.872584" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122191v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621721v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubaton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621722v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294654v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2002.806897" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893771v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693579v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04983776v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pareja" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehya Nasser" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Masmoudi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209326v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bureau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233046v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khalaf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Louchart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Abdo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209341v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Comtet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04620382v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courmontagne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS51537.2024.10682147" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679228v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196583v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Elfryakh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weithoffer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769750v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716469v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03331349v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grollier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pelissier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC49222.2021.9487534" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279869v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCWC.2019.8666585" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280288v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759075v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422347" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813235v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2018.8377024" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735642v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422207" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845229v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845233v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPMC.2017.8301833" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617238v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207183v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224527v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Zrelli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188839v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms.2014.7017131" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935222v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829937v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935451v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Yang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Bin Wang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935199v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Bergen.2013.6608003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822553v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2012.6404831" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945346v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Picard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Flandin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASMS-SPSC.2012.6333088" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737171v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gomes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pacini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Luise" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bacci" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanguinetti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797589v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2012.6362720" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00737424v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasamine Zrelli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ammar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770969v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632773v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609305v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527537v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565928v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565835v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Pouillat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gadat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565838v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Petrowski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Aissanou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Benyahia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565934v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565935v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Anh Bui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498333v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498331v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486766v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960150" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472054v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118636v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656641v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118509v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2009.5198792" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134558v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770991v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2008.4699458" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865000v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ouertani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121299v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121287v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Doukkali" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2007.4394663" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121343v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121362v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864777v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2007.4302357" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121650v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122909v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124488v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123063v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rouane Debbah" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2006.537" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123869v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCF.2006.428" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122693v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2006.307004" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124502v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122770v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125284v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125104v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125622v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127447v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725618v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Degrugillier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Landrac" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127703v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893779v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709442v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893776v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128818v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Labat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129803v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291120v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2002.1005331" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291115v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291119v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2001.940520" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621752v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621724v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472847v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124551v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727536v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alnasser Manhal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cook Sandra" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flannagan Bryan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Katie" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704235v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Castignani" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Emilio Arcia Moret" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124517v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893773v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Karoui" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucher" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Llort Pujol" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sintes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893774v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Chenadec" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02464212v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.utc.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tu-berlin.de/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fu-berlin.de/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensea.fr/formation/index.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04620400v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Socheleau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2024.3366283" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001860v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Imad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-023-00975-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621379v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lcomm.2021.3102662" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501291v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Saliba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jsea.2019.1211030" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770166v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bonvard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gautier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marazin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2816587" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803949v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26483/ijarcs.v8i8.4810" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487046v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Lmai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandar Chitre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2016.2537659" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224554v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2015.2474455" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188795v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2013.2285479" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979190v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rabie Oularbi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Gazor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.09.012" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803308v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2013-72" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782652v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2012.112812.121956" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632790v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2010.07.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQ3RZX75-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632771v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2011-93" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704255v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ghogho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/293572" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117781v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2009.06.070445" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117763v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Barbier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2008.09.012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117784v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893775v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Ben Rhouma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Bouallegue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20080201" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656640v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118774v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20083513" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621798v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevreuil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291178v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2006.872584" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122191v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621721v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubaton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621722v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294654v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2002.806897" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893771v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693579v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587432v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khalaf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Louchart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Abdo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04983776v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pareja" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehya Nasser" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Masmoudi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233046v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209326v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bureau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209341v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Comtet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04620382v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courmontagne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS51537.2024.10682147" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679228v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196583v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Elfryakh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weithoffer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769750v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716469v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03331349v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grollier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pelissier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC49222.2021.9487534" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279869v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCWC.2019.8666585" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280288v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759075v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422347" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813235v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2018.8377024" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735642v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422207" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845229v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845233v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPMC.2017.8301833" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617238v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207183v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224527v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Zrelli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188839v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms.2014.7017131" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935222v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829937v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935451v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Yang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Bin Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935199v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Bergen.2013.6608003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822553v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2012.6404831" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945346v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Picard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Flandin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASMS-SPSC.2012.6333088" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737171v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gomes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pacini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Luise" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bacci" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanguinetti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797589v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2012.6362720" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00737424v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasamine Zrelli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ammar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770969v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632773v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609305v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527537v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565928v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565835v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Pouillat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gadat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565838v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Petrowski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Aissanou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Benyahia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565934v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565935v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Anh Bui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498333v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118636v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656641v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486766v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960150" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472054v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498331v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118509v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2009.5198792" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134558v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770991v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2008.4699458" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865000v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ouertani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121299v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121287v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Doukkali" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2007.4394663" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121343v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864777v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2007.4302357" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121362v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121650v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124488v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122909v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123063v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rouane Debbah" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2006.537" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123869v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCF.2006.428" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122693v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2006.307004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124502v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122770v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125284v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125104v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125622v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127447v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725618v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Degrugillier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Landrac" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127703v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893779v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709442v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893776v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128818v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Labat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129803v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291120v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2002.1005331" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291115v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291119v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2001.940520" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621752v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621724v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472847v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124551v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727536v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alnasser Manhal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cook Sandra" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flannagan Bryan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Katie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704235v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Castignani" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Emilio Arcia Moret" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124517v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893773v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Karoui" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucher" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Llort Pujol" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sintes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893774v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Chenadec" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02464212v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>