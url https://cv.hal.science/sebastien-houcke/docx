--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -864,291 +864,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overlapped Physical Channels Load Measurement in 802.11 Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Imad</w:t>
+                <w:t xml:space="preserve">Throughput-Efficient Super-TDMA MAC Transmission Schedules in Ad Hoc Linear Underwater Acoustic Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Lmai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandar Chitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of advanced research in computer science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26483/ijarcs.v8i8.4810⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (1), pp.156 - 174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JOE.2016.2537659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01803949v1</w:t>
+                <w:t xml:space="preserve">hal-01487046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Throughput-Efficient Super-TDMA MAC Transmission Schedules in Ad Hoc Linear Underwater Acoustic Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Laot</w:t>
+                <w:t xml:space="preserve">Overlapped Physical Channels Load Measurement in 802.11 Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Imad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 42 (1), pp.156 - 174. </w:t>
+              <w:t xml:space="preserve">International journal of advanced research in computer science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (8), pp.571 - 579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JOE.2016.2537659⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26483/ijarcs.v8i8.4810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01487046v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Throughput-Maximizing Transmission Schedules for Underwater Acoustic Multihop Grid Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Lmai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandar Chitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1202,495 +1202,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient blind estimation of carrier frequency offset in OFDM system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical Layer Metrics Estimation for CSMA/CA Networks Using a Markov Modeling and Source Enumeration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bourre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Laot</w:t>
+                <w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Gazor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVT.2013.2285479⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 96 (Part B), pp.274 - 283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2013.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188795v1</w:t>
+                <w:t xml:space="preserve">hal-00979190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Layer Metrics Estimation for CSMA/CA Networks Using a Markov Modeling and Source Enumeration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saeed Gazor</w:t>
+                <w:t xml:space="preserve">An efficient blind estimation of carrier frequency offset in OFDM system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Lmai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+                <w:t xml:space="preserve">Arnaud Bourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 96 (Part B), pp.274 - 283. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63 (4), pp.1945 - 1950. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2013.09.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2013.2285479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979190v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GLR Test for OFDM System Identification Using Pilot Tones Pattern</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Enumeration of base station antennas in a cognitive receiver by exploiting pilot patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Gazor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2013, pp.72. </w:t>
+              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (1), pp.8 - 11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1687-1499-2013-72⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCOMM.2012.112812.121956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803308v1</w:t>
+                <w:t xml:space="preserve">hal-00782652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enumeration of base station antennas in a cognitive receiver by exploiting pilot patterns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">GLR Test for OFDM System Identification Using Pilot Tones Pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Gazor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 17 (1), pp.8 - 11. </w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, pp.72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCOMM.2012.112812.121956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1687-1499-2013-72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00782652v1</w:t>
+                <w:t xml:space="preserve">hal-00803308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive OFDM system detection using pilot tones second and third-order cyclostationarity</w:t>
               </w:r>
@@ -1715,51 +1715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 91 (2), pp.252-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1805,90 +1805,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical layer metrics for vertical handover toward OFDM based networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2011 (93), </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2020,317 +2020,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00704255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind frame synchronization for error correcting codes having a sparse parity check matrix</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blind detection of interleaver parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCOMM.2009.06.070445⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 89 (4), pp.450 - 462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2008.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117781v1</w:t>
+                <w:t xml:space="preserve">hal-02117763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind detection of interleaver parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sicot</w:t>
+                <w:t xml:space="preserve">Theoretical analysis of a MAP based blind frame synchronizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Imad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 (10)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117763v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical analysis of a MAP based blind frame synchronizer</w:t>
+                <w:t xml:space="preserve">Blind frame synchronization for error correcting codes having a sparse parity check matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Imad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (6), pp.1574-1577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCOMM.2009.06.070445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117784v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method of source estimation : implementation and performance</w:t>
               </w:r>
@@ -2433,51 +2433,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non Data-Aided SNR Estimation of OFDM Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2613,230 +2613,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the undesirable global minima of Godard criterion: case of non circular symmetric complex signals</w:t>
+                <w:t xml:space="preserve">Characterization of the undesirable global minima of the Godard cost function: case of noncircular symmetric signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 54 (5), pp.1917-1922</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 54 (5), pp.1917-1922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2006.872584⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621798v1</w:t>
+                <w:t xml:space="preserve">hal-02291178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the undesirable global minima of the Godard cost function: case of noncircular symmetric signals</w:t>
+                <w:t xml:space="preserve">Characterization of the undesirable global minima of Godard criterion: case of non circular symmetric complex signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 54 (5), pp.1917-1922. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 54 (5), pp.1917-1922</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2006.872584⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02291178v1</w:t>
+                <w:t xml:space="preserve">hal-00621798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebraic approach for the reconstruction of linear and convolutional error correcting codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2881,345 +2881,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind equalization: case of an unknown symbol period</w:t>
+                <w:t xml:space="preserve">Blind source separation of a mixture of communication sources emitting at various baud-rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 51 (3), pp.781-793</w:t>
+              <w:t xml:space="preserve">Transactions of IEICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, E86-A (3), pp.564-572</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621721v1</w:t>
+                <w:t xml:space="preserve">hal-00621722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind source separation of a mixture of communication sources emitting at various baud-rates</w:t>
+                <w:t xml:space="preserve">Blind equalization : case of an unknown symbol period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of IEICE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 51 (3), pp.781 - 793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2002.806897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621722v1</w:t>
+                <w:t xml:space="preserve">hal-02294654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind equalization : case of an unknown symbol period</w:t>
+                <w:t xml:space="preserve">Blind source separation of a mixture of communication sources emitting at various baud-rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEICE Transactions on Fundamentals of Electronics, Communications and Computer Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, E86-A (3), pp.564 - 572</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2002.806897⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02294654v1</w:t>
+                <w:t xml:space="preserve">hal-01893771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind source separation of a mixture of communication sources emitting at various baud-rates</w:t>
+                <w:t xml:space="preserve">Blind source separation of a mixture of communication sources with various symbol periods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevreuil</w:t>
@@ -3228,164 +3228,164 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEICE Transactions on Fundamentals of Electronics, Communications and Computer Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, E86-A (3), pp.564 - 572</w:t>
+              <w:t xml:space="preserve">, 2003, E86A (3), pp.564--572</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893771v1</w:t>
+                <w:t xml:space="preserve">hal-00693579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind source separation of a mixture of communication sources with various symbol periods</w:t>
+                <w:t xml:space="preserve">Blind equalization: case of an unknown symbol period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEICE Transactions on Fundamentals of Electronics, Communications and Computer Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, E86A (3), pp.564--572</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 51 (3), pp.781-793</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693579v1</w:t>
+                <w:t xml:space="preserve">hal-00621721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (79)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3518,351 +3518,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05587432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Consumption Analysis for Reverse Engineering Digital Modulation: A Novel Approach to Physical Layer Attacks on Communication Systems</w:t>
+                <w:t xml:space="preserve">Analyse cyclostationnaire des signaux acoustiques sous-marins : Estimation aveugle des paramètres de la modulation S2C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Pareja</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Masmoudi</w:t>
+                <w:t xml:space="preserve">Thomas Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Interdisciplinary Cybersecurity Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI’25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04983776v1</w:t>
+                <w:t xml:space="preserve">hal-05209326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation d'une loi de saut en fréquence par une analyse de la transformée de Fourier bidimensionnelle du spectrogramme</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Louchart</w:t>
+                <w:t xml:space="preserve">Power Consumption Analysis for Reverse Engineering Digital Modulation: A Novel Approach to Physical Layer Attacks on Communication Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Pareja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehya Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2025-30° Colloque sur le traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRETSI, Aug 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">European Interdisciplinary Cybersecurity Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05233046v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse cyclostationnaire des signaux acoustiques sous-marins : Estimation aveugle des paramètres de la modulation S2C</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
+                <w:t xml:space="preserve">Estimation d'une loi de saut en fréquence par une analyse de la transformée de Fourier bidimensionnelle du spectrogramme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khalaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Louchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI’25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2025-30° Colloque sur le traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05209326v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation aveugle des paramètres d'une forme d'onde OTFS pour le renseignement satellitaire</w:t>
               </w:r>
@@ -3950,239 +3950,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05209341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dictionary-based Spread-Spectrum Modulation for Covert Underwater Acoustic Communications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sécuriser les transmissions acoustiques sous-marines en s’inspirant de la physique de propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Courmontagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE OCEANS 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SERENADE (Surveillance, Etude et Reconnaissance de l’Environnement mariN par Acoustique Discrète)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620382v1</w:t>
+                <w:t xml:space="preserve">hal-04679228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécuriser les transmissions acoustiques sous-marines en s’inspirant de la physique de propagation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dictionary-based Spread-Spectrum Modulation for Covert Underwater Acoustic Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bonvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courmontagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SERENADE (Surveillance, Etude et Reconnaissance de l’Environnement mariN par Acoustique Discrète)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE OCEANS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Singapour, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS51537.2024.10682147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679228v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification d'un entrelaceur de type ARP d'un turbo-code inconnu.</w:t>
               </w:r>
@@ -4737,144 +4737,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Order Statistics on Minimal Euclidean Distance for Blind Linear Block Code Identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Bonvard</w:t>
+                <w:t xml:space="preserve">Enhanced Spectrally Aware RF front end Receiver under Non-linearity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roland Gautier</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC 2018 : IEEE International Conference on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Kansas City, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2018.8422347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2018.8422207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759075v1</w:t>
+                <w:t xml:space="preserve">hal-01735642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Carrier QPSK Signal Detector Based on Second Order Cyclic-Moments</w:t>
               </w:r>
@@ -4945,131 +4932,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01813235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Spectrally Aware RF front end Receiver under Non-linearity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Grollier</w:t>
+                <w:t xml:space="preserve">Order Statistics on Minimal Euclidean Distance for Blind Linear Block Code Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bonvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michaël Pelissier</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Marazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC 2018 : IEEE International Conference on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Kansas City, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2018.8422207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2018.8422347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01735642v1</w:t>
+                <w:t xml:space="preserve">hal-01759075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channels load measurement in wifi networks</w:t>
               </w:r>
@@ -5565,64 +5565,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TDMA based MAC Transmission Schedules in Multihop Grid Ad hoc Underwater Acoustic Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Lmai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandar Chitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5682,64 +5682,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction des interférences entre sous-porteuses dans les systèmes OFDM fenêtrés sur canal acoustique sous-marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Lmai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5790,77 +5790,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting the pilot pattern orthogonality of ofdma signals for the estimation of base stations number of antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Gazor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5892,1000 +5892,1000 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Soft Decision Feedback Equalizer for Channels with Low SNR in Underwater Acoustic Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaoxia Yang</w:t>
+                <w:t xml:space="preserve">A robust OFDM Modem for Underwater Acoustic Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Lmai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hai-Bin Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceans 2013 : MTS/IEEE conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Bergen, Norway</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2013, Bergen, Norway. pp.1 - 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS-Bergen.2013.6608003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935451v1</w:t>
+                <w:t xml:space="preserve">hal-00935199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust OFDM Modem for Underwater Acoustic Communications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Said Lmai</w:t>
+                <w:t xml:space="preserve">Effective Soft Decision Feedback Equalizer for Channels with Low SNR in Underwater Acoustic Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxia Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Houcke</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Bin Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceans 2013 : MTS/IEEE conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Bergen, Norway. pp.1 - 5, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jun 2013, Bergen, Norway</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935199v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advantages of pulse-shaping applied to OFDM systems over underwater acoustic channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Said Lmai</w:t>
+                <w:t xml:space="preserve">An Adaptive Multi-User Multi-Antenna Receiver for Satellite-Based AIS Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bourre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Laot</w:t>
+                <w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceans 2012: MTS/IEEE conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/OCEANS.2012.6404831⟩</w:t>
+              <w:t xml:space="preserve">6th Advanced Satellite Multimedia Systems Conference and the 12th Signal Processing for Space Communications Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Baiona, Spain. pp.273 - 280, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASMS-SPSC.2012.6333088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00822553v1</w:t>
+                <w:t xml:space="preserve">hal-00945346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptive Multi-User Multi-Antenna Receiver for Satellite-Based AIS Detection</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An overview of project COMPOUND : Cooperative communications and positioning in mobile underwater networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Luise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sanguinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Advanced Satellite Multimedia Systems Conference and the 12th Signal Processing for Space Communications Workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Futur Nework &amp; mobile summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945346v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of project COMPOUND : Cooperative communications and positioning in mobile underwater networks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introducing Pilot Cyclostationarity for LTE Base Station Number of Antennas Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Futur Nework &amp; mobile summit</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PIMRC 2012: IEEE 23rd International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Sydney, Australia. pp.2202 - 2207, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2012.6362720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737171v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing Pilot Cyclostationarity for LTE Base Station Number of Antennas Estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+                <w:t xml:space="preserve">Blind CFO estimation for OFDM-IDMA system in Rayleigh fading multipath channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasamine Zrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Ammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2012: IEEE 23rd International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd International Conference on Information Processing and Wireless Systems (IP-WiS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Sousse, Tunisia. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797589v1</w:t>
+                <w:t xml:space="preserve">hal-00737424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind CFO estimation for OFDM-IDMA system in Rayleigh fading multipath channel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasamine Zrelli</w:t>
+                <w:t xml:space="preserve">Advantages of pulse-shaping applied to OFDM systems over underwater acoustic channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Lmai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Ammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Information Processing and Wireless Systems (IP-WiS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oceans 2012: MTS/IEEE conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Hampton Road, Va, United States. pp.1 - 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS.2012.6404831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737424v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de systèmes OFDM à partir de la signature des pilotes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">OFDM system identification using pilot tone signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Gazor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIe colloque GRETSI : traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">The 7th International Workshop on Systems, Signal Processing and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tipaza, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01770969v1</w:t>
+                <w:t xml:space="preserve">hal-00609305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation du taux d'activité temps-fréquence d'un signal OFDMA pour des applications en radio-cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIe colloque GRETSI: traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6904,855 +6904,851 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00632773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OFDM system identification using pilot tone signature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Identification de systèmes OFDM à partir de la signature des pilotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Gazor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th International Workshop on Systems, Signal Processing and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Tipaza, Algeria</w:t>
+              <w:t xml:space="preserve">XXIIIe colloque GRETSI : traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00609305v1</w:t>
+                <w:t xml:space="preserve">hal-01770969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical layer IEEE 802.11 channel occupancy rate estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Blind estimation of the time-frequency activity rate of OFDMA signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIVC 2010: International Symposium on Images /Video Communications over fixed and Mobile Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">ICUMT 2010: International Conference on Ultra Modern Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00527537v1</w:t>
+                <w:t xml:space="preserve">hal-00565928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind estimation of the time-frequency activity rate of OFDMA signals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+                <w:t xml:space="preserve">Blind frame synchronization of Reed-salomon codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Imad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Pouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUMT 2010: International Conference on Ultra Modern Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">SPAWC : 11th IEEE International Workshop on Signal Processing Advances in Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00565928v1</w:t>
+                <w:t xml:space="preserve">hal-00565835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind frame synchronization of Reed-salomon codes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charly Pouillat</w:t>
+                <w:t xml:space="preserve">Multicriteria reinforcement learning based on a russian doll method for network routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Petrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Aissanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPAWC : 11th IEEE International Workshop on Signal Processing Advances in Wireless Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">IS'10 : 5th IEEE International Conference on Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00565835v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00565838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicriteria reinforcement learning based on a russian doll method for network routing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ilham Benyahia</w:t>
+                <w:t xml:space="preserve">Frame synchronization techniques for non-binary LDPC codes over GF(q)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Imad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Pouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS'10 : 5th IEEE International Conference on Intelligent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">IEEE GLOBECOM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00565838v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00565934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frame synchronization techniques for non-binary LDPC codes over GF(q)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charly Pouillat</w:t>
+                <w:t xml:space="preserve">Network simulator: importance of an accurate model of the physical layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Anh Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE GLOBECOM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Miami, United States</w:t>
+              <w:t xml:space="preserve">ATC : International Conference on Advanced Technologies for Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Ho Chi Minh, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00565934v1</w:t>
+                <w:t xml:space="preserve">hal-00565935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network simulator: importance of an accurate model of the physical layer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quoc Anh Bui</w:t>
+                <w:t xml:space="preserve">Physical layer IEEE 802.11 channel occupancy rate estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATC : International Conference on Advanced Technologies for Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Ho Chi Minh, Vietnam</w:t>
+              <w:t xml:space="preserve">ISIVC 2010: International Symposium on Images /Video Communications over fixed and Mobile Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00565935v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des systèmes OFDM cognitifs basée sur les signatures pilotes cyclostationnaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
+                <w:t xml:space="preserve">Blind frame synchronization of product codes based on the adaptation of the parity check matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Imad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII colloque GRETSI : Groupe de recherche et d'études du traitement du signal, septembre, Dijon, France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Dresde, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2009.5198792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00498333v1</w:t>
+                <w:t xml:space="preserve">hal-02118509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation aveugle du résidu de porteuse pour les systèmes utilisant des codes LDPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Imad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7781,73 +7777,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI : Groupe de recherche et d'études du traitement du signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OFDM System Identification for Cognitive Radio Based on Pilot-Induced Cyclostationarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7876,468 +7872,472 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE WCNC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Budapest, Hungary. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind noise variance estimation for OFDMA signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2009 : 34th IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.2581 - 2584, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00486766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two vertical handcover metrics toward an IEEE 802.11N network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COGIS 2009 : Cognitive systems with Interactive Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00472054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation aveugle du taux d'activité temps-fréquence des signaux OFDMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXII colloque GRETSI : Groupe de recherche et d'études du traitement du signal, septembre, Dijon, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00498331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind frame synchronization of product codes based on the adaptation of the parity check matrix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Imad</w:t>
+                <w:t xml:space="preserve">Identification des systèmes OFDM cognitifs basée sur les signatures pilotes cyclostationnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jego</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXII colloque GRETSI : Groupe de recherche et d'études du traitement du signal, septembre, Dijon, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2009.5198792⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02118509v1</w:t>
+                <w:t xml:space="preserve">hal-00498333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind frame synchronization and phase offset estimation for coded systems</w:t>
               </w:r>
@@ -8431,51 +8431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciblat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8516,1756 +8516,1756 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance du récepteur RAKE pour des applications de communications discrètes à travers un canal acoustique sous-marin</w:t>
+                <w:t xml:space="preserve">Implémentation pratique d'un récepteur RAKE pour un réseau de modems acoustiques sous-marins discrets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Ouertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2007 : 21ème collloque sur le traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t>
+              <w:t xml:space="preserve">TAIMA'07 : Traitement et analyse de l'information : méthodes et applications. 22-26 mai Hammamet, Tunisie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865000v1</w:t>
+                <w:t xml:space="preserve">hal-02121362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronisation trame aveugle sur canal gaussien</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Imad</w:t>
+                <w:t xml:space="preserve">A cross layer approach with CSMA/CA based protocol and CDMA transmission for underwater acoustic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Doukkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2007 : 21ème colloque sur le traitement du signal et des images, 11-14 septembre, Troyes, France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PIMRC 2007 : 18th IEEE International Symposium on Personal Indoor and Mobile Radio Communication September 03-07, Athens, Greece</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Athènes, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2007.4394663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121299v1</w:t>
+                <w:t xml:space="preserve">hal-02121287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cross layer approach with CSMA/CA based protocol and CDMA transmission for underwater acoustic networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+                <w:t xml:space="preserve">Combinaison of the turbo deflation method and the turbo decoding procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Ben Rhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2007 : 18th IEEE International Symposium on Personal Indoor and Mobile Radio Communication September 03-07, Athens, Greece</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICSPC 2007 : IEEE International Conference on Signal Processing and Communications, November 24-27, Dubai, United Arab Emirates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Dubai, Saudi Arabia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121287v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinaison of the turbo deflation method and the turbo decoding procedure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ons Ben Rhouma</w:t>
+                <w:t xml:space="preserve">Performance comparison of RAKE and SIC/RAKE receivers for multiuser underwater acoustic communication applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Ouertani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ammar Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSPC 2007 : IEEE International Conference on Signal Processing and Communications, November 24-27, Dubai, United Arab Emirates</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oceans 2007 : MTS/IEEE Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Aberdeen, Ecosse, United Kingdom. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANSE.2007.4302357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121343v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance comparison of RAKE and SIC/RAKE receivers for multiuser underwater acoustic communication applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Ammar</w:t>
+                <w:t xml:space="preserve">Synchronisation trame aveugle sur canal gaussien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Imad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceans 2007 : MTS/IEEE Oceans</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2007 : 21ème colloque sur le traitement du signal et des images, 11-14 septembre, Troyes, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864777v1</w:t>
+                <w:t xml:space="preserve">hal-02121299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implémentation pratique d'un récepteur RAKE pour un réseau de modems acoustiques sous-marins discrets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Ammar</w:t>
+                <w:t xml:space="preserve">Blind frame synchronization on Gaussian channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Imad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAIMA'07 : Traitement et analyse de l'information : méthodes et applications. 22-26 mai Hammamet, Tunisie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2007 : 15th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121362v1</w:t>
+                <w:t xml:space="preserve">hal-02121650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind frame synchronization on Gaussian channel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Imad</w:t>
+                <w:t xml:space="preserve">Performance du récepteur RAKE pour des applications de communications discrètes à travers un canal acoustique sous-marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Ouertani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2007 : 15th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">GRETSI 2007 : 21ème collloque sur le traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121650v1</w:t>
+                <w:t xml:space="preserve">hal-01865000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebric approach of the linear and convolutional error coding world</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sicot</w:t>
+                <w:t xml:space="preserve">Power and distance based MAC algorithms for underwater acoustic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Doukkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CISE 2006 : 3d international conference on computer science and engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oceans'06, September 18-21, Boston, Massachusetts, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Boston, United States. pp.1 - 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS.2006.307004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02124488v1</w:t>
+                <w:t xml:space="preserve">hal-02122693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of the performance of a blind interleaver estimator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SPC01-6: Blind detection for block coded interleaved Division Multiple Access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Houcke</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mérouane Debbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIVC 2006 : 3d international symposium on image/video communications over fixed and mobile networks, September 13-15, Hammamet, Tunisia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GLOBECOM 2006 : IEEE Global Telecommunications Conference, November, San Francisco, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, San Fransisco, United States. pp.1 - 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2006.537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122909v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPC01-6: Blind detection for block coded interleaved Division Multiple Access</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distributed MAC Protocols for Underwater Acoustic Data Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Doukkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mérouane Debbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2006 : IEEE Global Telecommunications Conference, November, San Francisco, USA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2006.537⟩</w:t>
+              <w:t xml:space="preserve">VTC 2006, IEEE Vehicular Technology Conference, 25-28 september, Montréal, Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCF.2006.428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123063v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed MAC Protocols for Underwater Acoustic Data Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+                <w:t xml:space="preserve">Algebric approach of the linear and convolutional error coding world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2006, IEEE Vehicular Technology Conference, 25-28 september, Montréal, Canada</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CISE 2006 : 3d international conference on computer science and engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Londres, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123869v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power and distance based MAC algorithms for underwater acoustic networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+                <w:t xml:space="preserve">Theoretical study of the performance of a blind interleaver estimator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceans'06, September 18-21, Boston, Massachusetts, USA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISIVC 2006 : 3d international symposium on image/video communications over fixed and mobile networks, September 13-15, Hammamet, Tunisia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Hammamet, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OCEANS.2006.307004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02122693v1</w:t>
+                <w:t xml:space="preserve">hal-02122909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbo deflation : quest of turbo effect</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blind frame synchronisation for block code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ammar Bouallegue</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIVC 2006 : 3d international symposium on image/video communications over fixed and mobile networks, September 13-15, Hammamet, Tunisia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2006, Florence - Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Florence, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02124502v1</w:t>
+                <w:t xml:space="preserve">hal-02122770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind frame synchronisation for block code</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Turbo deflation : quest of turbo effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Ben Rhouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sicot</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2006, Florence - Italie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Florence, Italie</w:t>
+              <w:t xml:space="preserve">ISIVC 2006 : 3d international symposium on image/video communications over fixed and mobile networks, September 13-15, Hammamet, Tunisia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122770v1</w:t>
+                <w:t xml:space="preserve">hal-02124502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind detection of interleaver parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sicot</w:t>
+                <w:t xml:space="preserve">A Statistical Modelling of the Underwater Acoustic Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Ben Rhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCASP'05 - Philadelphie - USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Philadelphie, États-Unis</w:t>
+              <w:t xml:space="preserve">ICES 2005 - Aberdeen - UK - September</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Aberdeen, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125284v1</w:t>
+                <w:t xml:space="preserve">hal-02125104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Statistical Modelling of the Underwater Acoustic Channel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ons Ben Rhouma</w:t>
+                <w:t xml:space="preserve">Etude statistique du seuil dans la détection d'entrelaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ammar Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES 2005 - Aberdeen - UK - September</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Aberdeen, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">GRETSI 2005 - Louvain La Neuve - Belgique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Louvain La Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125104v1</w:t>
+                <w:t xml:space="preserve">hal-02125622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude statistique du seuil dans la détection d'entrelaceur</w:t>
+                <w:t xml:space="preserve">Blind detection of interleaver parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2005 - Louvain La Neuve - Belgique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Louvain La Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">ICCASP'05 - Philadelphie - USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Philadelphie, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125622v1</w:t>
+                <w:t xml:space="preserve">hal-02125284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmit Diversity over frequency-selective fading channel : a blind approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transmit diversity for CDMA with constraint of discretion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Doukkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ons Ben Rhouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2004 - Vienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Vienne, Autriche</w:t>
+              <w:t xml:space="preserve">ISIVC 2004 - Brest - France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127447v1</w:t>
+                <w:t xml:space="preserve">hal-02127703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement de curriculum : le projet comme bras de levier en pédagogie active</w:t>
               </w:r>
@@ -10366,472 +10366,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmit diversity for CDMA with constraint of discretion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hayat Doukkali</w:t>
+                <w:t xml:space="preserve">Active pedagogy as an essential complement for project based learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siegfried Rouvrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Landrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Degrugillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIVC 2004 - Brest - France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Brest, France</w:t>
+              <w:t xml:space="preserve">4th international workshop on active learning and education ALE (SEFI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Nantes, France. pp.26 - 30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127703v1</w:t>
+                <w:t xml:space="preserve">hal-01893779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active pedagogy as an essential complement for project based learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprentissages projets par le projet, quelles compétences développées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Degrugillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Landrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Rouvrais</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th international workshop on active learning and education ALE (SEFI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Nantes, France. pp.26 - 30</w:t>
+              <w:t xml:space="preserve">21ème congrès de l'Association internationale de pédagogie universitaire (AIPU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Marrakech, Maroc. pp.174 - 175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893779v1</w:t>
+                <w:t xml:space="preserve">hal-00709442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissages projets par le projet, quelles compétences développées ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The project 'Introduction to Complex Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Landrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Degrugillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siegfried Rouvrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Siegfried Rouvrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème congrès de l'Association internationale de pédagogie universitaire (AIPU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Marrakech, Maroc. pp.174 - 175</w:t>
+              <w:t xml:space="preserve">4th international workshop on active learning and education ALE, 6-9 juin, Nantes, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Nantes, France. pp.50 - 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709442v1</w:t>
+                <w:t xml:space="preserve">hal-01893776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The project 'Introduction to Complex Systems</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transmit Diversity over frequency-selective fading channel : a blind approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Ben Rhouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th international workshop on active learning and education ALE, 6-9 juin, Nantes, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Nantes, France. pp.50 - 53</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2004 - Vienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Vienne, Autriche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893776v1</w:t>
+                <w:t xml:space="preserve">hal-02127447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egaliseur autodidacte à retour de décisions à configuration variable : comparaisons entre algorithme &amp;quot;itératif&amp;quot; et &amp;quot;bloc&amp;quot;.</w:t>
               </w:r>
@@ -10906,213 +10906,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the symbol period : the frequency offset case</w:t>
+                <w:t xml:space="preserve">Blind source separation of a mixture of communication sources emitting at various baud-rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevreuil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciblat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO,2002 : XI European Signal Processing Conference, September 3-6, Toulouse, France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2002 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Orlando, United States. pp.3053 - 3056, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2002.1005331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129803v1</w:t>
+                <w:t xml:space="preserve">hal-02291120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind source separation of a mixture of communication sources emitting at various baud-rate</w:t>
+                <w:t xml:space="preserve">Estimation of the symbol period : the frequency offset case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciblat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2002 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO,2002 : XI European Signal Processing Conference, September 3-6, Toulouse, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Toulouse, France. pp.635 - 638</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2002.1005331⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02291120v1</w:t>
+                <w:t xml:space="preserve">hal-02129803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séparation autodidacte d'un mélange de sources à débits multiples</w:t>
               </w:r>
@@ -11545,51 +11545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WIMAX, new developments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In Tech, pp.1 - 20, 2010, 9789537619534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11914,51 +11914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Emilio Arcia Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11987,323 +11987,323 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00704235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau de modems acoustiques discrets - contrat REMODI - SERCEL</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB). 2006</w:t>
+                <w:t xml:space="preserve">Collaboration à l'étude sur l'acoustique sous-marine : détection et caractérisation des fonds marins, nouvelles technologies sonar, télécontrôle acoustique des installations pétrolières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Llort Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sintes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Doukkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB); Dépt. Image et Traitement Information (Institut Mines-Télécom-Télécom Bretagne-UEB); Dépt. Réseaux, Sécurité et Multimédia (Institut Mines-Télécom-Télécom Bretagne-UEB). 2006, pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02124517v1</w:t>
+                <w:t xml:space="preserve">hal-01893773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration à l'étude sur l'acoustique sous-marine : détection et caractérisation des fonds marins, nouvelles technologies sonar, télécontrôle acoustique des installations pétrolières</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réseau de modems acoustiques discrets - contrat REMODI - SERCEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Ouertani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB). 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Sintes</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-01893773v1</w:t>
+                <w:t xml:space="preserve">hal-02124517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustique sous-marine : détection et caractérisation des fonds marins, amélioration de la résolution spatiale des sondeurs multifaisceaux, communications sous-marines : diversité d'émission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Chenadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Boucher</w:t>
+                <w:t xml:space="preserve">Gerard Llort Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sintes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12601,51 +12601,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.utc.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tu-berlin.de/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fu-berlin.de/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensea.fr/formation/index.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04620400v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Socheleau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2024.3366283" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001860v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Imad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-023-00975-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621379v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lcomm.2021.3102662" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501291v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Saliba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jsea.2019.1211030" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770166v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bonvard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gautier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marazin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2816587" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803949v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26483/ijarcs.v8i8.4810" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487046v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Lmai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandar Chitre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2016.2537659" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224554v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2015.2474455" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188795v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2013.2285479" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979190v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rabie Oularbi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Gazor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.09.012" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803308v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2013-72" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782652v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2012.112812.121956" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632790v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2010.07.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQ3RZX75-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632771v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2011-93" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704255v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ghogho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/293572" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117781v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2009.06.070445" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117763v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Barbier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2008.09.012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117784v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893775v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Ben Rhouma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Bouallegue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20080201" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656640v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118774v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20083513" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621798v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevreuil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291178v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2006.872584" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122191v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621721v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubaton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621722v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294654v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2002.806897" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893771v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693579v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587432v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khalaf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Louchart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Abdo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04983776v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pareja" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehya Nasser" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Masmoudi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233046v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209326v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bureau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209341v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Comtet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04620382v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courmontagne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS51537.2024.10682147" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679228v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196583v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Elfryakh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weithoffer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769750v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716469v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03331349v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grollier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pelissier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC49222.2021.9487534" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279869v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCWC.2019.8666585" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280288v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759075v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422347" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813235v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2018.8377024" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735642v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422207" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845229v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845233v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPMC.2017.8301833" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617238v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207183v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224527v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Zrelli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188839v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms.2014.7017131" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935222v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829937v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935451v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Yang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Bin Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935199v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Bergen.2013.6608003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822553v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2012.6404831" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945346v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Picard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Flandin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASMS-SPSC.2012.6333088" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737171v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gomes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pacini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Luise" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bacci" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanguinetti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797589v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2012.6362720" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00737424v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasamine Zrelli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ammar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770969v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632773v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609305v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527537v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565928v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565835v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Pouillat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gadat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565838v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Petrowski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Aissanou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Benyahia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565934v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565935v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Anh Bui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498333v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118636v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656641v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486766v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960150" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472054v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498331v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118509v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2009.5198792" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134558v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770991v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2008.4699458" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865000v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ouertani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121299v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121287v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Doukkali" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2007.4394663" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121343v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864777v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2007.4302357" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121362v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121650v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124488v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122909v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123063v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rouane Debbah" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2006.537" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123869v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCF.2006.428" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122693v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2006.307004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124502v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122770v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125284v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125104v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125622v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127447v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725618v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Degrugillier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Landrac" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127703v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893779v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709442v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893776v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128818v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Labat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129803v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291120v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2002.1005331" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291115v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291119v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2001.940520" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621752v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621724v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472847v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124551v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727536v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alnasser Manhal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cook Sandra" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flannagan Bryan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Katie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704235v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Castignani" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Emilio Arcia Moret" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124517v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893773v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Karoui" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucher" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Llort Pujol" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sintes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893774v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Chenadec" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02464212v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.utc.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tu-berlin.de/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fu-berlin.de/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensea.fr/formation/index.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04620400v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Socheleau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2024.3366283" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001860v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Imad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-023-00975-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621379v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lcomm.2021.3102662" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501291v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Saliba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jsea.2019.1211030" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770166v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bonvard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gautier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marazin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2816587" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487046v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Lmai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandar Chitre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2016.2537659" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803949v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26483/ijarcs.v8i8.4810" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224554v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2015.2474455" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979190v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rabie Oularbi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Gazor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.09.012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188795v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2013.2285479" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782652v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2012.112812.121956" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803308v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2013-72" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632790v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2010.07.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQ3RZX75-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632771v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2011-93" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704255v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ghogho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/293572" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117763v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Barbier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2008.09.012" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117784v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117781v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2009.06.070445" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893775v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Ben Rhouma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Bouallegue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20080201" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656640v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118774v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20083513" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291178v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevreuil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2006.872584" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621798v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122191v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621722v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubaton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294654v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2002.806897" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893771v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693579v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621721v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587432v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khalaf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Louchart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Abdo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209326v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bureau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04983776v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pareja" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehya Nasser" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Masmoudi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233046v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209341v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Comtet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679228v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04620382v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courmontagne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS51537.2024.10682147" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196583v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Elfryakh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weithoffer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769750v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716469v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03331349v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grollier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pelissier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC49222.2021.9487534" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279869v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCWC.2019.8666585" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280288v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735642v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422207" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813235v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2018.8377024" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759075v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422347" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845229v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845233v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPMC.2017.8301833" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617238v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207183v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224527v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Zrelli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188839v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UComms.2014.7017131" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935222v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829937v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935199v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Bergen.2013.6608003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935451v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Yang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Bin Wang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945346v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Picard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Flandin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASMS-SPSC.2012.6333088" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737171v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gomes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pacini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Luise" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bacci" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanguinetti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797589v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2012.6362720" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00737424v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasamine Zrelli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ammar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822553v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2012.6404831" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609305v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632773v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770969v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565928v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565835v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Pouillat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gadat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565838v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Petrowski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Aissanou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Benyahia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565934v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565935v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Anh Bui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527537v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118509v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2009.5198792" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118636v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656641v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486766v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960150" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472054v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498331v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498333v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134558v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770991v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2008.4699458" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121362v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ouertani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saoudi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121287v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Doukkali" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2007.4394663" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121343v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864777v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2007.4302357" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121299v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121650v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865000v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122693v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2006.307004" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123063v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rouane Debbah" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2006.537" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123869v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCF.2006.428" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124488v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122909v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122770v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124502v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125104v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125622v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125284v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127703v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725618v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Degrugillier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Landrac" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893779v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709442v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893776v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127447v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128818v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Labat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291120v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2002.1005331" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129803v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291115v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291119v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2001.940520" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621752v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621724v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472847v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124551v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727536v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alnasser Manhal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cook Sandra" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flannagan Bryan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Katie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704235v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Castignani" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Emilio Arcia Moret" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893773v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Karoui" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucher" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Llort Pujol" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sintes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124517v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893774v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Chenadec" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02464212v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>