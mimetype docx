--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1644,499 +1644,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03028286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil fauna contribution to winter decomposition in subalpine grasslands</w:t>
+                <w:t xml:space="preserve">Positive plant-soil feedback trigger tannin evolution by niche construction: A spatial stoichiometric model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-François Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Kéfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Organisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25674/so91iss3pp107⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.13234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804357v1</w:t>
+                <w:t xml:space="preserve">hal-02331461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive plant-soil feedback trigger tannin evolution by niche construction: A spatial stoichiometric model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Soil fauna contribution to winter decomposition in subalpine grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Kéfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Soil Organisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (3), pp.107-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.13234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25674/so91iss3pp107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331461v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handbook of protocols for standardized measurement of terrestrial invertebrate functional traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phosphorus-rich grasshoppers consume plants high in nitrogen and phosphorus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Millery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Moretti</w:t>
+                <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André T.C. Dias</w:t>
+                <w:t xml:space="preserve">Robin Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco de Bello</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edouard Vesin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.12776⟩</w:t>
+              <w:t xml:space="preserve">Ecological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (5), pp.610--616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/een.12425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690257v1</w:t>
+                <w:t xml:space="preserve">hal-05040223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus-rich grasshoppers consume plants high in nitrogen and phosphorus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annie Millery</w:t>
+                <w:t xml:space="preserve">Handbook of protocols for standardized measurement of terrestrial invertebrate functional traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André T.C. Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele d'Ottavio</w:t>
+                <w:t xml:space="preserve">Francesco de Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Guilhot</w:t>
+                <w:t xml:space="preserve">Florian Altermatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Vesin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Steven L. Chown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 42 (5), pp.610--616. </w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (3), pp.558-567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/een.12425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.12776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05040223v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Networking our way to better ecosystem service provision</w:t>
               </w:r>
@@ -2518,412 +2518,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbivory mediated by coupling between biomechanical traits of plants and grasshoppers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbes on the Cliff: Alpine Cushion Plants Structure Bacterial and Fungal Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile H. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Puijalon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Saccone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.12058⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2013.00064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00815252v1</w:t>
+                <w:t xml:space="preserve">hal-01688202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbes on the Cliff: Alpine Cushion Plants Structure Bacterial and Fungal Communities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile H. Albert</w:t>
+                <w:t xml:space="preserve">Spider Trait Assembly Patterns and Resilience under Fire-Induced Vegetation Change in South Brazilian Grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana R Podgaiski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Joner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ibanez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2013.00064⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (3), pp.e60207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0060207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688202v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spider Trait Assembly Patterns and Resilience under Fire-Induced Vegetation Change in South Brazilian Grasslands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luciana R Podgaiski</w:t>
+                <w:t xml:space="preserve">Herbivory mediated by coupling between biomechanical traits of plants and grasshoppers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Joner</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Sara Puijalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Moretti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (3), pp.e60207. </w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27, pp.479-489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0060207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.12058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04804412v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00815252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Insecticidal Toxins in Ecological Networks</w:t>
               </w:r>
@@ -3340,51 +3340,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical and within-population variation in the globeflower-globeflower fly interaction: the costs and benefits of rearing pollinator's larvae</w:t>
+                <w:t xml:space="preserve">Geographic and within-population variation in the globeflower-globeflower fly interaction: the costs and benefits of rearing pollinators' larvae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ibanez</w:t>
@@ -3406,90 +3406,90 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Godelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 153 (1), pp.69-79. </w:t>
+              <w:t xml:space="preserve">, 2007, 151 (2), pp.240-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00442-007-0705-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00442-006-0578-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00293032v1</w:t>
+                <w:t xml:space="preserve">halsde-00293175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant chemical defense induced by a seed-eating pollinator mutualist</w:t>
               </w:r>
@@ -3501,51 +3501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. R. Taravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3615,51 +3615,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00293025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographic and within-population variation in the globeflower-globeflower fly interaction: the costs and benefits of rearing pollinators' larvae</w:t>
+                <w:t xml:space="preserve">Geographical and within-population variation in the globeflower-globeflower fly interaction: the costs and benefits of rearing pollinator's larvae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ibanez</w:t>
@@ -3681,138 +3681,288 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Godelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 151 (2), pp.240-250. </w:t>
+              <w:t xml:space="preserve">, 2007, 153 (1), pp.69-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00442-006-0578-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00442-007-0705-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00293175v1</w:t>
+                <w:t xml:space="preserve">halsde-00293032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glacier de la Girose, versant sensible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Berard-Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bisiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le naturographe éditions, 2024, 978-2-9560549-9-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(A)ménager les glaciers alpins ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3834,538 +3984,388 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Thèse (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glacier de la Girose, versant sensible</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation physicochimique des membranes cellulaires lors de la cancérogénèse : application à la plasticité cellulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ibanez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...52 lines deleted...]
-                <w:t xml:space="preserve">hal-04774149v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Claude Bernard Lyon 1, 2021. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04455670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traits morphologiques et biochimiques impliqués dans la spécialisation de Trollius europaeus sur les pollinisateurs prédateurs de graines Chiastocheta spp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ecologie, Environnement. Université Joseph-Fourier - Grenoble I, 2009. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-00408744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic response of Buxus sempervirens to the invasive moth Cydalima perspectalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-E. Hay-De-Bettignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vanhaverbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RFMF, Nov 2021, Aussois (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04893568v1</w:t>
-              </w:r>
-[...172 lines deleted...]
-                <w:t xml:space="preserve">tel-00408744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId165"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4520,51 +4520,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346139v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rosa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lene Blancheteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gu&#233;guen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien F&#233;aud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00035-025-00334-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121303v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Dumas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Paitreault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Avrillier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Rosa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00035-025-00335-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749336v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Yannic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gallet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calderon-Sanou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2024.08.002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988756v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ibanez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Colace" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.229" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047341v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ledru" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Garnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Guillot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Faou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.330" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012003v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2021.109844" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333564v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rhor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.139" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246552v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian C Boucher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dentant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Capblancq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; Boleda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90612-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181257v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Millery" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bernard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04803-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804342v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13752-020-00345-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013621v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Selmi-Ruby" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Mar&#237;n-S&#225;ez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fildier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bulet&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abdallah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP6826" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03028286v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pitteloud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Descombes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara S&#224;nchez-Moreno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kergunteuil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-020-04778-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804357v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/so91iss3pp107" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02331461v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnoldi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia K&#233;fi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13234" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690257v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moretti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; T.C. Dias" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Bello" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L. Chown" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12776" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040223v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele d'Ottavio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guilhot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Vesin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12425" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298064v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Landuyt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athen Ma" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarina Macfadyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Martinet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2015.12.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801412v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mulder" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Bennett" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bonkowski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Carpenter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688278v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Th&#233;bault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Clement" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A. Geremia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2013.00860.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00815252v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12058" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688202v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saccone" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zinger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2013.00064" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804412v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana R Podgaiski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Joner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060207" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996635v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Despres" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins4040228" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996742v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan D&#246;tterl" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Anstett" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Caissard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03317.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996594v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-261" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996720v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293032v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Despres" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ibanez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Hemborg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Godelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-007-0705-3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-02R8MNV1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293025v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R. Taravel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trierweiler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-007-9362-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KHCL38GV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293175v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-006-0578-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WJGBLPJJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696258v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Chambru" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774149v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berard-Chenu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bisiaux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893568v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-E. Hay-De-Bettignies" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vanhaverbeke" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04455670v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00408744v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346139v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rosa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lene Blancheteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gu&#233;guen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien F&#233;aud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00035-025-00334-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121303v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Dumas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Paitreault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Avrillier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Rosa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00035-025-00335-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749336v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Yannic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gallet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calderon-Sanou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2024.08.002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988756v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ibanez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Colace" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.229" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047341v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ledru" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Garnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Guillot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Faou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.330" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012003v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2021.109844" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333564v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rhor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.139" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246552v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian C Boucher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dentant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Capblancq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; Boleda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90612-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181257v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Millery" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bernard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04803-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804342v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13752-020-00345-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013621v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Selmi-Ruby" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Mar&#237;n-S&#225;ez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fildier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bulet&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abdallah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP6826" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03028286v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pitteloud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Descombes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara S&#224;nchez-Moreno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kergunteuil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-020-04778-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02331461v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnoldi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia K&#233;fi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13234" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804357v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/so91iss3pp107" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040223v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele d'Ottavio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guilhot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Vesin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12425" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690257v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moretti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; T.C. Dias" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Bello" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L. Chown" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12776" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298064v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Landuyt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athen Ma" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarina Macfadyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Martinet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2015.12.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801412v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mulder" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Bennett" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bonkowski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Carpenter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688278v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Th&#233;bault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Clement" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A. Geremia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2013.00860.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688202v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saccone" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zinger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2013.00064" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804412v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana R Podgaiski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Joner" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060207" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00815252v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12058" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996635v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Despres" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins4040228" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996742v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan D&#246;tterl" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Anstett" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Caissard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03317.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996594v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-261" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996720v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293175v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Despres" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ibanez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Hemborg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Godelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-006-0578-x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WJGBLPJJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293025v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R. Taravel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trierweiler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-007-9362-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KHCL38GV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293032v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-007-0705-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-02R8MNV1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774149v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Chambru" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berard-Chenu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bisiaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696258v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04455670v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00408744v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893568v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-E. Hay-De-Bettignies" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vanhaverbeke" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>