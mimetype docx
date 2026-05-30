--- v1 (2026-04-05)
+++ v2 (2026-05-30)
@@ -1030,507 +1030,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03333564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of cryptic plant diversity on the rooftops of the Alps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Litter and soil characteristics mediate the buffering effect of snow cover on litter decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian C Boucher</w:t>
+                <w:t xml:space="preserve">Annie Millery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Dentant</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Martí Boleda</w:t>
+                <w:t xml:space="preserve">Lionel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-90612-w⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 460 (1-2), pp.511-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-020-04803-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03246552v1</w:t>
+                <w:t xml:space="preserve">hal-03181257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Litter and soil characteristics mediate the buffering effect of snow cover on litter decomposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discovery of cryptic plant diversity on the rooftops of the Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian C Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dentant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Millery</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabin Piton</w:t>
+                <w:t xml:space="preserve">Thibaut Capblancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Bernard</w:t>
+                <w:t xml:space="preserve">Martí Boleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 460 (1-2), pp.511-525. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-020-04803-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-90612-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03181257v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Evolution of Ecosystem Phenotypes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In vivo characterisation of the toxicological properties of DPhP, one of the main degradation products of aryl phosphate esters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Selmi-Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Marín-Sáez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fildier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Buleté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13752-020-00345-8⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128 (12), pp.127006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/EHP6826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804342v1</w:t>
+                <w:t xml:space="preserve">hal-03013621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo characterisation of the toxicological properties of DPhP, one of the main degradation products of aryl phosphate esters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Evolution of Ecosystem Phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 128 (12), pp.127006. </w:t>
+              <w:t xml:space="preserve">Biological Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (2), pp.91-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1289/EHP6826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13752-020-00345-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013621v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting responses of above- and below-ground herbivore communities along elevation</w:t>
               </w:r>
@@ -1871,51 +1871,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphorus-rich grasshoppers consume plants high in nitrogen and phosphorus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Millery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3469,302 +3469,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00293175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant chemical defense induced by a seed-eating pollinator mutualist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Gallet</w:t>
+                <w:t xml:space="preserve">Geographical and within-population variation in the globeflower-globeflower fly interaction: the costs and benefits of rearing pollinator's larvae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Hemborg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Godelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10886-007-9362-6⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 153 (1), pp.69-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-007-0705-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00293025v1</w:t>
+                <w:t xml:space="preserve">halsde-00293032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical and within-population variation in the globeflower-globeflower fly interaction: the costs and benefits of rearing pollinator's larvae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Despres</w:t>
+                <w:t xml:space="preserve">Plant chemical defense induced by a seed-eating pollinator mutualist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. R. Taravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Trierweiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 153 (1), pp.69-79. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 33 (11), pp.2078-2089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00442-007-0705-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10886-007-9362-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00293032v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00293025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4520,51 +4520,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346139v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rosa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lene Blancheteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gu&#233;guen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien F&#233;aud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00035-025-00334-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121303v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Dumas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Paitreault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Avrillier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Rosa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00035-025-00335-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749336v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Yannic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gallet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calderon-Sanou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2024.08.002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988756v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ibanez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Colace" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.229" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047341v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ledru" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Garnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Guillot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Faou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.330" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012003v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2021.109844" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333564v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rhor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.139" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246552v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian C Boucher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dentant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Capblancq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; Boleda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90612-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181257v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Millery" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bernard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04803-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804342v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13752-020-00345-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013621v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Selmi-Ruby" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Mar&#237;n-S&#225;ez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fildier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bulet&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abdallah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP6826" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03028286v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pitteloud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Descombes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara S&#224;nchez-Moreno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kergunteuil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-020-04778-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02331461v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnoldi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia K&#233;fi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13234" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804357v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/so91iss3pp107" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040223v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele d'Ottavio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guilhot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Vesin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12425" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690257v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moretti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; T.C. Dias" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Bello" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L. Chown" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12776" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298064v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Landuyt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athen Ma" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarina Macfadyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Martinet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2015.12.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801412v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mulder" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Bennett" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bonkowski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Carpenter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688278v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Th&#233;bault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Clement" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A. Geremia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2013.00860.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688202v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saccone" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zinger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2013.00064" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804412v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana R Podgaiski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Joner" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060207" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00815252v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12058" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996635v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Despres" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins4040228" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996742v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan D&#246;tterl" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Anstett" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Caissard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03317.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996594v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-261" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996720v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293175v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Despres" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ibanez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Hemborg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Godelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-006-0578-x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WJGBLPJJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293025v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R. Taravel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trierweiler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-007-9362-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KHCL38GV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293032v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-007-0705-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-02R8MNV1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774149v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Chambru" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berard-Chenu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bisiaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696258v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04455670v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00408744v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893568v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-E. Hay-De-Bettignies" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vanhaverbeke" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346139v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rosa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lene Blancheteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gu&#233;guen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien F&#233;aud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00035-025-00334-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121303v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Dumas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Paitreault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Avrillier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Rosa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00035-025-00335-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749336v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Yannic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gallet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calderon-Sanou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2024.08.002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988756v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ibanez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Colace" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.229" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047341v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ledru" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Garnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Guillot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Faou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.330" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012003v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2021.109844" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333564v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rhor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.139" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181257v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Millery" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bernard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04803-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246552v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian C Boucher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dentant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Capblancq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; Boleda" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90612-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013621v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Selmi-Ruby" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Mar&#237;n-S&#225;ez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fildier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bulet&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abdallah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP6826" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804342v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13752-020-00345-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03028286v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pitteloud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Descombes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara S&#224;nchez-Moreno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kergunteuil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-020-04778-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02331461v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnoldi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia K&#233;fi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13234" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804357v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/so91iss3pp107" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040223v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele d'Ottavio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guilhot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Vesin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12425" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690257v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moretti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; T.C. Dias" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Bello" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L. Chown" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12776" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298064v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Landuyt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athen Ma" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarina Macfadyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Martinet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2015.12.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801412v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mulder" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Bennett" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bonkowski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Carpenter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688278v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Th&#233;bault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Clement" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A. Geremia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2013.00860.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688202v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saccone" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zinger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2013.00064" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804412v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana R Podgaiski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Joner" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060207" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00815252v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12058" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996635v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Despres" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins4040228" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996742v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan D&#246;tterl" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Anstett" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Caissard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03317.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996594v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-261" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996720v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293175v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Despres" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ibanez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Hemborg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Godelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-006-0578-x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WJGBLPJJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293032v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-007-0705-3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-02R8MNV1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293025v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R. Taravel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trierweiler" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-007-9362-6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KHCL38GV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774149v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Chambru" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berard-Chenu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bisiaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696258v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04455670v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00408744v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893568v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-E. Hay-De-Bettignies" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vanhaverbeke" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>