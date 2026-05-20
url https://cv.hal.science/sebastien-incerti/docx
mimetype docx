--- v1 (2026-04-29)
+++ v2 (2026-05-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.4px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Incerti </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sébastien INCERTI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Address</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire de Physique des deux infinis Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS / IN2P3  - University of Bordeaux,19 chemin du solarium,33170 Gradignan,France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phone: +33 5 57 12 08 89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E-mail: sebastien.incerti @ cnrs.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current position</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research director for the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Centre for Scientific Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) and its </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Institute of Nuclear Physics and Particle Physics / CNRS Nuclei & Particles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IN2P3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research domains: interdisciplinary research activities involving ionizing radiation; my activities focus on the mechanistic investigation of biological effects of ionizing radiation in radiobiology, medical physics, environmental and space applications, including the development of open-source software for the community (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4-DNA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Employment and education</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013: CNRS research director (CoNRS section 04);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008: habilitated (HDR) from Bordeaux University, France; title: « The Geant4 Monte Carlo simulation toolkit at the Physics-Medicine-Biology frontier »;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1999: recruited as CNRS junior researcher, based at the Laboratory of Physics of two infinities Bordeaux (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LP2i Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), former Nuclear Studies Centre of Bordeaux Gradignan (CENBG);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998-1999: French army service in the United States (Jefferson Lab., VA, and Temple U., Philadelphia, PA);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998: PhD thesis from Blaise Pascal / Clermont-Ferrand University, France; title: « Measurement of the g1n neutron polarized structure function by the E154 experiment at the Stanford Linear Accelerator Center»;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991-1995: Physics studies at Blaise Pascal / Clermont-Ferrand University, France;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1990: Baccalauréat C, Lycée Blaise Pascal, Clermont-Ferrand, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research project coordination and participation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008-present: coordinator/Chief Investigator (CI) and developer of the </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4-DNA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Collaboration (extension of the Geant4 toolkit for the modeling of biological damage at the DNA scale induced by ionizing radiation); re-elected every two years;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008-present: coordinator and developer of the « Low Energy Electromagnetic Physics » working group of the </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Collaboration till 2019; from 2020, deputy-coordinator of the Geant4 « Electromagnetic Physics » unified Geant4 </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">working group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> and member of the </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steering Board</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-present: French coordinator of the Geant4 development activities for Physics-Medicine-Biology applications in the framework of the France-Japan Particle Physics Network (</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FJPPN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-present: French coordinator of Geant4 development activities for Physics-Medicine-Biology applications in the framework of the France-Korea Particle Physics Network (</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FKPPN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-2026: collaborator of the « INSIGHT DNA » project funder by CNRS-MITI and ASNR (CI: H. Tran, LP2i, France, and Y. Perrot, ASNR, France);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2024: co-CI of the « Flash'Atlantic » project funded by CNRS-MITI and Inserm (CI: F. Paris, CRCI2NA, Inserm, France) (Implementation of Flash radiotherapy in the treatment of childhood tumors);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2023: CI of the European Space Agency contract AO10318 (« BioRad III: Multi-scale open-source radiation effect platform for space radiation protection »);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2023: principal investigator in the National Swiss Fund « MAGIC » project (CI: M.-C. Vozenin, CHUV, Lausanne, Switzerland) (investigation of Flash radiotherapy using Geant4-DNA);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2020: Bordeaux University Investissement d’Excellence « France-Korea » funding for the development of Geant4-DNA;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2017: CI of the Bordeaux University Investissement d’Excellence « NanoBoost » project (investigation of radiotherapy boost using gold nanoparticles);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2016: CI of the European Space Agency AO7146 contract (« BioRad II: development of advanced modeling capabilities in Geant4 in order to analyse radiation biological end effects »);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2015: deputy CI of the Région Aquitaine « DOSIART » project (development of an archeometry Monte Carlo simulation platform based on Geant4);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2014: CI of the AVIESAN / ITMO TS PhysiCancer « MICRONAUTE » project for the development of Geant4-DNA;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2013: CI of the European Space Agency AO6041 contract (« BioRad: Physics models for biological effects of radiation and shielding »);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2012: CI of the Agence Nationale de la Recherche ANR-09-BLAN-0135-01 project (Geant4-DNA);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2019: French coordinator of Geant4 development activities for Physics-Medicine-Biology applications in the framework of the France-Korea Particle Physics and e-science Laboratory (</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FKPPL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008-2010: CI of the Région Aquitaine « RESEARCH » project (astrobiology developments such as biochips for the search for traces of life in the Solar System);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2017: French coordinator of the Geant4 development activities for Physics-Medicine-Biology applications in the framework of the France-Japan Particle Physics Laboratory (</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FJPPL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergistic activities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-present: gender equality and diversity officer of LP2i, in coll. with C. Seznec;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2024: scientific director of IN2P3 / CNRS Nuclei & Particles for interdisciplinary research;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2024: member of the steering committee of the CNRS </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission for Transversal and Interdisciplinary Initiatives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (MITI);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2024: member of </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS gender parity & equality committee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2023: member of the </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIESAN ITMO Cancer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> expert group;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2019: coordinator of CENBG's interdisciplinary research pole;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2019: nominated member of the National Committee for Scientific Research (</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) (</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">section 04: «Interactions, particules, noyaux, du laboratoire au cosmos »</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2019: coordinator of CNRS/IN2P3 Master Project « Modélisation du vivant sous irradiation »;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2019: director for France of the International Research Laboratory (IRL) « France-Korea Particle Physics and e-science Laboratory (</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FKPPL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) »;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008-2016: coordinator of Geant4 collaboration activities at IN2P3 (so-called « </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4@IN2P3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> » Collaboration) in collaboration with M. Verderi (CNRS/IN2P3/LLR);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Obtained grants for international exchanges (CI): CampusFrance STAR France-Korea (2012-2013, 2023-2024), CNRS France-Argentina PICS (2012-2014), CNRS France-Serbia exchanges (2013-2014); CNRS France-Greece PICS/IEA (2016-2018; 2019-2021); IN2P3-JINR exchanges, Dubna, Russia (2017); CNRS France-Serbia PICS (2018-2020);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervision and co-supervision of 30 undergrad. students, 13 PhDs (mainly </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">here</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), 14 post-doctoral fellows;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Principal organizer & co-organizer of several international conferences and meetings: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geant4 at the Physics-Medicine-Biology Frontier international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> series, 2005, Bordeaux, France; same in 2013, 2018, 2022 (Napoli, Italy), 2024 (Osaka, Japan), 2027 (Melbourne, Australia) - I initiated this series of conferences in 2005 -; Geant4 Collaboration Meeting 2026 (Bordeaux, France); 32nd L.A.R.D. days, Gradignan, France; 2016 & 2019 Geant4 Australian Monte Carlo workshops for radiotherapy, imaging and radiation protection, Wollongong U., Australia; FKPPL & FJPPL workshops; Geant4-DNA round tables and collaboration meetings – </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">list</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Involved in the organization and in the teaching of several Geant4 and Geant4-DNA international tutorials: SLAC, CA, USA – 2006; Paris, France – 2007; Hanoi, Vietnam – 2007; Annecy, France – 2008, Texas A&M, TX, USA – 2011; Seoul, Korea – 2011; Heidelberg, Germany – 2011; Jefferson Lab, VA, USA – 2012; KISTI, Korea – 2012; Rosario U., Argentina – 2012; Wollongong U., Australia – 2013; Bordeaux, France – 2013; Lund U., Sweden – 2014; Noordwijk, The Netherlands – 2014; Hiroshima, Japan – 2015; Seoul, Korea – 2015; Wollongong, U., Australia – 2016; Belgrade, Serbia – 2016; Daejeon, Korea – 2016; Ho Chi Minh City, Vietnam – 2017; Seoul, Korea – 2017; Hanoi, Vietnam – 2018; Seoul, Korea – 2018; Campinas U., Brazil – 2019; Wollongong U., Australia – 2019; Osaka U., Japan – 2024; Bucharest, Romania – 2024; Pohang Accelerator Laboratory, Korea – 2025; Bangkok, Thailand – 2026; Chengdu, China – 2026 (tbc); Daejeon, Korea – 2026; Delft, The Netherlands – 2027 (tbc) – </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">list</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Teaching </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4 Monte Carlo simulation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Nuclear Physics for M. Sc. and graduate students at Bordeaux University, France, 2008-2018;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Senior Associated Editor of the </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Journal of Medical Physics - Physica Medica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / Elsevier since 2020; Associate Editor (2014-2019);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contributor to the </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4 Virtual Machine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud prize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> jury;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CNRS Bulletin officiel (</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">); Journal officiel (</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main collaborations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of the </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4-DNA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Collaboration since 2008;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Deputy coordinator of the </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> unified electromagnetic physics </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">working group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> since 2020; coordinator of the low energy electromagnetic physics working group (2008-2019);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4@IN2P3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Master Project.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Awards</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2026: CNRS </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Executive medal of honor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024: </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galileo Galilei Award</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> 2023 of the </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Journal of Medical Physics - Physica Medica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020: bronze medal for this Geant4-DNA </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">paper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> by the </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japan Society of Medical Physics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2015: bonus award by CNRS for teaching and doctoral supervision;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006: best </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">paper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> presented at the </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICNMTA 2006</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Conference;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006: young researcher award, Institut de Physique Fondamentale, Bordeaux 1 University, France, for astrobiology search of traces of life in the Solar System;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1999: young researcher award, Clermont-Ferrand, France, for the development of a polarization measurement system of hyperpolarized He3 gas using NMR.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications, communications</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;gt; 260 publications in international journals (data from </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scopus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">: 1 « renowned » with &amp;gt; 5000 citations, 1 « famous » with &amp;gt; 1000, 5 « very well known » with &amp;gt; 300, 19 « well known » with &amp;gt; 100);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;gt; 30 invited conferences, &amp;gt; 400 communications;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Most publications are listed at the following web sites:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="7"/></w:numPr></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="7"/></w:numPr></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google Scholar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="7"/></w:numPr></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="7"/></w:numPr></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scopus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Five selected publications</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Review of chemical models and applications in Geant4‐DNA: Report from the ESA BioRad III Project, H. Tran et al., Med. Phys. 51, 5873-5889 (2024) - </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Geant4‐DNA example applications for track structure simulations in liquid water: a report from the Geant4‐DNA Project, S. Incerti et al., Med. Phys. 45, e722-e739 (2018) - </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Track structure modeling in liquid water: A review of the Geant4-DNA very low energy extension of the Geant4 Monte Carlo simulation toolkit, M. A. Bernal et al., Phys. Med. 31, 861-874 (2015) - </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comparison of Geant4 very low energy cross section models with experimental data in water, S. Incerti et al., Med. Phys. 37, 4692-4708 (2010) - </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">The Geant4-DNA project, S. Incerti et al., Int. J. Model. Simul. Sci. Comput. 1, 157-178 (2010) - </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (160)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GANDALF: Generative ANsatz for DNA damage evALuation and Forecast. A neural network-based regression for estimating early DNA damage across micro-nano scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Sciuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Fattori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmesk Abubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Arjmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 133, pp.104953. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2025.104953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of a Geant4 benchmarking study for bio‐medical applications, performed with the G4‐Med system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Arce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Arsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bagulya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bolst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (5), pp.2707-2761. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mp.17678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of Geant4-DNA step-by-step-reaction-diffusion master equation model for long-term radiolysis simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euntaek Yoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Hoang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Heon Choi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 133, pp.104983. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2025.104983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA decompaction enhances the formation of radiation-induced DNA double strand breaks and chromosome aberrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Poignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Levrague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Hoang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Sciences in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lssr.2025.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the Discrete Electron Transport Capabilities of the Geant4-DNA Toolkit to MeV Energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Kyriakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desorgher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Ivantchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Guatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (3), pp.1183. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app15031183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale nanodosimetric study of GCR protons and alpha particles in the organs of astronauts on the lunar surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bolst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dousatsu Sakata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Ngoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 229, pp.112448. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2024.112448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium inelastic cross-sections and their impact on micro and nano dosimetry of boron neutron capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki D-Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Faddegon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69 (14), pp.145016. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/ad5f72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4-DNA development for atmospheric applications: N 2 , O 2 and CO 2 models implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nicolanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cartoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Emfietzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Faccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128, pp.104838. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2024.104838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Absorbed Fractions and S Factors for Intermediate Size Target Volumes: Comparison of Analytic Calculations and Monte Carlo Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kotroumpelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Kyriakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Ivanchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Emfietzoglou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (6), pp.2275. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14062275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating ultra-high dose rate water radiolysis using the Geant4-DNA toolkit and a Geant4 model of the Oriatron eRT6 electron linac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Chappuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Ngoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Gonçalves Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Kyriakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.26707. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-76769-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of chemical models and applications in Geant4‐DNA: Report from the ESA BioRad III Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Ngoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baldacchino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy M C Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Chappuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (9), pp.5873-5889. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mp.17256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04616961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo simulations of microdosimetry and radiolytic species production at long time post proton irradiation using GATE and Geant4‐DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Rosa Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Ngoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (10), pp.7500-7510. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mp.17281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo simulations of electron interactions with the DNA molecule: A complete set of physics models for Geant4-DNA simulation toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bordage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Ngoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Macetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Genoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 542, pp.51-60. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2023.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of DNA rejoining kinetics and cell survival after proton irradiation for V79 cells using Geant4-DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dousatsu Sakata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryoichi Hirayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wook-Geun Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Belli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Tabocchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 105, pp.102508. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2022.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation in a neutron exposure frame of the MINAS TIRITH for cell damage simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Gonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (22), pp.225008. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/ad043d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04279218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4-DNA simulation of human cancer cells irradiation with helium ion beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzipapas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Dordevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Zivkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Hoang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Lampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 112, pp.102613. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2023.102613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-silico calculations of DNA damage induced by α -particles in the 224Ra DaRT decay chain for a better understanding of the radiobiological effectiveness of this treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ballisat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lana Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara de Sio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Guatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dousatsu Sakata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 112, pp.102626. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2023.102626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of electron interaction models in N$_2$ and O$_2$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nicolanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cartoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Emfietzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Faccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 114, pp.102661. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2023.102661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The general-purpose Geant4 Monte Carlo toolkit and its Geant4-DNA extension to investigate mechanisms underlying the FLASH effect in radiotherapy: Current status and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Chappuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Ngoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bailat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 110, pp.102601. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2023.102601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MINAS TIRITH: a new tool for simulating radiation-induced DNA damage at the cell population level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Gonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan S Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Vaurijoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (3), pp.034002. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/acb196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status and Extension of the Geant4-DNA Dielectric Models for Application to Electron Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Kyriakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Emfietzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2021.711317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microdosimetry Study of Proton Quality Factor Using Analytic Model Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Kyriakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Matsuya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Daglis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (18), pp.8950. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12188950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of nanodosimetric distributions in nitrogen simulated with Geant4 and PTra track structure codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Nettelbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Villagrasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr Bancer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 102, pp.103-109. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2022.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanodosimetric calculations of radiation-induced DNA damage in a new nucleus geometrical model based on the isochore theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Ngoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Vaurijoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Villagrasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (7), pp.3370. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms23073770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental cross sections for water ionization due to the impact of light ions—A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacinto Liendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 517, pp.6-15. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2022.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the EPICS2017 database for photons in Geant4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuxin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Ivanchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaly Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 95, pp.94-115. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2022.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geant4 simulation of X-ray emission for three-dimensional proton imaging of microscopic samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuxin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jalenques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 94, pp.85-93. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2021.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA double-strand breaks in cancer cells as a function of proton linear energy transfer and its variation in time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilija Keta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladana Petković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cirrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giada Petringa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Cuttone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int.J.Radiat.Biol.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 97 (9), pp.1229-1240. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09553002.2021.1948140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of DNA damage with an adapted independent reaction time approach implemented in Geant4‐DNA for the simulation of diffusion‐controlled reactions between radio‐induced reactive species and a chromatin fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Ngoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ramos‐méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wook‐geun Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Faddegon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (2), pp.890-901. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mp.14612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4-DNA simulation of the pre-chemical stage of water radiolysis and its impact on initial radiochemical yields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wook-Geun Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ramos-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Hoang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogo Okada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 88, pp.86 - 90. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2021.05.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4-DNA Modeling of Water Radiolysis beyond the Microsecond: An On-Lattice Stochastic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Ngoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Chappuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desorgher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (11), pp.6023. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms22116023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation for Repair of HSGc-C5 Carcinoma Cell Using Geant4-DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dousatsu Sakata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masao Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryoichi Hirayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasushi Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayuki Muramatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (23), pp.6046. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13236046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOPAS-nBio validation for simulating water radiolysis and DNA damage under low-LET irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ramos-Méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Laverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Domínguez-Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Milligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Štěpán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (17), pp.175026. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/ac1f39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiochimie et chimie sous rayonnement - rayonnements ionisants et radioéléments Le code Geant4-DNA :simuler les premiers instants de la radiolyse de l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wook Geun Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Hoang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ramosmendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Montarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 460-461, pp.29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03187662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron transport in DNA bases: An extension of the Geant4-DNA Monte Carlo toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bordage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Macetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Genoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 488, pp.70-82. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2020.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A benchmarking study of Geant4 for Auger electrons emitted by medical radioisotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Bakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Kibédi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Tee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bolst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Vos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 174, pp.109777. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2021.109777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geant4-DNA Evaluation of Radiation-Induced DNA Damage on a Human Fibroblast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wook-Geun Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dousatsu Sakata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Lampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Hoang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (19), pp.4940. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13194940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4 X-ray fluorescence with updated libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Bakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Siegele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 507, pp.11-19. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2021.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA damage modeled with Geant4-DNA: effects of plasmid DNA conformation and experimental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N D-Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Moreno-Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Štěphán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Stefanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (24), pp.245017. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/ac3a22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the Geant4-DNA Simulation Toolkit for Radiobiological Applications at the Cellular and DNA Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Kyriakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dousatsu Sakata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Ngoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wook-Geun Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers14010035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo Simulation of SARS-CoV-2 Radiation-Induced Inactivation for Vaccine Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Lampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 195 (3), pp.221-229. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1667/RADE-20-00241.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo study of patient and medical staff radiation exposures during interventional cardiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Manai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.200-210. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2021.01.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus Irradiation and COVID-19 Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Schulze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.565861. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2020.565861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomedical Research Programs at Present and Future High-Energy Particle Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Patera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Prezado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faical Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Battistoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Bettoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.380. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2020.00380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmic-Ray Tracks in Astrophysical Ices: Modeling with the Geant4-DNA Monte Carlo Toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Shingledecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Ivlev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Emfietzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Kyriakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 904 (2), pp.189. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abbb30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA damage assessment of human breast and lung carcinoma cells irradiated with protons and carbon ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Ristic-Fira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilija Keta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladana Petković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cammarata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giada Petringa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Radiation Research and Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), pp.672-687. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16878507.2020.1825035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent reaction times method in Geant4‐DNA: Implementation and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ramos-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wook‐geun Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Karamitros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Domínguez‐kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Hoang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (11), pp.5919-5930. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mp.14490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988428v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of fast neutron RBE using a fully mechanistic computational model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azam Zabihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Tello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghasem Forozani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appl.Radiat.Isot.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 156, pp.108952. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2019.108952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of integrated prompt gamma imaging and positron emission tomography system for in vivo 3-D dose verification: a Monte Carlo study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Joon Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Won Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wook-Geun Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyojun Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (10), pp.105005. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/ab857c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully integrated Monte Carlo simulation for evaluating radiation induced DNA damage and subsequent repair using Geant4-DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dousatsu Sakata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bordage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Emfietzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Guatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.20788. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-75982-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo dosimetry of a realistic multicellular model of follicular lymphoma in a context of radioimmunotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Mora‐ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tranel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (10), mp.14370. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mp.14370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in modelling gold nanoparticle radiosensitization using new Geant4-DNA physics models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elette Engels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Bakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bolst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dousatsu Sakata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65, pp.225017. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/abb7c2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microdosimetric calculations of the direct DNA damage induced by low energy electrons using the Geant4-DNA Monte Carlo code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanos Margis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Magouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Kyriakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros G. Georgakilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (4), pp.045007. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/ab6b47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron track structure simulations in a gold nanoparticle using Geant4-DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dousatsu Sakata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Kyriakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang N. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bordage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoly Rosenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63, pp.98-104. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2019.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of early radiation DNA damage in a fractal cell nucleus model using Geant4-DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dousatsu Sakata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Lampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Karamitros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Kyriakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62, pp.152-157. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2019.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geant4 simulation for three-dimensional proton imaging of microscopic samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuxin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65, pp.172-180. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2019.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the ionizing radiation background does not significantly affect the evolution of Escherichia coli populations over 500 generations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Lampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Maigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.14891. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-51519-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte-Carlo dosimetry and real-time imaging of targeted irradiation consequences in 2-cell stage Caenorhabditis elegans embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Torfeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Muggiolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vianna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.10568. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-47122-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02198356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemistry on the Space Station—Aptamer Resistance to Space Conditions: Particles Exposure from Irradiation Facilities and Real Exposure Outside the International Space Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Coussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Baqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (8), pp.1063-1074. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ast.2018.1896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPEXS-DNA, a new GPU-based Monte Carlo simulator for track structures and radiation chemistry at subcellular scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogo Okada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koichi Murakami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsuya Amako</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Sasaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (3), pp.1483-1500. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mp.13370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and investigation of reactive species yields of Geant4‐ DNA chemistry models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Peukert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kempson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Douglass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Karamitros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (2), pp.983-998. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mp.13332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01978196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemistry on the Space Station—Antibody Resistance to Space Conditions after Exposure Outside the International Space Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Coussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Baqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Vandenabeele-Trambouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (8), pp.1053-1062. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ast.2018.1907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational approach to determine the relative biological effectiveness of fast neutrons using the Geant4-DNA toolkit and a DNA atomic model from the Protein Data Bank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azam Zabihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghasem Forozani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Semsarha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (5), pp.052404. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.99.052404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Radio-Induced Damage in Endothelial Cells Irradiated with 40 kVp, 220 kVp, and 4 MV X-rays by Means of Micro and Nanodosimetric Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang N. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (24), pp.6204. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20246204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological Outcomes of $\gamma$-radiation Induced DNA Damages in Breast and Lung Cancer Cells Pretreated with Free Radical Scavengers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladana D. Petković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilija D. Keta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Z. Vidosavljević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra M. Ristić Fira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int.J.Radiat.Biol.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp.274-285. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09553002.2019.1549753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic DNA damage simulations in Geant4-DNA Part 2: Electron and proton damage in a bacterial cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Lampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Karamitros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dousatsu Sakata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48, pp.146-155. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2017.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D modelling: A Monte Carlo approach for assessing heterogeneous beta dose rate in luminescence and ESR dating: Paper I, theory and verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loїc Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Grün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quat.Geochronol.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48, pp.25-37. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2018.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic DNA damage simulations in Geant4-DNA part 1: A parameter study in a simplified geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Lampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Karamitros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Kyriakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48, pp.135-145. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2018.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new Geant4-DNA electron elastic scattering model for liquid-phase water using the ELSEPA code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.-G. Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Bordage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Emfietzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kyriakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sakata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 124 (22), pp.224901. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5047751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical structures for radiation biology research as implemented in the TOPAS-nBio toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimee L. Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ramos-Méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Perl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Held</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Med.Biol.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (17), pp.175018. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/aad8eb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for radiation-induced indirect damage on DNA with the Geant 4-DNA code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liset de La Fuente Rosales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario A. Bernal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51, pp.108-116. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2018.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULATION OF EARLY RADIATION-INDUCED DNA DAMAGE ON DIFFERENT TYPES OF CELL NUCLEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Clairand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiat.Prot.Dosim.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 183 (1-2), pp.26-31. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/ncy237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4-DNA track-structure simulations for gold nanoparticles: The importance of electron discrete models in nanometer volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dousatsu Sakata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Kyriakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogo Okada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang N. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Lampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (5), pp.2230-2242. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mp.12827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of early DNA damage after the irradiation of a fibroblast cell nucleus using Geant4-DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Karamitros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.11923. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-11851-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical insight into the Dual Radiation Action Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John J. Tello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bernal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43, pp.120-126. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2017.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irradiation effects on antibody performance in the frame of biochip-based instruments development for space exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Astrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (1), pp.82-90. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1473550415000555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochip-based instruments development for space exploration: influence of the antibody immobilization process on the biochip resistance to freeze-drying, temperature shifts and cosmic radiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Coussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Astrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (02), pp.190 - 199. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1473550416000173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of Geant4 fragmentation for Heavy Ion Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bolst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe A.P. Cirrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Cuttone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Folger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 869, pp.68-75. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2017.06.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4 Monte Carlo simulation of absorbed dose and radiolysis yields enhancement from a gold nanoparticle under MeV proton irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.N. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Karamitros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.N. Ivanchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mckinnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 373, pp.126 - 139. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2016.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4-DNA simulations using complex DNA geometries generated by the DnaFabric tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Vimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Clairand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Villagrasa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Physics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 204, pp.159-169. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpc.2016.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the Impact of the Natural Radiation Background on Bacterial Systems: Implications for Very Low Radiation Biological Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Lampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy M. C. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (11), pp.e0166364. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0166364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in Geant4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Amako</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Apostolakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Arce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Asai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 835, pp.186 - 225. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2016.06.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01412626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of DosiVox simulation results with tabulated data and standard calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient TL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (2), pp.1--9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex cell geometry and sources distribution model for Monte Carlo single cell dosimetry with iodine 125 radioimmunotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bardiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 366, pp.227-233. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2015.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dosimetric study of sediments at the beta dose rate scale: Characterization and modelization with the DosiVox software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Y. Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.134-141. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radmeas.2015.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DosiVox: a Geant 4-based software for dosimetry simulations relevant to luminescence and ESR dating techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient TL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (1), pp.1--10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton-induced direct and indirect damage of plasmid DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luděk Vyšín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Pachnerová Brabcová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Václav Štěpán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Moretto-Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Bugler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation and Environmental Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (3), pp.343-352. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00411-015-0605-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of Geant4-DNA physics models into the GATE Monte Carlo platform: Evaluation of radiation-induced damage for clinical and preclinical radiation therapy beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.Q. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Donnarieix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 353, pp.46-55. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2015.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemical studies in low Earth orbit for organic compounds related to small bodies, Titan and Mars. Current and future facilities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kafila Saiagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bénilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Royale des Sciences de Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp.60 - 73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDB4DNA: Implementation of DNA geometry from the Protein Data Bank (PDB) description for Geant4-DNA Monte-Carlo simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Trung Pham Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Karamitros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Payno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Stepan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Physics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.S0010465515000843. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpc.2015.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Track structure modeling in liquid water: A review of the Geant4-DNA very low energy extension of the Geant4 Monte Carlo simulation toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Bordage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.C. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Davídková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (8), pp.861-874. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2015.10.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion-controlled reactions modeling in Geant4-DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Karamitros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Luan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baldacchino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 274, pp.841-882. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2014.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01296702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Geant4-DNA simulation of S-values with other Monte Carlo codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Karamitros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Loirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 319, pp.87-94. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2013.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00914193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4 simulations for sedimentary grains in infinite matrix conditions: the case of alpha dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70, pp.39--47. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radmeas.2014.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dose point kernels in liquid water: An intra-comparison between GEANT4-DNA and a variety of Monte Carlo codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bordage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 83 (Part B), pp.137-141. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2013.01.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of chromatin condensation on the numberof direct dsb damages induced by ions studied using a monte carlo code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Clairand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Barquinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 161 (1-4), pp.469-473. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/ncu029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An atomistic geometrical model of the B-DNA configuration for DNA-radiation interaction simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sikansi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Physics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 184, pp.2840-2847. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpc.2013.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00918490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison between Geant4 PIXE simulations and experimental data for standard reference samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Bast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mantero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 316, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2013.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00876453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy deposition in small-scale targets of liquid water using the very low energy electromagnetic physics processes of the Geant4 toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.N. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Karamitros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 306, pp.158-164. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2012.12.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00835917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of the Biochip experiment on the EXPOSE-R2 mission outside the International Space Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (12), pp.2168-2179. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.ASR.2013.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton-induced ionization of isolated uracil molecules: A theory/experiment confrontation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Galassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.F. Weck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Rivarola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 314, pp.66-70. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2013.04.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00875252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton transport in water and DNA components: A Geant4 Monte Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.N. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Karamitros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 306, pp.165-168. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2012.12.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00835907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the DNA density on the number of clustered damages created by protons of different energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Villagrasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Clairand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 298, pp.47-54. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2013.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00823546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Silico Nanodosimetry: New Insights into Nontargeted Biological Responses to Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kuncic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-L. Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Domanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Mathematical Methods in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.147252. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/147252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00743065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo simulation of energy-deposit clustering for ions of the same LET in liquid water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ivanchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Karamitros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57, pp.209-224. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-9155/57/1/209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00664486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte-Carlo dosimetry on a realistic cell monolayer geometry exposed to alpha particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Barberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vianna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Karamitros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gordillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57, pp.2189-2207. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-9155/57/8/2189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00695637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron and proton elastic scattering in water vapour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. N. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. El Bitar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 273, pp.98-101. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2011.07.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00937576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Compton Scattering and the Generalized Polarizabilities of the Proton at Q^2=0.92 and 1.76 GeV^2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fonvieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laveissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Degrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jaminion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.015210. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.86.015210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00699380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular scale track structure simulations in liquid water using the Geant4-DNA Monte-Carlo processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mascialino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Montarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 69, pp.220-226. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2010.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00516999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochip for astrobiological applications: Investigation of low energy protons effects on antibody performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Desvignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (13), pp.1490-1497. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2011.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIXE simulation in Geant4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mantero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Abdelouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. El Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-Ray Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40, pp.135-140. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/xrs.1301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00605521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical models implemented in the Geant4-DNA extension of the Geant-4 T+toolkit for calculating initial radiation damage at the molecular level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Villagrasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 143, pp.214-218. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/ncq537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00586587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invariance of the total direct DNA strand break yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Dealmeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38, pp.4147-4153. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1118/1.3597568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00621281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Low-Energy Proton Effects on Aptamer Performance for Astrobiological Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Baque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ravelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, pp.207-211. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/AST.2010.0520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GEANT4-DNA Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baldacchino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modeling, Simulation, and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.157-178. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1793962310000122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00497683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of GEANT4 very low energy cross section models with experimental data in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ivanchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Karamitros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mantero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37, pp.4692-4708. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1118/1.3476457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00530147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a magnetic field on the track structure of low-energy electrons: a Monte Carlo study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.U. Bug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gargioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rabus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60, pp.85-92. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2010-00145-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00497686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical description of the CENBG nanobeam line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Barberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delalee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Serani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 267, pp.2003-2007. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2009.03.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00394612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of neutron radiation effects on polyclonal antibodies (IgG) and fluorescein dye for astrobiology applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Desvignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.637-645. </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ast.2008.0303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Compton Scattering and Neutral Pion Electroproduction in the Resonance Region up to the Deep Inelastic Region at Backward Angles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laveissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Degrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jaminion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Todor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79, pp.015201. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.79.015201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00343783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo dosimetry for targeted irradiation of individual cells using a microbeam facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Barberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 133, pp.2-11. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/ncp003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00373963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A free-parameter theoretical model for describing the electron elastic scattering in water in the Geant4 toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aouchiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oubaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 78, pp.745-750. </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2009.03.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00410416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Geant4 cross section models for PIXE simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Abdelouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mantero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 267, pp.37-44. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2008.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00361136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo Simulation of the Radiation Environment Encountered by a Biochip During a Space Mission to Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Desorgher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Santin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.311-323. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ast.2008.0255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed ray-tracing simulation of the high resolution microbeam at the AIFIRA facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Barberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Moretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, B266, pp.1653-1658. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2007.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00202872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3He Spin-Dependent Cross Sections and Sum Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Slifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Auerbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Averett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 101, pp.022303. </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.022303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00265915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo simulation of the CENBG microbeam and nanobeam lines with the Geant4 toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Grime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 260, pp.20-27. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2007.01.274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00203114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4 Physics Processes for Microdosimetry Simulation : Design Foundation and Implementation of the First Set of Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mascialino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54, pp.2619-2628. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2007.910425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00203113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of the Neutron Magnetic Form Factor from Quasi-Elastic 3He(pol)(e(pol),e') at Q^2 = 0.1 - 0.6 (GeV/c)^2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Auberbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Averett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bertozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75, pp.034003. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.75.034003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00206682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of cellular irradiation techniques with alpha particles using the GEANT4 Monte Carlo simulation toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Lefaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Micros 2005 Special Issue, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/ncl422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00119583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4 simulation of the new CENBG micro and nanoprobes facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seznec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 249, pp.738-742. </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2006.03.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00090267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4 Developments and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Amako</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Apostolakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53, pp.270-278. </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2006.869826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00069212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomorebuild : a new data reduction software package for scanning transmission ion microscopy tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Grente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 231, pp.142-148. </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2005.01.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin morphology and layer identification using different STIM geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.C. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 231, pp.292-299. </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2005.01.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of ray-tracing software for the design of quadrupole microbeam systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.W. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Grime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Méot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 231, pp.76-85. </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2005.01.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-pixe characterization of different skin models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Barbotteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-Ray Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 34, pp.381-388. </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/xrs.852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a focused charged particle microbeam for the irradiation of individual cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Balana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Michelet-Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 76, pp.015101. </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1823551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructed human epidermis: A model to study the barrier function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Barbotteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cappadoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 231, pp.286-291. </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2005.01.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D imaging of microscopic structures using a proton beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Michelet-Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52, pp.612-617. </w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2005.851411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the generalized polarizabilities of the proton in virtual compton scattering at $Q^2$ = 0.92 and 1.76 Gev$^2$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laveissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Todor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Degrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jaminion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93, 122001 (5 p.). </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.122001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$Q^2$ evolution of the neutron spin structure moments using a $^3He$ target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Auerbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Averett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 92, pp.022301-1-022301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the generalized forward spin polarizabilities of the neutron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Auerbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Averett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93, pp.152301-1-152301-4. </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.152301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00022121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parity-violating electroweak asymmetry in polarized-e p scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.A. Aniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.S. Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Averett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Baylac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 69, 065501 (35 p.). </w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.69.065501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic instrumentation for Hall A at Jefferson Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alcorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.A. Aniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R.M. Annand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Auerbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 522, pp.294-346. </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2003.11.415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backward electroproduction of $\pi^0$ mesons on protons in the region of nucleon resonances at four momentum transfer squared $Q^2 = 1.0 GeV^2$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laveissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Degrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jaminion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Todor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 69, pp.045203. </w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.69.045203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plane-wave impulse approximation extraction of the neutron magnetic form-factor from quasielastic $^3\overrightarrow{He}(\vec{e},e')$ at $Q^2$ = 0.3 to 0.6 (GeV/c)$^2$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Jiang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Auberbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Averett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bertozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 67, pp.012201-1-012201-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CELESTE: An Atmospheric Cerenkov Telescope for High Energy Gamma Astrophysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Balauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bazer-Bachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 490, pp.71-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q$^2$ evolution of the generalized Gerasimov-Drell-Hearn integral for the neutron using a $^3$He target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Auerbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Averett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89, pp.242301-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the crab flux above 60 GeV with the celeste cerenkov telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Naurois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Holder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bazer-Bachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 566, pp.343-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00019813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New measurement of parity violation in elastic electron-proton scattering and implications for strange form factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.A. Aniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.S. Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Averett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Baylac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 509, pp.211-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision measurement of the spin dependent asymmetry in the threshold region of $^{3}\vec{H}e(\vec{e},\prime{e})$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Jiang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Auberbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 87, pp.242501-1-242501-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of the $Q^2$ dependence of the proton and neutron spin structure functions $g^p_1$ and $g^n_1$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Averett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.R. Band</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Berisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 493, pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transverse asymmetry $A_{T'}$ from quasi-elastic $^3\overrightarrow{\rm He}(\vec{e},e')$ process and the neutron magnetic form factor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Jiang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Auberbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 85, pp.2900-2904</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00006274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the deuteron spin structure function $g^{d}_1(x)$ for $1\ (GeV/c)^2 &amp;lt; Q^2 &amp;lt; 40\ (GeV/c)^2$.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Averett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.R. Band</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Berisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 463, pp.339-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the neutral weak form-factors of the proton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.A. Aniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.S. Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Baylac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Calarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 82, pp.1096-1100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusive hadron photoproduction from longitudinally polarized protons and deuterons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Averett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.R. Band</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Berisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 458, pp.536-544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the proton and deuteron spin structure functions $g_{2}$ and asymmetry $A_{2}^{1}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Averett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.R. Band</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Berisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 458, pp.529-535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next-to-leading order QCD analysis of polarized deep inelastic scattering data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 405, pp.180-190. </w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(97)00641-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the neutron spin structure function $g_{2}^{n}$ and asymmetry $a_{2}^{n}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 404, pp.377-382. </w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(97)00613-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision determination of the neutron spin structure function $g^{n}_{1}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 79, pp.26-31. </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.79.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (133)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of water radiolysis from conventional to ultra high dose rate with ion beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. E. Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pereda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Terfas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Craff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLASH Workshop 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microdosimetry and Radiolytic Species Production at Ultra-High- Dose Rates with GATE 10.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pereda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daeun Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Rosa Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th Geant4 International User Conference at the Physics-Medicine-Biology frontier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microdosimetry and Radiolytic Species Production at Ultra-High-Dose Rates with GATE 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daeun Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Rosa Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Hoang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geant4-DNA collaboration meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microdosimetry and radiolytic species production in UHDR proton beam using GATE and Geant4-DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Rosa Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Delpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Geant4 International User Conference at the physics-medicine-biology frontier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giovanni Mettivier; Sébastien Incerti; Jeremy Brown; Susanna Guatelli; Paolo Russo; Antonio Sarno; Daniele Esposito; Gianfranco Paternò; Silvio Pardi, Oct 2022, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New cell nucleus geometry for modelling the radiation-induced DNA damage topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Villagrasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conférence on Monte Carlo Techniques for Medical Applications, 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MCMA2022, Apr 2022, Antwerp, Belgium. pp.129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-03948937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Geant4 applications in medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Guatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Geant4 International User Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bordeaux, France. pp.224-227, </w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2020.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4 electromagnetic physics progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Ivanchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bagulya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Bakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bandieramonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Computing in High Energy and Nuclear Physics (CHEP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Adelaide, Australia. pp.02009, </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202024502009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress of Geant4 electromagnetic physics developments and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Ivanchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bagulya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Bakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bandieramonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Computing in High Energy and Nuclear Physics (CHEP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Sofia, Bulgaria. pp.02046, </w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201921402046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4 Standard and Low Energy electromagnetic libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Ivanchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Advances in Dark Matter and Particle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Messina, Italy. pp.01016, </w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714201016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of 2D-modeling for beta dose rate characterization in heterogeneous samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Grün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UK Luminescence and ESR Dating Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Liverpool, University of Liverpool, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential applications of the DosiVox software for dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Asia Pacific Luminescence and Electron Spin Resonance Dating Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in Geant4 Electromagnetic Physics Modelling and Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Apostolakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Asai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bagulya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.C. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Computing in High Energy and Nuclear Physics (CHEP2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Okinawa, Japan. pp.072021, </w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/664/7/072021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01306802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of a new atomistic geometrical model of the B-DNA configuration for DNA-radiation interaction simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sikansi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Mathematical Modeling in Physical Sciences 2013 (IC-MSQUARE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic. pp.012150, </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/490/1/012150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00978289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microdosimetry study of sediments from the Mas-d’Azil cave: characterization with multi-technics and modelisation with the Geant4 toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Y. Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Luminescence and Electron Spin Resonance Dating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montréal, Canada. pp.134--141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dosimetry simulations based on the GEANT4 toolkit : do it yourself !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Luminescence and Electron Spin Resonance Dating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha dose variations in sedimentary grains, with Geant4 simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UK Luminescence and ESR Dating Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Université de St Andrews, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4 dosimetric Setups for archeological objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geant4 2013 International User Conference on Medicine and Biology applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4 Setups for archaeological samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18Th Geant4 Collaboration Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D micro-dosimetric simulation models with the Geant4 toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Luminescence and ESR Dating meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Freiberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4 electromagnetic physics for high statistic simulation of LHC experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Apostolakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bagulya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Elles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computing in High Energy and Nuclear Physics 2012 (CHEP2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, New York, United States. pp.022013, </w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/396/2/022013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00919222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4 hadronic physics for space radiation environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ivantchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ivanchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Quesada Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sl. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monte Carlo 2010 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Stockholm, Sweden. pp.171-175, </w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/09553002.2011.610865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00658736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the Biochip experiment on the EXPOSE-R2 facility aboard the International Space Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Coussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Mysore, India. pp.2091</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a static magnetic field on nanodosimetric quantities in a DNA volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lazarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.U. Bug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gargioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monte Carlo 2010 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Stockholm, Sweden. pp.183-188, </w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/09553002.2011.641436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00658770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical ionization and capture cross sections for DNA nucleobases impacted by light ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Galassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lekadir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.A. Fojón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monte Carlo 2010 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Stockholm, Sweden. pp.62-65, </w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/09553002.2011.626841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00658731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Improvements in Geant4 Electromagnetic Physics Models and Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ivanchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Apostolakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bagulya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.B. Abdelouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th Monte Carlo Conference MC2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tokyo, Japan. pp.898-903</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00658779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte-Carlo method simulations in radiobiology and radio-induced DNA damage estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lebanese Society for the Mathematical Sciences Second Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00645688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical developments for computed tomography on the CENBG nanobeam line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gordillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sakellariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delalee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Ion Beam Analysis - 20th IBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Itapema, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00645845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron and ion elastic scattering modeling in Geant4-DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. N. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Karamitros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Bernal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th international conference on Ion Beam Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Itapema, Brazil. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2011.07.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00657889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of electromagnetic physics processes for microdosimetry in liquid water with the Geant4 Monte Carlo simulation toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.N. Ivanchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.N. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Karamitros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Ion Beam Analyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Itapema, Brazil. </w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2011.07.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00657849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Radiation Chemistry and Biology in the Geant4 Toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Karamitros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mantero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baldacchino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Monte Carlo Conference MC2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tokyo, Japan. pp.503-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00658865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE Geant4-DNA project within FKPPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd FKPPL Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00645675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stopping power and ranges of electrons, protons and alpha particles in liquid water using the Geant4-DNA package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Karamitros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.N. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Villagrasa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Nuclear Microprobe Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Leipzig, Germany. pp.2307-2311, </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2011.02.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00658877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE Geant4-DNA project : Overview and Status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Recent Advances in Monte Carlo Techniques for Radiation Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00645669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving from organ dose to microdosimetry : contribution of the Monte-Carlo simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. El Bitar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling and grids: applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00645753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations Geant 4 à l'interface Physique-Biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de réflexion IN2P3/CNRS - Les applications sociétales de la physique nucléaire : Énergie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, St François, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00584249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des effets biologiques des radiations avec l'outil de simulation Monte-Carlo GEANT4 : le projet GEANT4-DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Karamitros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mantero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées d'Etudes de la Chimie sous Rayonnement (JECR2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00493947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique autour du projet GEANT4 au CENBG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Informatique IN2P3-IRFU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00494108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GEANT4-DNA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Se Byeong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second FKPPL workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00494145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEANT4 à l'interface Physique-Biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'information sur les grilles de calculs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00491761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of Low Energy Developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geant4 Electromagnetic Physics mini-workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00494123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet GEANT4-DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de travail ROSIRIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Fontenay-aux-Roses, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00494193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BiOMAS: Biochip for Organic Matter Analysis in Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Baque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Coussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th COSPAR Scientific Assembly.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, bremen, Germany. pp.3285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a magnetic field on the track structure of low-energy electrons: a Monte Carlo study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.U. Bug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gargioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rabus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Radiation Damage in Biomolecular Systems - RADAM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Frankfurt, Germany. pp.85-92, </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2010-00145-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00534301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE GEANT4-DNA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop : "Table ronde GEANT4-DNA"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Ivry-Sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00493931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiobiologie : des microfaisceaux d'ions à l'étude des mécanismes cellulaires radio-induits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de réflexion IN2P3/CNRS - Les applications sociétales de la physique nucléaire : Énergie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, St François, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00584248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Track structure calculations at molecular scale for the undestranding of initial radio-induced damages in DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Villagrasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICROS 2009 - 15th International Symposium on Microdosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Verone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00491973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sections efficaces théoriques d'ionisation et de capture sur les bases d'ADN lors de collisions induites par particules chargées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lekadir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Galassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fojon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Rivarola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées d'Etudes de la Chimie sous Rayonnement (JECR2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00494097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suggestions pour la modélisation avec GEANT4 du dipole d'analyse de la ligne 1 + de SPIRAL 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop GEANT4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00494138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Geant4-DNA project and its applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire Wollongong University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Wollongong, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00360887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the GEANT4 Monte Carlo toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IN2P3-Korea Geant4 FKPPL workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00468622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GEANT4-DNA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IN2P3-Korea Geant4 FKPPL workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00468604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pixe simulation in GEANT4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mantero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Abdelouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ivanchenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Ion Beam Analysis (IBA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00468579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4-DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FKPPL Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00365063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochip for Organic Matter Analysis in Space: Antibodies Resistance to Cosmic Radiations (BiOMAS-ARCoR).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Desvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès IBMM. 25-26 mars 2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Developments of the GEANT4 Monte Carlo Simulation Toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third FJPPL workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00392792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GEANT4-DNA project and its applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque thématique du GDR MI2B, Modélisation Geant4 pour la microdosimétrie et l'irradiation cellulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Gradignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00468627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GEANT4 low energy electromagnetic working group : status and workplan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Geant4 collaboration workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00468623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations to prepare a biochip irradiation experiment on ISS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Geant4 Space User's Workshop on 20-22 May 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Geant4-DNA Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mantero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Geant4 Space User's Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00394635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New developments and plans for the Geant4 electromagnetic physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ivantchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Geant4 Space Users's Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00394633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets ESA/AO6041 et GEANT4-DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop BIOPUCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00468599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GEANT4-DNA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Cancer Center</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00468601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Geant4-DNA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baldacchino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Simulation Conference 2009 (JSST 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Shiga, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00468402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of 3D ion beam micro-tomography data for applications in Cell Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Barberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Nuclear Micropobe Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Debrecen, Hungary. pp.2107-2112, </w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2009.03.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00394601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the Geant4 Low Energy Electromagnetic Working Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third FJPPL Geant4 KEK-IN2P3 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Annecy-Le-Vieux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00335851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Geant4-DNA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Geant4 Collaboration Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00335822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Geant4-DNA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROSIRIS Working Group Meeting, IRSN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Fontenay aux Roses, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00335835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4 DNA and its application in micro and nanodosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Mini-Micro-Nano Dosimetry and Modern Technologies of Prostate Cancer Treatement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Wollongong, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00333660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First assessment of radiation effects on a biochip in the case of a mission to Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2008 - 13-18 April 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BiOMAS – ARCoR (Biochip for Organic Matter Analysis in Space – Antibodies and Aptamers Resistance to Cosmic Radiations)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vandenabeele-Trambouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de Programme AIFIRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Gradignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microdosimetry in biological cells with the Geant4 Monte Carlo simulation toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second FJPPL Geant4 KEK-IN2P3 workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Tokushima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00336691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the Geant4 Low energy Electromagnetic working group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Low Energy Electromagnetic working group meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00335862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars environment simulations for traces of life detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Desorgher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Geant4 Space Users' Workshop. University of Tokyo, Tokyo (Japan), 13-15 February 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4 developments for microdosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00333428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topics in Geant4 Low energy Electromagnetic Physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Geant4 Collaboration Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00335824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars environment simulations for traces of life detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Desorgher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Geant4 Space Users' Workshop. University of Tokyo, Tokyo (Japan), 13-15 February 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4 electromagnetic physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Geant4 Space Users Worshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00333664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Geant4 Low energy Electromagnetic working group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Low energy Electromagnetic working group meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, CATANIA, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00335932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BiOMAS – ARCoR (Biochip for Organic Matter Analysis in Space – Antibodies and Aptamers Resistance to Cosmic Radiations)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vandenabeele-Trambouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de Programme AIFIRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Gradignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common Plans and Convergence of Low Energy and Standard EM Physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Geant4 Collaboration Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00335827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BiOMAS – ARCoR (Biochip for Organic Matter Analysis in Space – Antibodies and Aptamers Resistance to Cosmic Radiations)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vandenabeele-Trambouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de Programme AIFIRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Gradignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First assessment of radiation effects on a biochip in the case of a mission to Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2008 - 13-18 April 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vienna, Austria. pp.484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First assessment of radiation effects on a biochip in the case of a mission to Mars.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT OF A BIOCHIP DEDICATED TO PLANETARY EXPLORATION. FIRST STEP: RESISTANCE STUDIES TO SPACE CONDITIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SF2A 2007 Semaine de l'Astrophysique Française 2007 2 au 6 juillet 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Radiation Environment of a Mission to Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Desorgher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Santin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Fourth European Space Weather Week 5 au 9 Novembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4 activities at CENBG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First FJPPL Geant4 KEK-IN2P3 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00336606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo Microdosimetry for Targeted Irradiation of Individual Cells using a Microbeam Facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Barberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Furtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress of Radiation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00337382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte-Carlo simulation of a biochip irradiation during a Mars mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2007, Proceedings of a conference held 20-24 August, 2007 in Potsdam, Germany. 2007, p.168</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Potsdam, Germany. pp.168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the Radiation Environment Encountered by a Biochip During a Mars Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear Science Symposium 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in Geant4 related activities at CENBG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Geant4 collaboration workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Hebden Bridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00336584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New developments of the Geant4 Monte Carlo simulation toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FJPPL07 Workshop, KEK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00336611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochip resistance to planetary exploration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SF2A 2007, Grenoble. 2 - 6 juillet 2007.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochip resistance to planetary exploration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SF2A 2007, Grenoble. 2 - 6 juillet 2007.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT OF A BIOCHIP DEDICATED TO PLANETARY EXPLORATION. FIRST STEP: RESISTANCE STUDIES TO SPACE CONDITIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SF2A 2007 Semaine de l'Astrophysique Française 2007 2 au 6 juillet 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France. pp.408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of phase effects in Geant4 microdosimetry models for particle interactions in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Pia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Science Symposium and Medical Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00343679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT OF A BIOCHIP DEDICATED TO PLANETARY EXPLORATION. FIRST STEP: RESISTANCE STUDIES TO SPACE CONDITIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vandenabeele-Trambouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Société Française d‚Astronomie et d‚Astrophysique (SF2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement d'une biopuce sous irradiation pour la recherche de trace de vie sur Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée IPF. 14 septembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement d'une biopuce sous irradiation pour la recherche de trace de vie sur Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée IPF. 14 septembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement d'une biopuce sous irradiation pour la recherche de trace de vie sur Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée IPF. 14 septembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-induced phosphorylated H2A.X foci in human keratinocyte cells expressing histone H2BGFP-tagged protein using the CENBG Charged Particle Microbeam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Barberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress of Radiation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00337385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microdosimetry in high-resolution cellular phantoms using the very low energy electromagnetic extension of the Geant4 toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seznec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00333681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the Radiation Environment Encountered by a Biochip During a Mars Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear Science Symposium 2007 27 Octobre au 3 Novembre 2007 Honolulu, Hawaii</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Geant4 physics processes for simulation at the electronvolt scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Pia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mascialino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computing in High Energy and Nuclear Physics, CHEP 06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Mumbai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00101348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4 Low energy electromagnetic physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geant4 tutorial, SLAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Palo Alto, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00336658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4 medical applications in Europe and the Geant4 DNA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G4NAMU meeting, SLAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Palo Alto, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00336650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models of biological effects of radiation in the Geant4 Toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mascialino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE Nuclear Science Symposium (NSS), Medical Imaging Conference (MIC) And 15th International Room Temperature Semiconductor Detector Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00134456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations Geant4 pour des applications en radiobiologie radiothérapie et hadronthérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées projets IN2P3, LAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00336672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte-Carlo Simulation of a biochip irradiation with the GEANT4 toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seznec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 Nuclear Science Symposium and Medical Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, SAN DIEGO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo simulation of electromagnetic interactions of radiation with liquid water in the framework of the Geant4-DNA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mascialino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE Nuclear Science Symposium (NSS), Medical Imaging Conference (MIC) And 15th International Room Temperature Semiconductor Detector Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00120925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular geometry modeling for Monte Carlo microdosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boissonnade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Moretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international workshop on microbeam probes of cellular radiation response</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, New York, United States. pp.667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00206300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement d'une biopuce sous spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée IPF, Université Bordeaux 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00336667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie en densité à l'échelle cellulaire par micro-tomographie ionique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Barberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie 3D des Matériaux et Systèmes en Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00336616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo simulation of the CENBG microbeam and nanobeam lines with the Geant4 toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Nuclear Microprobe Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00337170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant 4 simulations at the physics-biology frontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Geant4 user conference and collaboration workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00343689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological validation of the ion-microbeam developed at CENBG to generate localized ionizing radiation induced-damage on keratinocyte cell lines expressing GFP-tagged protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Barberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Nuclear Microprobe Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00336687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo simulation of interactions of radiation with biological systems at the cellular and DNA levels : the Geant4-DNA Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mascialino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop: Microbeam Probes of Cellular Radiation Response</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, New-York, United States. pp.676-677, </w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1667/RR0683.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00119576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional densitometry imaging of diatom cells using STIM tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lemelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th international conference Ion Beam Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Seville, Spain. pp.653-659, </w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2006.03.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00426830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4 Monte Carlo simulation at CENBG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CELLION mid-term meeting, CENBG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00336652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement d'une biopuce sous irradiation spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée IPF. 04 juillet 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a Biochip Irradiation with the Geant4 Toolkit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seznec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear Science Symposium. San Diego. USA. Oct 29 - nov 4. 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00109796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-tomographie 3D par faisceau d'ions : applications et développements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée atelier "Méthodologie et Spéciation en milieux Biologique et Environnemental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Gradignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00337498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4 simulation of very low energy, electromagnetic interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Montarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spenvis and Geant4 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Leuven, Belgium. pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of secondary electrons inelastic collisions in liquid water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geant4 DNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00321647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie 2D et 3D par faisceaux d'ions : développements et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seznec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Imagerie de l'Institut de Physique Fondamentale de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00337386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological validation of the ion-microbeam developped at CENBG to generate localized ionizing radiation induced-damage on keratinocyte cell lines expressing GFP-tagged protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Barberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Symposium on Microdosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Venezia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00337512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie 3D à l'échelle cellulaire par micro-tomographie par faisceau d'ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées imagerie, LAL Orsay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00337505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie 2D et 3D par tomographie à l'échelle cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seznec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème rencontre du réseau régional des électroniciens et instrumentalistes, CENBG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Gradignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00337494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of cellular irradiation with the CENBG microbeam line using GEANT4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 2003 Nuclear Science Symposium and Medical Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Portland, United States. pp.1395-1401, </w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2004.832224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First experiments on cells using the focused microbeam at CENBG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Balana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th International Workshop/12th L.H. Gray Workshop : Microbeam Probes of Cellular Radiation Response</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Oxford, United Kingdom. pp.91-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of ion propagation in the microbeam line of CENBG using GEANT4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Michelet-Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference of Nuclear Microprobe Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Takasaki, Japan. pp.92-97, </w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-583X(03)01036-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Geant4 applications in medical physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Castrovillari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear science symposium conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Portland, United States. pp.1743-1745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00069218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the neutron spin structure functions using polarized electrons and a polarized $^{3}$He target: The SLAC E154 experiment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Quantum Chromodynamics 5 QCD 97 Euroconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Montpellier, France. pp.162-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00004727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la fonction de structure polarisee du neutron g^n_1 - experience E154 au SLAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees Des Jeunes Chercheurs 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Autrans, France. pp.133-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isochore Nuclear Geometry for modeling the radiation-induced DNA damage toplogy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Villagrasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Meeting of the European Radiation Research Society (ERRS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the topology of radiation-induced damage at the cell population level.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Villagrasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Meeting of the European Radiation Research Society, ERRS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, CAEN, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4 electromagnetic physics: improving simulation performance and accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. N. Ivanchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bagulya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.C. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Conference on Supercomputing in Nuclear Applications and Monte Carlo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00978306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the GEANT4-DNA Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ivanchenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics for Health in Europe workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00494195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range validation for electrons, protons and alpha particles in GEANT4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zacharatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ivanchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics for Health in Europe workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00494197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the plausibility of Geant 4 model of physical interactions for nanodosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gargioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lazarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSIRO Physics Industry day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00468562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studiy of plausibility of GEANT 4 models of physical interactions for nanodosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gargioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lazarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Radiation Physics (ISRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00468575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of nanodosimetric quantities calculated by GEANT4-DNA and PTB Monte-Carlo codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gargioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lazarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Radiation Damage in Biomolecular Systems (RADAM09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00468584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanodosimetric modelling of low energy electrons in a magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gargioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Rosenfeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Molecular Biology Organization (EMBO 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00468784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEANT4-DNA: Towards more realistic models of radiation interactions on nano-scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kuncic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. B. Rosenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Radiation Physics (ISRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00468568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological validation of the ion microbeam developed at CENBG to generate localized ionizing radiation-induced damage on keratinocyte cells expressing GFP-tagged protein.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international workshop on microbeam probes of cellular radiation response</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, New York, United States. 166, pp.673-674, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00206228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning transmission ion microscopy, particule induced X-ray and skin structure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65th meeting of the society for investigate dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Providence, United States. 123, pp.A11054, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00207816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo models of electron transport for dose-enhancement calculations in nanoparticle-aided radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Emfietzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoparticle Enhanced Radiation Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOP Publishing, 2020, </w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/978-0-7503-2396-3ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual compton scattering in the resonance region up to the deep inelastic region at backward angles and momentum transfer squared of $Q^2$ = 1.0 $GeV^2$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laveissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Degrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jaminion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Todor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the generalized polarizabilities of the proton in virtual compton scattering at $Q^2=0.92 and 1.76 GeV^2$: II. Dispersion relation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laveissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Todor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Degrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jaminion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the proton background in connection with the calibration of GLAST's calorimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Reposeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00018228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbative QCD study of the polarized structure function g$_1$ at next-to-leading-order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sabatie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999, pp.1-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00010783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la fonction de structure polarisée g1n du neutron par l'expérience E154 au SLAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Nucléaire Théorique [nucl-th]. Université Blaise Pascal - Clermont-Ferrand II, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00002876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId998"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Incerti </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sébastien INCERTI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Address</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire de Physique des deux infinis Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS / IN2P3  - University of Bordeaux,19 chemin du solarium,33170 Gradignan,France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phone: +33 5 57 12 08 89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E-mail: sebastien.incerti @ cnrs.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current position</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research director for the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Centre for Scientific Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) and its </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Institute of Nuclear Physics and Particle Physics / CNRS Nuclei & Particles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IN2P3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research domains: interdisciplinary research activities involving ionizing radiation; my activities focus on the mechanistic investigation of biological effects of ionizing radiation in radiobiology, medical physics, environmental and space applications, including the development of open-source software for the community (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4-DNA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Employment and education</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013: CNRS research director (CoNRS section 04);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008: habilitated (HDR) from Bordeaux University, France; title: « The Geant4 Monte Carlo simulation toolkit at the Physics-Medicine-Biology frontier »;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1999: recruited as CNRS junior researcher, based at the Laboratory of Physics of two infinities Bordeaux (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LP2i Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), former Nuclear Studies Centre of Bordeaux Gradignan (CENBG);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998-1999: French army service in the United States (Jefferson Lab., VA, and Temple U., Philadelphia, PA);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998: PhD thesis from Blaise Pascal / Clermont-Ferrand University, France; title: « Measurement of the g1n neutron polarized structure function by the E154 experiment at the Stanford Linear Accelerator Center»;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991-1995: Physics studies at Blaise Pascal / Clermont-Ferrand University, France;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1990: Baccalauréat C, Lycée Blaise Pascal, Clermont-Ferrand, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research project coordination and participation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008-present: coordinator/Chief Investigator (CI) and developer of the </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4-DNA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Collaboration (extension of the Geant4 toolkit for the modeling of biological damage at the DNA scale induced by ionizing radiation); re-elected every two years;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008-present: coordinator and developer of the « Low Energy Electromagnetic Physics » working group of the </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Collaboration till 2019; from 2020, deputy-coordinator of the Geant4 « Electromagnetic Physics » unified Geant4 </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">working group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> and member of the </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steering Board</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-present: French coordinator of the Geant4 development activities for Physics-Medicine-Biology applications in the framework of the France-Japan Particle Physics Network (</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FJPPN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-present: French coordinator of Geant4 development activities for Physics-Medicine-Biology applications in the framework of the France-Korea Particle Physics Network (</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FKPPN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-2026: collaborator of the « INSIGHT DNA » project funder by CNRS-MITI and ASNR (CI: H. Tran, LP2i, France, and Y. Perrot, ASNR, France);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2024: co-CI of the « Flash'Atlantic » project funded by CNRS-MITI and Inserm (CI: F. Paris, CRCI2NA, Inserm, France) (Implementation of Flash radiotherapy in the treatment of childhood tumors);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2023: CI of the European Space Agency contract AO10318 (« BioRad III: Multi-scale open-source radiation effect platform for space radiation protection »);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2023: principal investigator in the National Swiss Fund « MAGIC » project (CI: M.-C. Vozenin, CHUV, Lausanne, Switzerland) (investigation of Flash radiotherapy using Geant4-DNA);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2020: Bordeaux University Investissement d’Excellence « France-Korea » funding for the development of Geant4-DNA;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2017: CI of the Bordeaux University Investissement d’Excellence « NanoBoost » project (investigation of radiotherapy boost using gold nanoparticles);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2016: CI of the European Space Agency AO7146 contract (« BioRad II: development of advanced modeling capabilities in Geant4 in order to analyse radiation biological end effects »);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2015: deputy CI of the Région Aquitaine « DOSIART » project (development of an archeometry Monte Carlo simulation platform based on Geant4);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2014: CI of the AVIESAN / ITMO TS PhysiCancer « MICRONAUTE » project for the development of Geant4-DNA;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2013: CI of the European Space Agency AO6041 contract (« BioRad: Physics models for biological effects of radiation and shielding »);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2012: CI of the Agence Nationale de la Recherche ANR-09-BLAN-0135-01 project (Geant4-DNA);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2019: French coordinator of Geant4 development activities for Physics-Medicine-Biology applications in the framework of the France-Korea Particle Physics and e-science Laboratory (</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FKPPL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008-2010: CI of the Région Aquitaine « RESEARCH » project (astrobiology developments such as biochips for the search for traces of life in the Solar System);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2017: French coordinator of the Geant4 development activities for Physics-Medicine-Biology applications in the framework of the France-Japan Particle Physics Laboratory (</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FJPPL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergistic activities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-present: gender equality and diversity officer of LP2i, in coll. with C. Seznec;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2024: scientific director of IN2P3 / CNRS Nuclei & Particles for interdisciplinary research;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2024: member of the steering committee of the CNRS </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission for Transversal and Interdisciplinary Initiatives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (MITI);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2024: member of </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS gender parity & equality committee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2023: member of the </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIESAN ITMO Cancer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> expert group;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2019: coordinator of CENBG's interdisciplinary research pole;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2019: nominated member of the National Committee for Scientific Research (</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) (</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">section 04: «Interactions, particules, noyaux, du laboratoire au cosmos »</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2019: coordinator of CNRS/IN2P3 Master Project « Modélisation du vivant sous irradiation »;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2019: director for France of the International Research Laboratory (IRL) « France-Korea Particle Physics and e-science Laboratory (</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FKPPL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) »;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008-2016: coordinator of Geant4 collaboration activities at IN2P3 (so-called « </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4@IN2P3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> » Collaboration) in collaboration with M. Verderi (CNRS/IN2P3/LLR);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Obtained grants for international exchanges (CI): CampusFrance STAR France-Korea (2012-2013, 2023-2024), CNRS France-Argentina PICS (2012-2014), CNRS France-Serbia exchanges (2013-2014); CNRS France-Greece PICS/IEA (2016-2018; 2019-2021); IN2P3-JINR exchanges, Dubna, Russia (2017); CNRS France-Serbia PICS (2018-2020);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervision and co-supervision of 30 undergrad. students, 13 PhDs (mainly </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">here</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), 14 post-doctoral fellows;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Principal organizer & co-organizer of several international conferences and meetings: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geant4 at the Physics-Medicine-Biology Frontier international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> series, 2005, Bordeaux, France; same in 2013, 2018, 2022 (Napoli, Italy), 2024 (Osaka, Japan), 2027 (Melbourne, Australia) - I initiated this series of conferences in 2005 -; Geant4 Collaboration Meeting 2026 (Bordeaux, France); 32nd L.A.R.D. days, Gradignan, France; 2016 & 2019 Geant4 Australian Monte Carlo workshops for radiotherapy, imaging and radiation protection, Wollongong U., Australia; FKPPL & FJPPL workshops; Geant4-DNA round tables and collaboration meetings – </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">list</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Involved in the organization and in the teaching of several Geant4 and Geant4-DNA international tutorials: SLAC, CA, USA – 2006; Paris, France – 2007; Hanoi, Vietnam – 2007; Annecy, France – 2008, Texas A&M, TX, USA – 2011; Seoul, Korea – 2011; Heidelberg, Germany – 2011; Jefferson Lab, VA, USA – 2012; KISTI, Korea – 2012; Rosario U., Argentina – 2012; Wollongong U., Australia – 2013; Bordeaux, France – 2013; Lund U., Sweden – 2014; Noordwijk, The Netherlands – 2014; Hiroshima, Japan – 2015; Seoul, Korea – 2015; Wollongong, U., Australia – 2016; Belgrade, Serbia – 2016; Daejeon, Korea – 2016; Ho Chi Minh City, Vietnam – 2017; Seoul, Korea – 2017; Hanoi, Vietnam – 2018; Seoul, Korea – 2018; Campinas U., Brazil – 2019; Wollongong U., Australia – 2019; Osaka U., Japan – 2024; Bucharest, Romania – 2024; Pohang Accelerator Laboratory, Korea – 2025; Bangkok, Thailand – 2026; Daejeon, Korea – 2026; Delft, The Netherlands – 2027 (tbc) – </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">list</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Teaching </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4 Monte Carlo simulation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Nuclear Physics for M. Sc. and graduate students at Bordeaux University, France, 2008-2018;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Senior Associated Editor of the </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Journal of Medical Physics - Physica Medica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / Elsevier since 2020; Associate Editor (2014-2019);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contributor to the </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4 Virtual Machine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud prize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> jury;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CNRS Bulletin officiel (</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">); Journal officiel (</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main collaborations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of the </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4-DNA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Collaboration since 2008;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Deputy coordinator of the </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> unified electromagnetic physics </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">working group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> since 2020; coordinator of the low energy electromagnetic physics working group (2008-2019);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4@IN2P3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Master Project.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Awards</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2026: CNRS </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Executive medal of honor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024: </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galileo Galilei Award</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> 2023 of the </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Journal of Medical Physics - Physica Medica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020: bronze medal for this Geant4-DNA </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">paper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> by the </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japan Society of Medical Physics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2015: bonus award by CNRS for teaching and doctoral supervision;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006: best </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">paper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> presented at the </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICNMTA 2006</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Conference;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006: young researcher award, Institut de Physique Fondamentale, Bordeaux 1 University, France, for astrobiology search of traces of life in the Solar System;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1999: young researcher award, Clermont-Ferrand, France, for the development of a polarization measurement system of hyperpolarized He3 gas using NMR.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications, communications</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;gt; 260 publications in international journals (data from </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scopus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">: 1 « renowned » with &amp;gt; 5000 citations, 1 « famous » with &amp;gt; 1000, 5 « very well known » with &amp;gt; 300, 19 « well known » with &amp;gt; 100);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;gt; 30 invited conferences, &amp;gt; 400 communications;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Most publications are listed at the following web sites:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="7"/></w:numPr></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="7"/></w:numPr></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google Scholar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="7"/></w:numPr></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="7"/></w:numPr></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scopus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Five selected publications</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Review of chemical models and applications in Geant4‐DNA: Report from the ESA BioRad III Project, H. Tran et al., Med. Phys. 51, 5873-5889 (2024) - </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Geant4‐DNA example applications for track structure simulations in liquid water: a report from the Geant4‐DNA Project, S. Incerti et al., Med. Phys. 45, e722-e739 (2018) - </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Track structure modeling in liquid water: A review of the Geant4-DNA very low energy extension of the Geant4 Monte Carlo simulation toolkit, M. A. Bernal et al., Phys. Med. 31, 861-874 (2015) - </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comparison of Geant4 very low energy cross section models with experimental data in water, S. Incerti et al., Med. Phys. 37, 4692-4708 (2010) - </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">The Geant4-DNA project, S. Incerti et al., Int. J. Model. Simul. Sci. Comput. 1, 157-178 (2010) - </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (160)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GANDALF: Generative ANsatz for DNA damage evALuation and Forecast. A neural network-based regression for estimating early DNA damage across micro-nano scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Sciuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Fattori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmesk Abubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Arjmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 133, pp.104953. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2025.104953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of a Geant4 benchmarking study for bio‐medical applications, performed with the G4‐Med system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Arce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Arsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bagulya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bolst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (5), pp.2707-2761. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mp.17678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of Geant4-DNA step-by-step-reaction-diffusion master equation model for long-term radiolysis simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euntaek Yoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Hoang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Heon Choi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 133, pp.104983. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2025.104983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the Discrete Electron Transport Capabilities of the Geant4-DNA Toolkit to MeV Energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Kyriakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desorgher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Ivantchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Guatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (3), pp.1183. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app15031183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA decompaction enhances the formation of radiation-induced DNA double strand breaks and chromosome aberrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Poignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Levrague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Hoang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Sciences in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lssr.2025.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale nanodosimetric study of GCR protons and alpha particles in the organs of astronauts on the lunar surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bolst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dousatsu Sakata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Ngoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 229, pp.112448. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2024.112448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium inelastic cross-sections and their impact on micro and nano dosimetry of boron neutron capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki D-Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Faddegon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69 (14), pp.145016. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/ad5f72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4-DNA development for atmospheric applications: N 2 , O 2 and CO 2 models implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nicolanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cartoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Emfietzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Faccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128, pp.104838. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2024.104838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Absorbed Fractions and S Factors for Intermediate Size Target Volumes: Comparison of Analytic Calculations and Monte Carlo Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kotroumpelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Kyriakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Ivanchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Emfietzoglou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (6), pp.2275. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14062275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating ultra-high dose rate water radiolysis using the Geant4-DNA toolkit and a Geant4 model of the Oriatron eRT6 electron linac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Chappuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Ngoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Gonçalves Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Kyriakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.26707. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-76769-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of chemical models and applications in Geant4‐DNA: Report from the ESA BioRad III Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Ngoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baldacchino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy M C Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Chappuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (9), pp.5873-5889. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mp.17256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04616961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo simulations of microdosimetry and radiolytic species production at long time post proton irradiation using GATE and Geant4‐DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Rosa Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Ngoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (10), pp.7500-7510. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mp.17281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of DNA rejoining kinetics and cell survival after proton irradiation for V79 cells using Geant4-DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dousatsu Sakata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryoichi Hirayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wook-Geun Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Belli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Tabocchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 105, pp.102508. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2022.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo simulations of electron interactions with the DNA molecule: A complete set of physics models for Geant4-DNA simulation toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bordage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Ngoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Macetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Genoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 542, pp.51-60. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2023.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation in a neutron exposure frame of the MINAS TIRITH for cell damage simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Gonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (22), pp.225008. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/ad043d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04279218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4-DNA simulation of human cancer cells irradiation with helium ion beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzipapas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Dordevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Zivkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Hoang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Lampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 112, pp.102613. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2023.102613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-silico calculations of DNA damage induced by α -particles in the 224Ra DaRT decay chain for a better understanding of the radiobiological effectiveness of this treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ballisat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lana Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara de Sio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Guatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dousatsu Sakata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 112, pp.102626. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2023.102626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of electron interaction models in N$_2$ and O$_2$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nicolanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cartoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Emfietzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Faccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 114, pp.102661. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2023.102661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The general-purpose Geant4 Monte Carlo toolkit and its Geant4-DNA extension to investigate mechanisms underlying the FLASH effect in radiotherapy: Current status and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Chappuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Ngoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bailat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 110, pp.102601. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2023.102601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MINAS TIRITH: a new tool for simulating radiation-induced DNA damage at the cell population level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Gonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan S Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Vaurijoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (3), pp.034002. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/acb196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microdosimetry Study of Proton Quality Factor Using Analytic Model Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Kyriakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Matsuya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Daglis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (18), pp.8950. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12188950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status and Extension of the Geant4-DNA Dielectric Models for Application to Electron Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Kyriakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Emfietzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2021.711317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanodosimetric calculations of radiation-induced DNA damage in a new nucleus geometrical model based on the isochore theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Ngoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Vaurijoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Villagrasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (7), pp.3370. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms23073770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of nanodosimetric distributions in nitrogen simulated with Geant4 and PTra track structure codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Nettelbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Villagrasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr Bancer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 102, pp.103-109. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2022.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental cross sections for water ionization due to the impact of light ions—A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacinto Liendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 517, pp.6-15. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2022.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the EPICS2017 database for photons in Geant4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuxin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Ivanchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaly Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 95, pp.94-115. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2022.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geant4 simulation of X-ray emission for three-dimensional proton imaging of microscopic samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuxin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jalenques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 94, pp.85-93. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2021.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA double-strand breaks in cancer cells as a function of proton linear energy transfer and its variation in time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilija Keta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladana Petković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cirrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giada Petringa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Cuttone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int.J.Radiat.Biol.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 97 (9), pp.1229-1240. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09553002.2021.1948140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of DNA damage with an adapted independent reaction time approach implemented in Geant4‐DNA for the simulation of diffusion‐controlled reactions between radio‐induced reactive species and a chromatin fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Ngoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ramos‐méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wook‐geun Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Faddegon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (2), pp.890-901. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mp.14612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOPAS-nBio validation for simulating water radiolysis and DNA damage under low-LET irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ramos-Méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Laverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Domínguez-Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Milligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Štěpán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (17), pp.175026. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/ac1f39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4-DNA simulation of the pre-chemical stage of water radiolysis and its impact on initial radiochemical yields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wook-Geun Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ramos-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Hoang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogo Okada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 88, pp.86 - 90. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2021.05.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4-DNA Modeling of Water Radiolysis beyond the Microsecond: An On-Lattice Stochastic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Ngoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Chappuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desorgher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (11), pp.6023. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms22116023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation for Repair of HSGc-C5 Carcinoma Cell Using Geant4-DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dousatsu Sakata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masao Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryoichi Hirayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasushi Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayuki Muramatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (23), pp.6046. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13236046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A benchmarking study of Geant4 for Auger electrons emitted by medical radioisotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Bakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Kibédi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Tee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bolst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Vos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 174, pp.109777. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2021.109777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron transport in DNA bases: An extension of the Geant4-DNA Monte Carlo toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bordage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Macetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Genoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 488, pp.70-82. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2020.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiochimie et chimie sous rayonnement - rayonnements ionisants et radioéléments Le code Geant4-DNA :simuler les premiers instants de la radiolyse de l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wook Geun Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Hoang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ramosmendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Montarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 460-461, pp.29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03187662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geant4-DNA Evaluation of Radiation-Induced DNA Damage on a Human Fibroblast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wook-Geun Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dousatsu Sakata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Lampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Hoang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (19), pp.4940. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13194940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4 X-ray fluorescence with updated libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Bakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Siegele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 507, pp.11-19. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2021.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the Geant4-DNA Simulation Toolkit for Radiobiological Applications at the Cellular and DNA Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Kyriakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dousatsu Sakata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Ngoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wook-Geun Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers14010035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA damage modeled with Geant4-DNA: effects of plasmid DNA conformation and experimental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N D-Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Moreno-Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Štěphán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Stefanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (24), pp.245017. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/ac3a22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo Simulation of SARS-CoV-2 Radiation-Induced Inactivation for Vaccine Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Lampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 195 (3), pp.221-229. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1667/RADE-20-00241.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo study of patient and medical staff radiation exposures during interventional cardiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Manai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.200-210. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2021.01.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA damage assessment of human breast and lung carcinoma cells irradiated with protons and carbon ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Ristic-Fira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilija Keta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladana Petković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cammarata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giada Petringa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Radiation Research and Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), pp.672-687. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16878507.2020.1825035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus Irradiation and COVID-19 Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Schulze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.565861. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2020.565861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomedical Research Programs at Present and Future High-Energy Particle Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Patera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Prezado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faical Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Battistoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Bettoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.380. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2020.00380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmic-Ray Tracks in Astrophysical Ices: Modeling with the Geant4-DNA Monte Carlo Toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Shingledecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Ivlev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Emfietzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Kyriakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 904 (2), pp.189. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abbb30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent reaction times method in Geant4‐DNA: Implementation and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ramos-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wook‐geun Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Karamitros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Domínguez‐kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Hoang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (11), pp.5919-5930. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mp.14490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988428v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of fast neutron RBE using a fully mechanistic computational model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azam Zabihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Tello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghasem Forozani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appl.Radiat.Isot.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 156, pp.108952. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2019.108952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of integrated prompt gamma imaging and positron emission tomography system for in vivo 3-D dose verification: a Monte Carlo study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Joon Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Won Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wook-Geun Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyojun Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (10), pp.105005. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/ab857c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully integrated Monte Carlo simulation for evaluating radiation induced DNA damage and subsequent repair using Geant4-DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dousatsu Sakata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bordage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Emfietzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Guatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.20788. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-75982-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo dosimetry of a realistic multicellular model of follicular lymphoma in a context of radioimmunotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Mora‐ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tranel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (10), mp.14370. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mp.14370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in modelling gold nanoparticle radiosensitization using new Geant4-DNA physics models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elette Engels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Bakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bolst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dousatsu Sakata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65, pp.225017. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/abb7c2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microdosimetric calculations of the direct DNA damage induced by low energy electrons using the Geant4-DNA Monte Carlo code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanos Margis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Magouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Kyriakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros G. Georgakilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (4), pp.045007. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/ab6b47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geant4 simulation for three-dimensional proton imaging of microscopic samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Michelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuxin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65, pp.172-180. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2019.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of early radiation DNA damage in a fractal cell nucleus model using Geant4-DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dousatsu Sakata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Lampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Karamitros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Kyriakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62, pp.152-157. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2019.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron track structure simulations in a gold nanoparticle using Geant4-DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dousatsu Sakata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Kyriakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang N. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bordage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoly Rosenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63, pp.98-104. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2019.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte-Carlo dosimetry and real-time imaging of targeted irradiation consequences in 2-cell stage Caenorhabditis elegans embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Torfeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Muggiolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vianna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.10568. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-47122-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02198356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the ionizing radiation background does not significantly affect the evolution of Escherichia coli populations over 500 generations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Lampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Maigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.14891. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-51519-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemistry on the Space Station—Aptamer Resistance to Space Conditions: Particles Exposure from Irradiation Facilities and Real Exposure Outside the International Space Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Coussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Baqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (8), pp.1063-1074. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ast.2018.1896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPEXS-DNA, a new GPU-based Monte Carlo simulator for track structures and radiation chemistry at subcellular scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogo Okada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koichi Murakami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsuya Amako</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Sasaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (3), pp.1483-1500. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mp.13370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and investigation of reactive species yields of Geant4‐ DNA chemistry models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Peukert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kempson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Douglass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Karamitros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (2), pp.983-998. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mp.13332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01978196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Radio-Induced Damage in Endothelial Cells Irradiated with 40 kVp, 220 kVp, and 4 MV X-rays by Means of Micro and Nanodosimetric Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang N. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (24), pp.6204. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20246204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemistry on the Space Station—Antibody Resistance to Space Conditions after Exposure Outside the International Space Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Coussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Baqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Vandenabeele-Trambouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (8), pp.1053-1062. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ast.2018.1907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational approach to determine the relative biological effectiveness of fast neutrons using the Geant4-DNA toolkit and a DNA atomic model from the Protein Data Bank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azam Zabihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghasem Forozani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Semsarha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (5), pp.052404. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.99.052404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D modelling: A Monte Carlo approach for assessing heterogeneous beta dose rate in luminescence and ESR dating: Paper I, theory and verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loїc Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Grün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quat.Geochronol.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48, pp.25-37. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2018.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic DNA damage simulations in Geant4-DNA part 1: A parameter study in a simplified geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Lampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Karamitros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Kyriakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48, pp.135-145. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2018.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic DNA damage simulations in Geant4-DNA Part 2: Electron and proton damage in a bacterial cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Lampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Karamitros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dousatsu Sakata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48, pp.146-155. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2017.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological Outcomes of $\gamma$-radiation Induced DNA Damages in Breast and Lung Cancer Cells Pretreated with Free Radical Scavengers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladana D. Petković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilija D. Keta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Z. Vidosavljević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra M. Ristić Fira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int.J.Radiat.Biol.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp.274-285. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09553002.2019.1549753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new Geant4-DNA electron elastic scattering model for liquid-phase water using the ELSEPA code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.-G. Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Bordage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Emfietzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kyriakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sakata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 124 (22), pp.224901. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5047751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical structures for radiation biology research as implemented in the TOPAS-nBio toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimee L. Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ramos-Méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Perl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Held</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Med.Biol.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (17), pp.175018. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/aad8eb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULATION OF EARLY RADIATION-INDUCED DNA DAMAGE ON DIFFERENT TYPES OF CELL NUCLEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Clairand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiat.Prot.Dosim.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 183 (1-2), pp.26-31. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/ncy237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for radiation-induced indirect damage on DNA with the Geant 4-DNA code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liset de La Fuente Rosales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario A. Bernal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51, pp.108-116. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2018.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4-DNA track-structure simulations for gold nanoparticles: The importance of electron discrete models in nanometer volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dousatsu Sakata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Kyriakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogo Okada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang N. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Lampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (5), pp.2230-2242. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mp.12827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of early DNA damage after the irradiation of a fibroblast cell nucleus using Geant4-DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Karamitros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.11923. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-11851-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical insight into the Dual Radiation Action Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John J. Tello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bernal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43, pp.120-126. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2017.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irradiation effects on antibody performance in the frame of biochip-based instruments development for space exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Astrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (1), pp.82-90. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1473550415000555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of Geant4 fragmentation for Heavy Ion Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bolst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe A.P. Cirrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Cuttone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Folger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 869, pp.68-75. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2017.06.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochip-based instruments development for space exploration: influence of the antibody immobilization process on the biochip resistance to freeze-drying, temperature shifts and cosmic radiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Coussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Astrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (02), pp.190 - 199. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1473550416000173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4 Monte Carlo simulation of absorbed dose and radiolysis yields enhancement from a gold nanoparticle under MeV proton irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.N. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Karamitros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.N. Ivanchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mckinnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 373, pp.126 - 139. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2016.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4-DNA simulations using complex DNA geometries generated by the DnaFabric tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Vimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Clairand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Villagrasa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Physics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 204, pp.159-169. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpc.2016.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the Impact of the Natural Radiation Background on Bacterial Systems: Implications for Very Low Radiation Biological Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Lampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy M. C. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (11), pp.e0166364. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0166364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in Geant4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Amako</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Apostolakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Arce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Asai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 835, pp.186 - 225. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2016.06.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01412626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of DosiVox simulation results with tabulated data and standard calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient TL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (2), pp.1--9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex cell geometry and sources distribution model for Monte Carlo single cell dosimetry with iodine 125 radioimmunotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bardiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 366, pp.227-233. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2015.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dosimetric study of sediments at the beta dose rate scale: Characterization and modelization with the DosiVox software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Y. Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.134-141. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radmeas.2015.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DosiVox: a Geant 4-based software for dosimetry simulations relevant to luminescence and ESR dating techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient TL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (1), pp.1--10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton-induced direct and indirect damage of plasmid DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luděk Vyšín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Pachnerová Brabcová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Václav Štěpán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Moretto-Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Bugler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation and Environmental Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (3), pp.343-352. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00411-015-0605-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of Geant4-DNA physics models into the GATE Monte Carlo platform: Evaluation of radiation-induced damage for clinical and preclinical radiation therapy beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.Q. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Donnarieix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 353, pp.46-55. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2015.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDB4DNA: Implementation of DNA geometry from the Protein Data Bank (PDB) description for Geant4-DNA Monte-Carlo simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Trung Pham Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Karamitros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Payno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Stepan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Physics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.S0010465515000843. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpc.2015.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemical studies in low Earth orbit for organic compounds related to small bodies, Titan and Mars. Current and future facilities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kafila Saiagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bénilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Royale des Sciences de Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp.60 - 73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Track structure modeling in liquid water: A review of the Geant4-DNA very low energy extension of the Geant4 Monte Carlo simulation toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Bordage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.C. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Davídková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (8), pp.861-874. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2015.10.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Geant4-DNA simulation of S-values with other Monte Carlo codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Karamitros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Loirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 319, pp.87-94. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2013.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00914193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion-controlled reactions modeling in Geant4-DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Karamitros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Luan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baldacchino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 274, pp.841-882. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2014.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01296702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4 simulations for sedimentary grains in infinite matrix conditions: the case of alpha dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70, pp.39--47. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radmeas.2014.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dose point kernels in liquid water: An intra-comparison between GEANT4-DNA and a variety of Monte Carlo codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bordage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 83 (Part B), pp.137-141. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2013.01.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of chromatin condensation on the numberof direct dsb damages induced by ions studied using a monte carlo code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Clairand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Barquinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 161 (1-4), pp.469-473. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/ncu029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An atomistic geometrical model of the B-DNA configuration for DNA-radiation interaction simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sikansi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Physics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 184, pp.2840-2847. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpc.2013.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00918490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison between Geant4 PIXE simulations and experimental data for standard reference samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Bast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mantero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 316, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2013.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00876453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy deposition in small-scale targets of liquid water using the very low energy electromagnetic physics processes of the Geant4 toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.N. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Karamitros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 306, pp.158-164. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2012.12.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00835917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of the Biochip experiment on the EXPOSE-R2 mission outside the International Space Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (12), pp.2168-2179. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.ASR.2013.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton-induced ionization of isolated uracil molecules: A theory/experiment confrontation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Galassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.F. Weck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Rivarola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 314, pp.66-70. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2013.04.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00875252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton transport in water and DNA components: A Geant4 Monte Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.N. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Karamitros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 306, pp.165-168. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2012.12.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00835907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the DNA density on the number of clustered damages created by protons of different energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Villagrasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Clairand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 298, pp.47-54. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2013.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00823546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Silico Nanodosimetry: New Insights into Nontargeted Biological Responses to Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kuncic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-L. Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Domanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Mathematical Methods in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.147252. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/147252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00743065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo simulation of energy-deposit clustering for ions of the same LET in liquid water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ivanchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Karamitros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57, pp.209-224. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-9155/57/1/209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00664486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte-Carlo dosimetry on a realistic cell monolayer geometry exposed to alpha particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Barberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vianna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Karamitros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gordillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57, pp.2189-2207. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-9155/57/8/2189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00695637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron and proton elastic scattering in water vapour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. N. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. El Bitar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 273, pp.98-101. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2011.07.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00937576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Compton Scattering and the Generalized Polarizabilities of the Proton at Q^2=0.92 and 1.76 GeV^2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fonvieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laveissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Degrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jaminion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.015210. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.86.015210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00699380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochip for astrobiological applications: Investigation of low energy protons effects on antibody performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Desvignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (13), pp.1490-1497. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2011.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular scale track structure simulations in liquid water using the Geant4-DNA Monte-Carlo processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mascialino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Montarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Radiation and Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 69, pp.220-226. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apradiso.2010.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00516999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIXE simulation in Geant4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mantero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Abdelouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. El Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-Ray Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40, pp.135-140. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/xrs.1301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00605521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invariance of the total direct DNA strand break yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Dealmeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38, pp.4147-4153. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1118/1.3597568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00621281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical models implemented in the Geant4-DNA extension of the Geant-4 T+toolkit for calculating initial radiation damage at the molecular level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Villagrasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 143, pp.214-218. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/ncq537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00586587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Low-Energy Proton Effects on Aptamer Performance for Astrobiological Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Baque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ravelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, pp.207-211. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/AST.2010.0520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GEANT4-DNA Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baldacchino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modeling, Simulation, and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.157-178. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1793962310000122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00497683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of GEANT4 very low energy cross section models with experimental data in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ivanchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Karamitros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mantero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37, pp.4692-4708. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1118/1.3476457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00530147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a magnetic field on the track structure of low-energy electrons: a Monte Carlo study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.U. Bug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gargioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rabus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60, pp.85-92. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2010-00145-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00497686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A free-parameter theoretical model for describing the electron elastic scattering in water in the Geant4 toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aouchiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oubaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 78, pp.745-750. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2009.03.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00410416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo dosimetry for targeted irradiation of individual cells using a microbeam facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Barberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 133, pp.2-11. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/ncp003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00373963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of neutron radiation effects on polyclonal antibodies (IgG) and fluorescein dye for astrobiology applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Desvignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.637-645. </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ast.2008.0303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Compton Scattering and Neutral Pion Electroproduction in the Resonance Region up to the Deep Inelastic Region at Backward Angles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laveissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Degrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jaminion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Todor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79, pp.015201. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.79.015201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00343783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical description of the CENBG nanobeam line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Barberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delalee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Serani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 267, pp.2003-2007. </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2009.03.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00394612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Geant4 cross section models for PIXE simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Abdelouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mantero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 267, pp.37-44. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2008.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00361136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo Simulation of the Radiation Environment Encountered by a Biochip During a Space Mission to Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Desorgher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Santin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.311-323. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ast.2008.0255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed ray-tracing simulation of the high resolution microbeam at the AIFIRA facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Barberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Moretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, B266, pp.1653-1658. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2007.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00202872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3He Spin-Dependent Cross Sections and Sum Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Slifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Auerbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Averett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 101, pp.022303. </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.022303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00265915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4 Physics Processes for Microdosimetry Simulation : Design Foundation and Implementation of the First Set of Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mascialino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54, pp.2619-2628. </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2007.910425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00203113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo simulation of the CENBG microbeam and nanobeam lines with the Geant4 toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Grime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 260, pp.20-27. </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2007.01.274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00203114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of the Neutron Magnetic Form Factor from Quasi-Elastic 3He(pol)(e(pol),e') at Q^2 = 0.1 - 0.6 (GeV/c)^2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Auberbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Averett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bertozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75, pp.034003. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.75.034003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00206682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of cellular irradiation techniques with alpha particles using the GEANT4 Monte Carlo simulation toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Lefaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Micros 2005 Special Issue, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/ncl422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00119583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4 simulation of the new CENBG micro and nanoprobes facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seznec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 249, pp.738-742. </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2006.03.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00090267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4 Developments and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Amako</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Apostolakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53, pp.270-278. </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2006.869826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00069212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin morphology and layer identification using different STIM geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.C. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 231, pp.292-299. </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2005.01.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomorebuild : a new data reduction software package for scanning transmission ion microscopy tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Grente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 231, pp.142-148. </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2005.01.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of ray-tracing software for the design of quadrupole microbeam systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.W. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Grime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Méot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 231, pp.76-85. </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2005.01.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-pixe characterization of different skin models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Barbotteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-Ray Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 34, pp.381-388. </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/xrs.852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a focused charged particle microbeam for the irradiation of individual cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Balana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Michelet-Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 76, pp.015101. </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1823551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructed human epidermis: A model to study the barrier function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Barbotteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cappadoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 231, pp.286-291. </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2005.01.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D imaging of microscopic structures using a proton beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Michelet-Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52, pp.612-617. </w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2005.851411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the generalized polarizabilities of the proton in virtual compton scattering at $Q^2$ = 0.92 and 1.76 Gev$^2$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laveissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Todor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Degrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jaminion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93, 122001 (5 p.). </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.122001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$Q^2$ evolution of the neutron spin structure moments using a $^3He$ target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Auerbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Averett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 92, pp.022301-1-022301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the generalized forward spin polarizabilities of the neutron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Auerbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Averett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93, pp.152301-1-152301-4. </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.152301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00022121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parity-violating electroweak asymmetry in polarized-e p scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.A. Aniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.S. Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Averett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Baylac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 69, 065501 (35 p.). </w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.69.065501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic instrumentation for Hall A at Jefferson Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alcorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.A. Aniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R.M. Annand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Auerbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 522, pp.294-346. </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2003.11.415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backward electroproduction of $\pi^0$ mesons on protons in the region of nucleon resonances at four momentum transfer squared $Q^2 = 1.0 GeV^2$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laveissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Degrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jaminion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Todor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 69, pp.045203. </w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.69.045203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plane-wave impulse approximation extraction of the neutron magnetic form-factor from quasielastic $^3\overrightarrow{He}(\vec{e},e')$ at $Q^2$ = 0.3 to 0.6 (GeV/c)$^2$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Jiang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Auberbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Averett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bertozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 67, pp.012201-1-012201-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CELESTE: An Atmospheric Cerenkov Telescope for High Energy Gamma Astrophysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Balauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bazer-Bachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 490, pp.71-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q$^2$ evolution of the generalized Gerasimov-Drell-Hearn integral for the neutron using a $^3$He target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Auerbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Averett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89, pp.242301-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the crab flux above 60 GeV with the celeste cerenkov telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Naurois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Holder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bazer-Bachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 566, pp.343-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00019813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New measurement of parity violation in elastic electron-proton scattering and implications for strange form factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.A. Aniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.S. Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Averett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Baylac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 509, pp.211-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision measurement of the spin dependent asymmetry in the threshold region of $^{3}\vec{H}e(\vec{e},\prime{e})$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Jiang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Auberbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 87, pp.242501-1-242501-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of the $Q^2$ dependence of the proton and neutron spin structure functions $g^p_1$ and $g^n_1$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Averett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.R. Band</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Berisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 493, pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transverse asymmetry $A_{T'}$ from quasi-elastic $^3\overrightarrow{\rm He}(\vec{e},e')$ process and the neutron magnetic form factor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Jiang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Auberbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 85, pp.2900-2904</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00006274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the deuteron spin structure function $g^{d}_1(x)$ for $1\ (GeV/c)^2 &amp;lt; Q^2 &amp;lt; 40\ (GeV/c)^2$.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Averett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.R. Band</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Berisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 463, pp.339-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the neutral weak form-factors of the proton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.A. Aniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.S. Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Baylac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Calarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 82, pp.1096-1100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusive hadron photoproduction from longitudinally polarized protons and deuterons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Averett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.R. Band</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Berisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 458, pp.536-544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the proton and deuteron spin structure functions $g_{2}$ and asymmetry $A_{2}^{1}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Averett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.R. Band</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Berisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 458, pp.529-535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next-to-leading order QCD analysis of polarized deep inelastic scattering data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 405, pp.180-190. </w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(97)00641-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the neutron spin structure function $g_{2}^{n}$ and asymmetry $a_{2}^{n}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 404, pp.377-382. </w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(97)00613-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision determination of the neutron spin structure function $g^{n}_{1}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Akagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 79, pp.26-31. </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.79.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (133)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of water radiolysis from conventional to ultra high dose rate with ion beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. E. Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pereda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Terfas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Craff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLASH Workshop 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microdosimetry and Radiolytic Species Production at Ultra-High- Dose Rates with GATE 10.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pereda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daeun Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Rosa Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th Geant4 International User Conference at the Physics-Medicine-Biology frontier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microdosimetry and Radiolytic Species Production at Ultra-High-Dose Rates with GATE 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daeun Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Rosa Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Hoang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geant4-DNA collaboration meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microdosimetry and radiolytic species production in UHDR proton beam using GATE and Geant4-DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Rosa Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Delpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Geant4 International User Conference at the physics-medicine-biology frontier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giovanni Mettivier; Sébastien Incerti; Jeremy Brown; Susanna Guatelli; Paolo Russo; Antonio Sarno; Daniele Esposito; Gianfranco Paternò; Silvio Pardi, Oct 2022, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New cell nucleus geometry for modelling the radiation-induced DNA damage topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Villagrasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conférence on Monte Carlo Techniques for Medical Applications, 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MCMA2022, Apr 2022, Antwerp, Belgium. pp.129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-03948937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Geant4 applications in medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Guatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Geant4 International User Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bordeaux, France. pp.224-227, </w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2020.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4 electromagnetic physics progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Ivanchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bagulya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Bakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bandieramonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Computing in High Energy and Nuclear Physics (CHEP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Adelaide, Australia. pp.02009, </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202024502009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress of Geant4 electromagnetic physics developments and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Ivanchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bagulya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Bakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bandieramonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Computing in High Energy and Nuclear Physics (CHEP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Sofia, Bulgaria. pp.02046, </w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201921402046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4 Standard and Low Energy electromagnetic libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Ivanchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Advances in Dark Matter and Particle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Messina, Italy. pp.01016, </w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714201016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of 2D-modeling for beta dose rate characterization in heterogeneous samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Grün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UK Luminescence and ESR Dating Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Liverpool, University of Liverpool, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential applications of the DosiVox software for dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Asia Pacific Luminescence and Electron Spin Resonance Dating Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in Geant4 Electromagnetic Physics Modelling and Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Apostolakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Asai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bagulya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.C. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Computing in High Energy and Nuclear Physics (CHEP2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Okinawa, Japan. pp.072021, </w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/664/7/072021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01306802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of a new atomistic geometrical model of the B-DNA configuration for DNA-radiation interaction simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sikansi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Mathematical Modeling in Physical Sciences 2013 (IC-MSQUARE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic. pp.012150, </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/490/1/012150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00978289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microdosimetry study of sediments from the Mas-d’Azil cave: characterization with multi-technics and modelisation with the Geant4 toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Y. Lefrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Luminescence and Electron Spin Resonance Dating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montréal, Canada. pp.134--141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dosimetry simulations based on the GEANT4 toolkit : do it yourself !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Luminescence and Electron Spin Resonance Dating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha dose variations in sedimentary grains, with Geant4 simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UK Luminescence and ESR Dating Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Université de St Andrews, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4 dosimetric Setups for archeological objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geant4 2013 International User Conference on Medicine and Biology applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4 Setups for archaeological samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18Th Geant4 Collaboration Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D micro-dosimetric simulation models with the Geant4 toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Luminescence and ESR Dating meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Freiberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4 hadronic physics for space radiation environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ivantchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ivanchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Quesada Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sl. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monte Carlo 2010 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Stockholm, Sweden. pp.171-175, </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/09553002.2011.610865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00658736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4 electromagnetic physics for high statistic simulation of LHC experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Apostolakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bagulya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Elles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computing in High Energy and Nuclear Physics 2012 (CHEP2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, New York, United States. pp.022013, </w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/396/2/022013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00919222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the Biochip experiment on the EXPOSE-R2 facility aboard the International Space Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Coussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Mysore, India. pp.2091</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a static magnetic field on nanodosimetric quantities in a DNA volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lazarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.U. Bug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gargioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monte Carlo 2010 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Stockholm, Sweden. pp.183-188, </w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/09553002.2011.641436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00658770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical ionization and capture cross sections for DNA nucleobases impacted by light ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Galassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lekadir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.A. Fojón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monte Carlo 2010 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Stockholm, Sweden. pp.62-65, </w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/09553002.2011.626841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00658731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron and ion elastic scattering modeling in Geant4-DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. N. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Karamitros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Bernal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th international conference on Ion Beam Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Itapema, Brazil. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2011.07.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00657889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Improvements in Geant4 Electromagnetic Physics Models and Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ivanchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Apostolakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bagulya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.B. Abdelouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th Monte Carlo Conference MC2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tokyo, Japan. pp.898-903</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00658779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte-Carlo method simulations in radiobiology and radio-induced DNA damage estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lebanese Society for the Mathematical Sciences Second Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00645688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical developments for computed tomography on the CENBG nanobeam line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gordillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sakellariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delalee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Ion Beam Analysis - 20th IBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Itapema, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00645845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of electromagnetic physics processes for microdosimetry in liquid water with the Geant4 Monte Carlo simulation toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.N. Ivanchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.N. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Karamitros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Ion Beam Analyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Itapema, Brazil. </w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2011.07.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00657849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE Geant4-DNA project within FKPPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd FKPPL Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00645675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Radiation Chemistry and Biology in the Geant4 Toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Karamitros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mantero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baldacchino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Monte Carlo Conference MC2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tokyo, Japan. pp.503-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00658865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stopping power and ranges of electrons, protons and alpha particles in liquid water using the Geant4-DNA package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Karamitros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.N. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Villagrasa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Nuclear Microprobe Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Leipzig, Germany. pp.2307-2311, </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2011.02.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00658877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE Geant4-DNA project : Overview and Status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Recent Advances in Monte Carlo Techniques for Radiation Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00645669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving from organ dose to microdosimetry : contribution of the Monte-Carlo simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. El Bitar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling and grids: applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00645753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des effets biologiques des radiations avec l'outil de simulation Monte-Carlo GEANT4 : le projet GEANT4-DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Karamitros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mantero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées d'Etudes de la Chimie sous Rayonnement (JECR2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00493947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique autour du projet GEANT4 au CENBG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Informatique IN2P3-IRFU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00494108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GEANT4-DNA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Se Byeong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second FKPPL workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00494145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations Geant 4 à l'interface Physique-Biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de réflexion IN2P3/CNRS - Les applications sociétales de la physique nucléaire : Énergie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, St François, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00584249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEANT4 à l'interface Physique-Biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'information sur les grilles de calculs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00491761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of Low Energy Developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geant4 Electromagnetic Physics mini-workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00494123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet GEANT4-DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de travail ROSIRIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Fontenay-aux-Roses, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00494193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BiOMAS: Biochip for Organic Matter Analysis in Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Baque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Coussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th COSPAR Scientific Assembly.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, bremen, Germany. pp.3285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a magnetic field on the track structure of low-energy electrons: a Monte Carlo study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.U. Bug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gargioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rabus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Radiation Damage in Biomolecular Systems - RADAM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Frankfurt, Germany. pp.85-92, </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2010-00145-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00534301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE GEANT4-DNA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop : "Table ronde GEANT4-DNA"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Ivry-Sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00493931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiobiologie : des microfaisceaux d'ions à l'étude des mécanismes cellulaires radio-induits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de réflexion IN2P3/CNRS - Les applications sociétales de la physique nucléaire : Énergie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, St François, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00584248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Track structure calculations at molecular scale for the undestranding of initial radio-induced damages in DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Villagrasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICROS 2009 - 15th International Symposium on Microdosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Verone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00491973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sections efficaces théoriques d'ionisation et de capture sur les bases d'ADN lors de collisions induites par particules chargées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lekadir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Galassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fojon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Rivarola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées d'Etudes de la Chimie sous Rayonnement (JECR2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00494097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suggestions pour la modélisation avec GEANT4 du dipole d'analyse de la ligne 1 + de SPIRAL 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop GEANT4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00494138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GEANT4-DNA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IN2P3-Korea Geant4 FKPPL workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00468604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pixe simulation in GEANT4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mantero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Abdelouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ivanchenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Ion Beam Analysis (IBA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00468579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4-DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FKPPL Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00365063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the GEANT4 Monte Carlo toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IN2P3-Korea Geant4 FKPPL workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00468622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Geant4-DNA project and its applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire Wollongong University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Wollongong, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00360887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochip for Organic Matter Analysis in Space: Antibodies Resistance to Cosmic Radiations (BiOMAS-ARCoR).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Desvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès IBMM. 25-26 mars 2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Developments of the GEANT4 Monte Carlo Simulation Toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third FJPPL workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00392792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GEANT4-DNA project and its applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque thématique du GDR MI2B, Modélisation Geant4 pour la microdosimétrie et l'irradiation cellulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Gradignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00468627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GEANT4 low energy electromagnetic working group : status and workplan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Geant4 collaboration workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00468623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations to prepare a biochip irradiation experiment on ISS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Geant4 Space User's Workshop on 20-22 May 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GEANT4-DNA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Cancer Center</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00468601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets ESA/AO6041 et GEANT4-DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop BIOPUCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00468599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New developments and plans for the Geant4 electromagnetic physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ivantchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Geant4 Space Users's Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00394633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Geant4-DNA Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mantero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Geant4 Space User's Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00394635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Geant4-DNA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baldacchino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Simulation Conference 2009 (JSST 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Shiga, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00468402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of 3D ion beam micro-tomography data for applications in Cell Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Barberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Nuclear Micropobe Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Debrecen, Hungary. pp.2107-2112, </w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2009.03.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00394601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BiOMAS – ARCoR (Biochip for Organic Matter Analysis in Space – Antibodies and Aptamers Resistance to Cosmic Radiations)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vandenabeele-Trambouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de Programme AIFIRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Gradignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microdosimetry in biological cells with the Geant4 Monte Carlo simulation toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second FJPPL Geant4 KEK-IN2P3 workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Tokushima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00336691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the Geant4 Low Energy Electromagnetic Working Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third FJPPL Geant4 KEK-IN2P3 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Annecy-Le-Vieux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00335851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Geant4-DNA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Geant4 Collaboration Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00335822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Geant4-DNA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROSIRIS Working Group Meeting, IRSN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Fontenay aux Roses, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00335835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4 DNA and its application in micro and nanodosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Mini-Micro-Nano Dosimetry and Modern Technologies of Prostate Cancer Treatement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Wollongong, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00333660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First assessment of radiation effects on a biochip in the case of a mission to Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2008 - 13-18 April 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the Geant4 Low energy Electromagnetic working group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Low Energy Electromagnetic working group meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00335862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars environment simulations for traces of life detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Desorgher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Geant4 Space Users' Workshop. University of Tokyo, Tokyo (Japan), 13-15 February 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4 developments for microdosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00333428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topics in Geant4 Low energy Electromagnetic Physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Geant4 Collaboration Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00335824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars environment simulations for traces of life detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Desorgher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Geant4 Space Users' Workshop. University of Tokyo, Tokyo (Japan), 13-15 February 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4 electromagnetic physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Geant4 Space Users Worshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00333664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Geant4 Low energy Electromagnetic working group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Low energy Electromagnetic working group meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, CATANIA, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00335932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BiOMAS – ARCoR (Biochip for Organic Matter Analysis in Space – Antibodies and Aptamers Resistance to Cosmic Radiations)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vandenabeele-Trambouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de Programme AIFIRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Gradignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common Plans and Convergence of Low Energy and Standard EM Physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Geant4 Collaboration Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00335827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BiOMAS – ARCoR (Biochip for Organic Matter Analysis in Space – Antibodies and Aptamers Resistance to Cosmic Radiations)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vandenabeele-Trambouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de Programme AIFIRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Gradignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First assessment of radiation effects on a biochip in the case of a mission to Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2008 - 13-18 April 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vienna, Austria. pp.484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First assessment of radiation effects on a biochip in the case of a mission to Mars.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte-Carlo simulation of a biochip irradiation during a Mars mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2007, Proceedings of a conference held 20-24 August, 2007 in Potsdam, Germany. 2007, p.168</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Potsdam, Germany. pp.168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT OF A BIOCHIP DEDICATED TO PLANETARY EXPLORATION. FIRST STEP: RESISTANCE STUDIES TO SPACE CONDITIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SF2A 2007 Semaine de l'Astrophysique Française 2007 2 au 6 juillet 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4 activities at CENBG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First FJPPL Geant4 KEK-IN2P3 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00336606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Radiation Environment of a Mission to Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Desorgher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Santin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Fourth European Space Weather Week 5 au 9 Novembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo Microdosimetry for Targeted Irradiation of Individual Cells using a Microbeam Facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Barberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Furtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress of Radiation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00337382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the Radiation Environment Encountered by a Biochip During a Mars Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear Science Symposium 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in Geant4 related activities at CENBG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Geant4 collaboration workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Hebden Bridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00336584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New developments of the Geant4 Monte Carlo simulation toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FJPPL07 Workshop, KEK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00336611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochip resistance to planetary exploration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SF2A 2007, Grenoble. 2 - 6 juillet 2007.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochip resistance to planetary exploration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SF2A 2007, Grenoble. 2 - 6 juillet 2007.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT OF A BIOCHIP DEDICATED TO PLANETARY EXPLORATION. FIRST STEP: RESISTANCE STUDIES TO SPACE CONDITIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SF2A 2007 Semaine de l'Astrophysique Française 2007 2 au 6 juillet 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France. pp.408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of phase effects in Geant4 microdosimetry models for particle interactions in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Pia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Science Symposium and Medical Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00343679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT OF A BIOCHIP DEDICATED TO PLANETARY EXPLORATION. FIRST STEP: RESISTANCE STUDIES TO SPACE CONDITIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vandenabeele-Trambouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Société Française d‚Astronomie et d‚Astrophysique (SF2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement d'une biopuce sous irradiation pour la recherche de trace de vie sur Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée IPF. 14 septembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement d'une biopuce sous irradiation pour la recherche de trace de vie sur Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée IPF. 14 septembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement d'une biopuce sous irradiation pour la recherche de trace de vie sur Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée IPF. 14 septembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-induced phosphorylated H2A.X foci in human keratinocyte cells expressing histone H2BGFP-tagged protein using the CENBG Charged Particle Microbeam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Barberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress of Radiation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00337385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microdosimetry in high-resolution cellular phantoms using the very low energy electromagnetic extension of the Geant4 toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seznec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00333681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the Radiation Environment Encountered by a Biochip During a Mars Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear Science Symposium 2007 27 Octobre au 3 Novembre 2007 Honolulu, Hawaii</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models of biological effects of radiation in the Geant4 Toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mascialino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE Nuclear Science Symposium (NSS), Medical Imaging Conference (MIC) And 15th International Room Temperature Semiconductor Detector Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00134456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations Geant4 pour des applications en radiobiologie radiothérapie et hadronthérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées projets IN2P3, LAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00336672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte-Carlo Simulation of a biochip irradiation with the GEANT4 toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seznec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 Nuclear Science Symposium and Medical Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, SAN DIEGO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Geant4 physics processes for simulation at the electronvolt scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Pia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mascialino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computing in High Energy and Nuclear Physics, CHEP 06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Mumbai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00101348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4 medical applications in Europe and the Geant4 DNA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G4NAMU meeting, SLAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Palo Alto, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00336650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4 Low energy electromagnetic physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geant4 tutorial, SLAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Palo Alto, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00336658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo simulation of electromagnetic interactions of radiation with liquid water in the framework of the Geant4-DNA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mascialino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE Nuclear Science Symposium (NSS), Medical Imaging Conference (MIC) And 15th International Room Temperature Semiconductor Detector Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00120925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular geometry modeling for Monte Carlo microdosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boissonnade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Moretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international workshop on microbeam probes of cellular radiation response</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, New York, United States. pp.667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00206300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement d'une biopuce sous spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée IPF, Université Bordeaux 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00336667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie en densité à l'échelle cellulaire par micro-tomographie ionique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Barberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie 3D des Matériaux et Systèmes en Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00336616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo simulation of the CENBG microbeam and nanobeam lines with the Geant4 toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Nuclear Microprobe Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00337170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant 4 simulations at the physics-biology frontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Geant4 user conference and collaboration workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00343689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo simulation of interactions of radiation with biological systems at the cellular and DNA levels : the Geant4-DNA Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mascialino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop: Microbeam Probes of Cellular Radiation Response</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, New-York, United States. pp.676-677, </w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1667/RR0683.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00119576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological validation of the ion-microbeam developed at CENBG to generate localized ionizing radiation induced-damage on keratinocyte cell lines expressing GFP-tagged protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Barberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Nuclear Microprobe Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00336687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4 Monte Carlo simulation at CENBG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CELLION mid-term meeting, CENBG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00336652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional densitometry imaging of diatom cells using STIM tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lemelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th international conference Ion Beam Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Seville, Spain. pp.653-659, </w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2006.03.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00426830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement d'une biopuce sous irradiation spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée IPF. 04 juillet 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a Biochip Irradiation with the Geant4 Toolkit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seznec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear Science Symposium. San Diego. USA. Oct 29 - nov 4. 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00109796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-tomographie 3D par faisceau d'ions : applications et développements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée atelier "Méthodologie et Spéciation en milieux Biologique et Environnemental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Gradignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00337498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4 simulation of very low energy, electromagnetic interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Montarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spenvis and Geant4 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Leuven, Belgium. pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of secondary electrons inelastic collisions in liquid water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geant4 DNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00321647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological validation of the ion-microbeam developped at CENBG to generate localized ionizing radiation induced-damage on keratinocyte cell lines expressing GFP-tagged protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Barberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Symposium on Microdosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Venezia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00337512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie 2D et 3D par faisceaux d'ions : développements et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seznec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Imagerie de l'Institut de Physique Fondamentale de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00337386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie 3D à l'échelle cellulaire par micro-tomographie par faisceau d'ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées imagerie, LAL Orsay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00337505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie 2D et 3D par tomographie à l'échelle cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Moretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seznec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème rencontre du réseau régional des électroniciens et instrumentalistes, CENBG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Gradignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00337494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of cellular irradiation with the CENBG microbeam line using GEANT4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 2003 Nuclear Science Symposium and Medical Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Portland, United States. pp.1395-1401, </w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2004.832224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First experiments on cells using the focused microbeam at CENBG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Balana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th International Workshop/12th L.H. Gray Workshop : Microbeam Probes of Cellular Radiation Response</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Oxford, United Kingdom. pp.91-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of ion propagation in the microbeam line of CENBG using GEANT4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Michelet-Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference of Nuclear Microprobe Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Takasaki, Japan. pp.92-97, </w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-583X(03)01036-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Geant4 applications in medical physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Castrovillari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear science symposium conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Portland, United States. pp.1743-1745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00069218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the neutron spin structure functions using polarized electrons and a polarized $^{3}$He target: The SLAC E154 experiment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Quantum Chromodynamics 5 QCD 97 Euroconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Montpellier, France. pp.162-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00004727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la fonction de structure polarisee du neutron g^n_1 - experience E154 au SLAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees Des Jeunes Chercheurs 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Autrans, France. pp.133-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isochore Nuclear Geometry for modeling the radiation-induced DNA damage toplogy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Villagrasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Meeting of the European Radiation Research Society (ERRS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the topology of radiation-induced damage at the cell population level.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Villagrasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Meeting of the European Radiation Research Society, ERRS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, CAEN, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geant4 electromagnetic physics: improving simulation performance and accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. N. Ivanchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bagulya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.C. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Conference on Supercomputing in Nuclear Applications and Monte Carlo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00978306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the GEANT4-DNA Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ivanchenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics for Health in Europe workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00494195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range validation for electrons, protons and alpha particles in GEANT4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zacharatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ivanchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics for Health in Europe workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00494197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studiy of plausibility of GEANT 4 models of physical interactions for nanodosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gargioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lazarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Radiation Physics (ISRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00468575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the plausibility of Geant 4 model of physical interactions for nanodosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gargioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lazarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSIRO Physics Industry day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00468562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of nanodosimetric quantities calculated by GEANT4-DNA and PTB Monte-Carlo codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gargioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lazarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Radiation Damage in Biomolecular Systems (RADAM09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00468584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanodosimetric modelling of low energy electrons in a magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gargioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Rosenfeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Molecular Biology Organization (EMBO 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00468784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEANT4-DNA: Towards more realistic models of radiation interactions on nano-scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kuncic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. B. Rosenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Radiation Physics (ISRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00468568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological validation of the ion microbeam developed at CENBG to generate localized ionizing radiation-induced damage on keratinocyte cells expressing GFP-tagged protein.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international workshop on microbeam probes of cellular radiation response</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, New York, United States. 166, pp.673-674, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00206228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning transmission ion microscopy, particule induced X-ray and skin structure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65th meeting of the society for investigate dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Providence, United States. 123, pp.A11054, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00207816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo models of electron transport for dose-enhancement calculations in nanoparticle-aided radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Emfietzoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoparticle Enhanced Radiation Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOP Publishing, 2020, </w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/978-0-7503-2396-3ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual compton scattering in the resonance region up to the deep inelastic region at backward angles and momentum transfer squared of $Q^2$ = 1.0 $GeV^2$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laveissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Degrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jaminion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Todor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the generalized polarizabilities of the proton in virtual compton scattering at $Q^2=0.92 and 1.76 GeV^2$: II. Dispersion relation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laveissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Todor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Degrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jaminion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the proton background in connection with the calibration of GLAST's calorimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Reposeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00018228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbative QCD study of the polarized structure function g$_1$ at next-to-leading-order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Incerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sabatie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999, pp.1-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00010783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la fonction de structure polarisée g1n du neutron par l'expérience E154 au SLAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Incerti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Nucléaire Théorique [nucl-th]. Université Blaise Pascal - Clermont-Ferrand II, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00002876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId998"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8D7DCEF5"/>
+    <w:nsid w:val="37DDBF71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B59D4D12"/>
+    <w:nsid w:val="A8C77E7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7984AE18"/>
+    <w:nsid w:val="0D0D5449"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3D27202F"/>
+    <w:nsid w:val="11187660"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4C8C3970"/>
+    <w:nsid w:val="600C329F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="36E4BD7C"/>
+    <w:nsid w:val="2473E1D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="AC967BCF"/>
+    <w:nsid w:val="ED87BBDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="3427E13E"/>
+    <w:nsid w:val="09E90EB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1395,51 +1395,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lp2ib.in2p3.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/index.php/en" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.in2p3.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geant4.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geant4-dna.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lp2ib.in2p3.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geant4.org/collaboration/working_groups/electromagnetic/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geant4.web.cern.ch/collaboration/steering_board" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fjppn.in2p3.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fkppn.in2p3.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fkppl.in2p3.fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fjppl.in2p3.fr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miti.cnrs.fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mpdf.cnrs.fr/comite-parite-egalite/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://itcancer.aviesan.fr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/comitenational" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://section04.in2p3.fr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geant4.in2p3.fr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/159332710" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geant4.in2p3.fr/styled-7/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geant4.in2p3.fr/styled-2/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geant4.in2p3.fr/cours/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/journal/physica-medica" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geant4.cenbg.in2p3.fr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Prix_Thibaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/fr/bulletins-officiels" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jorfsearch.steinertriples.ch/name/S%C3%A9bastien%20Incerti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geant4.web.cern.ch/collaboration/working_groups/electromagnetic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shorturl.at/mwLtP" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.physicamedica.com/galileo_galilei_award" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-75982-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jsmp.org/conf/121/en/summary-en/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.nimb.2007.01.274" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.nimb.2007.03.063" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scopus.com/authid/detail.url?authorId=55170026800" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.hal.science/sebastien-incerti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=oZUO3j4AAAAJ" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0002-0619-2053" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/mp.17256" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/mp.13048" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ejmp.2015.10.087" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1118/1.3476457" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1142/S1793962310000122" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002350v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sciuto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Fattori" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farmesk Abubaker" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Arjmand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Catalano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2025.104953" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060859v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arce" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Archer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Arsini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bagulya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bolst" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.17678" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053052v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euntaek Yoon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Hoang Tran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Incerti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Heon Choi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2025.104983" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354503v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Poignant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Levrague" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roccia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Incerti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lssr.2025.10.006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911260v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Kyriakou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Tran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desorgher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ivantchenko" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Guatelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15031183" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838793v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Archer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Large" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dousatsu Sakata" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ngoc Tran" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2024.112448" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648126v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki D-Kondo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Ortiz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Faddegon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Tran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad5f72" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811453v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicolanti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caccia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cartoni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Emfietzoglou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faccini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2024.104838" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507229v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kotroumpelou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ivanchenko" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Emfietzoglou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14062275" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768599v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Chappuis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Gon&#231;alves Jorge" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zein" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-76769-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04616961v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baldacchino" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy M C Brown" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.17256" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645973v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Rosa Fois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fiegel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blain" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chiavassa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.17281" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131796v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bordage" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Macetti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Genoni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2023.06.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908986v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoichi Hirayama" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wook-Geun Shin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Belli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tabocchini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2022.11.012" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04279218v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thibaut" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Gonon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martinez Guerrero" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Petit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Babut" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad043d" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140427v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzipapas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Dordevic" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zivkovic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Lampe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2023.102613" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147791v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ballisat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Beck" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara de Sio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2023.102626" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202966v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2023.102661" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099830v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bailat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2023.102601" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957464v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S Martinez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Vaurijoux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/acb196" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524037v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2021.711317" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772307v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Papadopoulos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Matsuya" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Daglis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12188950" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811358v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Pietrzak" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Nettelbeck" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Perrot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Villagrasa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Bancer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2022.09.003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636006v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23073770" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592082v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bernal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinto Liendo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Francis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2022.01.015" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582830v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuxin Li" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michelet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Novak" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2022.01.008" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540307v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jalenques" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barberet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2021.12.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283898v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otilija Keta" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladana Petkovi&#263;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cirrone" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Petringa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Cuttone" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2021.1948140" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149166v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ramos&#8208;m&#233;ndez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wook&#8208;geun Shin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14612" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273596v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ramos-Mendez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Okada" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2021.05.029" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247186v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bochud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22116023" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463997v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masao Suzuki" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasushi Abe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Muramatsu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13236046" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334498v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ramos-M&#233;ndez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laverne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dom&#237;nguez-Kondo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Milligan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V &#352;t&#283;p&#225;n" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac1f39" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03187662v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wook Geun Shin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ramosmendez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Montarou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103859v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2020.11.021" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237846v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Bakr" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Kib&#233;di" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Tee" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Vos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2021.109777" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363166v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Belov" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13194940" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359236v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Siegele" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2021.09.009" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501427v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N D-Kondo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Moreno-Barbosa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V &#352;t&#283;ph&#225;n" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Stefanov&#225;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac3a22" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501436v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14010035" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147585v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guzman" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RADE-20-00241.1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154283v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bhar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mora" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kadri" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zein" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Manai" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2021.01.065" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988387v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Durante" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Schulze" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2020.565861" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454947v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Patera" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Prezado" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faical Azaiez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Battistoni" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bettoni" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2020.00380" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039403v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Shingledecker" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Ivlev" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abbb30" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988412v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Ristic-Fira" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cammarata" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16878507.2020.1825035" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988428v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Karamitros" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Dom&#237;nguez&#8208;kondo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14490" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467218v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Zabihi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tello" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghasem Forozani" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2019.108952" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628110v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Joon Choi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Won Jang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyojun Park" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab857c" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032697v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75982-x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981284v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bordes" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Mora&#8208;ramirez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tranel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rossi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14370" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988406v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elette Engels" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Li" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/abb7c2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483967v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanos Margis" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Magouni" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros G. Georgakilas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab6b47" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171510v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang N. Tran" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Rosenfeld" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.05.023" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D465WH6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166564v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.04.010" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281684v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Yang" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Desbarats" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.08.022" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337251v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Coulon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Maigne" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51519-9" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198356v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Torfeh" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Simon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Muggiolu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dev&#232;s" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vianna" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47122-7" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272610v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Coussot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Postollec" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Baqu&#233;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Faye" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2018.1896" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080732v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Murakami" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuya Amako" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Sasaki" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.13370" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01978196v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Peukert" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kempson" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Douglass" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.13332" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272609v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Vandenabeele-Trambouze" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2018.1907" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136379v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Semsarha" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.052404" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416923v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bueno" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meylan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20246204" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960354v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladana D. Petkovi&#263;" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otilija D. Keta" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Z. Vidosavljevi&#263;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra M. Risti&#263; Fira" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2019.1549753" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815184v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Brown" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2017.12.008" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982988v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#1111;c Martin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Fang" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Gr&#252;n" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2018.07.004" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815247v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2018.02.011" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355412v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-G. Shin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Bordage" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kyriakou" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sakata" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5047751" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897238v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee L. Mcnamara" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ramos-M&#233;ndez" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Perl" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Held" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Dominguez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aad8eb" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851229v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liset de La Fuente Rosales" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario A. Bernal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2018.06.006" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144332v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clairand" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncy237" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796813v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.12827" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703528v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11851-4" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704937v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J. Tello" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bernal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2017.10.022" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285933v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baqu&#233;" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobrijevic" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Postollec" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Moreau" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faye" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1473550415000555" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485024v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vigier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1473550416000173" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669844v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe A.P. Cirrone" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Folger" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.06.046" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401966v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Tran" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karamitros" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Ivanchenko" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guatelli" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mckinnon" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.01.017" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558452v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meylan" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Vimont" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Incerti" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Clairand" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villagrasa" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2016.02.019" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610267v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy M. C. Brown" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0166364" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01412626v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allison" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Amako" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Apostolakis" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arce" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asai" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.06.125" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757422v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02294314v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Arnaud" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paillas" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pouget" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardi&#232;s" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.11.008" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC7PV60D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565138v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mercier" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Lefrais" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2015.02.008" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743080v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191763v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lud&#283;k Vy&#353;&#237;n" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Pachnerov&#225; Brabcov&#225;" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav &#352;t&#283;p&#225;n" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moretto-Capelle" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrix Bugler" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-015-0605-6" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288784v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Q. Pham" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anne" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bony" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delage" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Donnarieix" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.04.024" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110518v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cottin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafila Saiagh" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nguyen" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Grand" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B&#233;nilan" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01197196v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Trung Pham Pham" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Karamitros" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Payno" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Stepan" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2015.02.026" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288764v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Bernal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.C. Brown" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dav&#237;dkov&#225;" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2015.10.087" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXC3CZ93-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01296702v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luan" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baldacchino" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.06.011" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9649NKX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00914193v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andr&#233;" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Morini" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delorme" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Loirec" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.11.005" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743115v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2014.09.003" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858479v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Champion" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Delorme" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2013.01.037" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118952v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dos Santos" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gruel" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Barquinero" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncu029" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00918490v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sikansi" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cavalcante" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Champion" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2013.07.015" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S9HC17B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00876453v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Francis" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Bast" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Haddad" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mantero" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.08.006" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XM9F5SVH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00835917v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2012.12.054" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QHFJSRV8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913154v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coussot" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaput" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cottin" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ASR.2013.09.026" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6C6XN2S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00875252v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Galassi" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Weck" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Rivarola" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.04.063" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00835907v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Shin" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2012.12.059" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00823546v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. dos Santos" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.01.009" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10SR0J8X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00743065v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kuncic" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-L. Byrne" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Domanova" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/147252" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00664486v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ivanchenko" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/57/1/209" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4MKB81LK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00695637v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Barberet" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vianna" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brun" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gordillo" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/57/8/2189" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00937576v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. N. Tran" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Bitar" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.07.049" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDKXGTLD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00699380v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fonvieille" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laveissiere" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Degrande" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaminion" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jutier" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.015210" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00516999v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Capra" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mascialino" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2010.08.011" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCFDWBZD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623423v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Desvignes" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2011.06.009" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3DG9PMH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00605521v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Abdelouahed" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.1301" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586587v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncq537" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00621281v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sampaio" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Dealmeida" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3597568" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589210v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baque" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ravelet" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peyrin" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/AST.2010.0520" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00497683v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793962310000122" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00530147v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivanchenko" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretto" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3476457" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00497686v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.U. Bug" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gargioni" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabus" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00145-1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GR5N6DGS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00394612v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andersson" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delalee" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Serani" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2009.03.077" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D84ZVWRM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429221v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2008.0303" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00343783v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Todor" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.79.015201" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00373963v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Seznec" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncp003" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-9C527GRJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00410416v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aouchiche" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oubaziz" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2009.03.079" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-564V2B5B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00361136v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.11.025" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82TWKCG5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397691v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desorgher" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santin" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2008.0255" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00202872v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Moretto" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.11.020" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0THM3LX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00265915v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Slifer" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amarian" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auerbach" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Averett" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthot" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.022303" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00203114v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Grime" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.01.274" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2TWQGJV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00203113v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chauvie" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2007.910425" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00206682v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Anderson" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auberbach" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bertozzi" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Black" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.034003" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00119583v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gault" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Habchi" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Lefaix" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncl422" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-NLC5D2RG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00090267v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olivier" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.03.130" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D70VKGNS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00069212v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Araujo" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Dubois" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2006.869826" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025538v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aguer" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barberet" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gontier" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grente" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.01.048" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH59BS3M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024126v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Alves" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.01.073" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJGDWGP1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024125v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Smith" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merchant" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;ot" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.01.038" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HTK960H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025482v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barbotteau" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.852" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025539v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balana" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michelet-Habchi" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pouthier" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1823551" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024129v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cappadoro" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Wever" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.01.072" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5V52684P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025541v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.851411" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021750v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.122001" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021589v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Bertin" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022121v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.152301" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024498v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Aniol" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Armstrong" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Baylac" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burtin" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.69.065501" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021745v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alcorn" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Anderson" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R.M. Annand" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2003.11.415" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021593v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.69.045203" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012702v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jiang Xu" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012265v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pare" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Balauge" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bazer-Bachi" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bergeret" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berny" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012051v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019813v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Naurois" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holder" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bruel" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021543v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021509v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xiong" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dutta" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011615v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Anthony" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Arnold" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Band" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Berisso" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006274v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003960v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003637v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Calarco" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003959v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012852v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002236v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abe" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akagi" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(97)00641-2" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002234v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(97)00613-8" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002235v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.79.26" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311149v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Kwon" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereda" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Terfas" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blain" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Craff" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009133v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daeun Kwon" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ngoc" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311108v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03886937v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Delpon" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Evin" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03948937v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510537v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2020.01.019" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011878v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Bandieramonte" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bernard" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202024502009" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355373v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921402046" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555147v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714201016" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729852v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728961v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01306802v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bagulya" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Burkhardt" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/664/7/072021" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00978289v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/490/1/012150" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729920v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017453v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729455v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729448v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729453v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729443v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00919222v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elles" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/396/2/022013" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00658736v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivantchenko" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Quesada Molina" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sl. Incerti" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09553002.2011.610865" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824798v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Vigier" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berger" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Coussot" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00658770v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lazarakis" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09553002.2011.641436" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00658731v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lekadir" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.A. Foj&#243;n" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09553002.2011.626841" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00658779v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Abdelouahed" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Black" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00645688v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00645845v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daudin" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sakellariou" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00657889v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00657849v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.07.048" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBNL53M1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00658865v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00645675v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00658877v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.02.031" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBLFN7JG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00645669v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00645753v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00584249v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00493947v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00494108v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moreau" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seznec" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00494145v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Se Byeong" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00491761v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00494123v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00494193v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572368v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Baque" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00534301v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00493931v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00584248v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00491973v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00494097v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fojon" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00494138v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00360887v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468622v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468604v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468579v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00365063v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403434v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Desvigne" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00392792v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468627v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468623v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397690v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00394635v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00394633v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ivantchenko" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468599v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468601v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468402v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00394601v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Nguyen" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2009.03.070" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN6F9XHQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00335851v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00335822v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00335835v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00333660v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319858v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403323v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vandenabeele-Trambouze" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00336691v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00335862v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324092v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00333428v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00335824v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339662v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00333664v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00335932v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405331v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00335827v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429686v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347287v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403326v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255886v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347284v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00336606v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00337382v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Furtado" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666796v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255999v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00336584v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00336611v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367950v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264489v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347358v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00343679v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Pia" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359079v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429689v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405329v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403438v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00337385v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00333681v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339705v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00101348v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00336658v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00336650v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00134456v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00336672v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332991v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00120925v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00206300v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boissonnade" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00336667v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00336616v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00337170v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00343689v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00336687v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heiss" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00119576v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR0683.1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00426830v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemelle" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.03.074" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMTH3Q7B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00336652v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403435v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109796v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00337498v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024847v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00321647v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00337386v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00337512v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00337505v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00337494v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025540v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Villeneuve" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2004.832224" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020431v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025542v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courtois" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(03)01036-X" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07T78GR8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00069218v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Archambault" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaulieu" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Carrier" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castrovillari" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004727v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001044v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505857v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513510v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00978306v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Ivanchenko" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00494195v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00494197v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zacharatou" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maire" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468562v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bug" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468575v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468584v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468784v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Rosenfeld" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468568v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Byrne" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Rosenfeld" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00206228v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00207816v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004910v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/978-0-7503-2396-3ch5" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021754v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021751v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00018228v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lott" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reposeur" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010783v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabatie" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002876v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lp2ib.in2p3.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/index.php/en" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.in2p3.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geant4.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geant4-dna.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lp2ib.in2p3.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geant4.org/collaboration/working_groups/electromagnetic/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geant4.web.cern.ch/collaboration/steering_board" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fjppn.in2p3.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fkppn.in2p3.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fkppl.in2p3.fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fjppl.in2p3.fr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miti.cnrs.fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mpdf.cnrs.fr/comite-parite-egalite/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://itcancer.aviesan.fr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/comitenational" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://section04.in2p3.fr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geant4.in2p3.fr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/159332710" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geant4.in2p3.fr/styled-7/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geant4.in2p3.fr/styled-2/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geant4.in2p3.fr/cours/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/journal/physica-medica" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geant4.cenbg.in2p3.fr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Prix_Thibaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/fr/bulletins-officiels" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jorfsearch.steinertriples.ch/name/S%C3%A9bastien%20Incerti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geant4.web.cern.ch/collaboration/working_groups/electromagnetic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shorturl.at/mwLtP" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.physicamedica.com/galileo_galilei_award" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-75982-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jsmp.org/conf/121/en/summary-en/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.nimb.2007.01.274" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.nimb.2007.03.063" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scopus.com/authid/detail.url?authorId=55170026800" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.hal.science/sebastien-incerti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=oZUO3j4AAAAJ" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0002-0619-2053" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/mp.17256" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/mp.13048" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ejmp.2015.10.087" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1118/1.3476457" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1142/S1793962310000122" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002350v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sciuto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Fattori" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farmesk Abubaker" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Arjmand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Catalano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2025.104953" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060859v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arce" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Archer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Arsini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bagulya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bolst" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.17678" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053052v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euntaek Yoon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Hoang Tran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Incerti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Heon Choi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2025.104983" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911260v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Kyriakou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Tran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desorgher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ivantchenko" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Guatelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15031183" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354503v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Poignant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Levrague" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roccia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Incerti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lssr.2025.10.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838793v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Archer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Large" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dousatsu Sakata" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ngoc Tran" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2024.112448" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648126v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki D-Kondo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Ortiz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Faddegon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Tran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad5f72" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811453v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicolanti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caccia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cartoni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Emfietzoglou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faccini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2024.104838" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507229v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kotroumpelou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ivanchenko" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Emfietzoglou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14062275" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768599v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Chappuis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Gon&#231;alves Jorge" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zein" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-76769-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04616961v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baldacchino" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy M C Brown" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.17256" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645973v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Rosa Fois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fiegel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blain" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chiavassa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.17281" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908986v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoichi Hirayama" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wook-Geun Shin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Belli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tabocchini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2022.11.012" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131796v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bordage" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Macetti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Genoni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2023.06.004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04279218v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thibaut" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Gonon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martinez Guerrero" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Petit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Babut" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad043d" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140427v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzipapas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Dordevic" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zivkovic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Lampe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2023.102613" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147791v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ballisat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Beck" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara de Sio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2023.102626" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202966v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2023.102661" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099830v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bailat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2023.102601" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957464v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S Martinez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Vaurijoux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/acb196" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772307v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Papadopoulos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Matsuya" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Daglis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12188950" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524037v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2021.711317" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636006v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Villagrasa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23073770" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811358v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Pietrzak" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Nettelbeck" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Perrot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Bancer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2022.09.003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592082v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bernal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinto Liendo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Francis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2022.01.015" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582830v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuxin Li" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michelet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Novak" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2022.01.008" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540307v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jalenques" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barberet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2021.12.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283898v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otilija Keta" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladana Petkovi&#263;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cirrone" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Petringa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Cuttone" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2021.1948140" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149166v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ramos&#8208;m&#233;ndez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wook&#8208;geun Shin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14612" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334498v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ramos-M&#233;ndez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laverne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dom&#237;nguez-Kondo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Milligan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V &#352;t&#283;p&#225;n" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac1f39" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273596v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ramos-Mendez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Okada" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2021.05.029" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247186v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bochud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22116023" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463997v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masao Suzuki" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasushi Abe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Muramatsu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13236046" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237846v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Bakr" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Kib&#233;di" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Tee" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Vos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2021.109777" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103859v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2020.11.021" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03187662v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wook Geun Shin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ramosmendez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Montarou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363166v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Belov" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13194940" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359236v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Siegele" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2021.09.009" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501436v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14010035" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501427v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N D-Kondo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Moreno-Barbosa" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V &#352;t&#283;ph&#225;n" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Stefanov&#225;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac3a22" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147585v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guzman" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RADE-20-00241.1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154283v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bhar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mora" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kadri" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zein" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Manai" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2021.01.065" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988412v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Ristic-Fira" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cammarata" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16878507.2020.1825035" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988387v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Durante" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Schulze" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2020.565861" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454947v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Patera" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Prezado" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faical Azaiez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Battistoni" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bettoni" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2020.00380" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039403v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Shingledecker" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Ivlev" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abbb30" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988428v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Karamitros" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Dom&#237;nguez&#8208;kondo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14490" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467218v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Zabihi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tello" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghasem Forozani" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2019.108952" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628110v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Joon Choi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Won Jang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyojun Park" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab857c" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032697v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75982-x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981284v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bordes" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Mora&#8208;ramirez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tranel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rossi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14370" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988406v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elette Engels" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Li" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/abb7c2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483967v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanos Margis" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Magouni" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros G. Georgakilas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab6b47" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281684v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Yang" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Desbarats" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.08.022" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166564v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.04.010" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171510v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang N. Tran" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Rosenfeld" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.05.023" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D465WH6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198356v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Torfeh" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Simon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Muggiolu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dev&#232;s" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vianna" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47122-7" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337251v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Coulon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Maigne" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51519-9" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272610v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Coussot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Postollec" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Baqu&#233;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Faye" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2018.1896" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080732v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Murakami" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuya Amako" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Sasaki" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.13370" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01978196v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Peukert" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kempson" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Douglass" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.13332" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416923v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bueno" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meylan" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20246204" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272609v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Vandenabeele-Trambouze" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2018.1907" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136379v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Semsarha" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.052404" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982988v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#1111;c Martin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Fang" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Gr&#252;n" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2018.07.004" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815247v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Brown" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2018.02.011" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815184v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2017.12.008" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960354v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladana D. Petkovi&#263;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otilija D. Keta" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Z. Vidosavljevi&#263;" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra M. Risti&#263; Fira" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2019.1549753" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355412v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-G. Shin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Bordage" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kyriakou" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sakata" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5047751" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897238v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee L. Mcnamara" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ramos-M&#233;ndez" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Perl" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Held" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Dominguez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aad8eb" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144332v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clairand" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncy237" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851229v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liset de La Fuente Rosales" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario A. Bernal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2018.06.006" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796813v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.12827" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703528v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11851-4" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704937v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J. Tello" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bernal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2017.10.022" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285933v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baqu&#233;" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobrijevic" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Postollec" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Moreau" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faye" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1473550415000555" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669844v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe A.P. Cirrone" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Folger" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.06.046" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485024v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vigier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1473550416000173" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401966v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Tran" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karamitros" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Ivanchenko" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guatelli" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mckinnon" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.01.017" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558452v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meylan" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Vimont" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Incerti" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Clairand" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villagrasa" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2016.02.019" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610267v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy M. C. Brown" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0166364" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01412626v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allison" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Amako" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Apostolakis" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arce" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asai" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.06.125" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757422v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02294314v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Arnaud" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paillas" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pouget" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardi&#232;s" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.11.008" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC7PV60D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565138v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mercier" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Lefrais" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2015.02.008" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743080v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191763v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lud&#283;k Vy&#353;&#237;n" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Pachnerov&#225; Brabcov&#225;" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav &#352;t&#283;p&#225;n" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moretto-Capelle" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrix Bugler" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-015-0605-6" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288784v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Q. Pham" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anne" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bony" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delage" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Donnarieix" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.04.024" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01197196v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Trung Pham Pham" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Karamitros" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Payno" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Stepan" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2015.02.026" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110518v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cottin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafila Saiagh" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nguyen" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Grand" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B&#233;nilan" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288764v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Bernal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.C. Brown" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dav&#237;dkov&#225;" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2015.10.087" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXC3CZ93-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00914193v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andr&#233;" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Morini" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delorme" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Loirec" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.11.005" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01296702v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luan" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baldacchino" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.06.011" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9649NKX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743115v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2014.09.003" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858479v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Champion" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Delorme" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2013.01.037" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118952v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dos Santos" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gruel" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Barquinero" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncu029" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00918490v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sikansi" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cavalcante" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Champion" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2013.07.015" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S9HC17B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00876453v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Francis" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Bast" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Haddad" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mantero" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.08.006" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XM9F5SVH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00835917v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2012.12.054" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QHFJSRV8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913154v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coussot" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaput" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cottin" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ASR.2013.09.026" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6C6XN2S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00875252v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Galassi" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Weck" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Rivarola" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.04.063" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00835907v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Shin" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2012.12.059" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00823546v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. dos Santos" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.01.009" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10SR0J8X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00743065v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kuncic" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-L. Byrne" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Domanova" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/147252" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00664486v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ivanchenko" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/57/1/209" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4MKB81LK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00695637v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Barberet" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vianna" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brun" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gordillo" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/57/8/2189" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00937576v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. N. Tran" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Bitar" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.07.049" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDKXGTLD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00699380v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fonvieille" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laveissiere" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Degrande" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaminion" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jutier" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.015210" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623423v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Desvignes" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2011.06.009" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3DG9PMH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00516999v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Capra" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mascialino" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2010.08.011" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCFDWBZD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00605521v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Abdelouahed" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.1301" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00621281v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sampaio" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Dealmeida" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3597568" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586587v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncq537" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589210v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baque" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ravelet" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peyrin" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/AST.2010.0520" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00497683v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793962310000122" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00530147v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivanchenko" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretto" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3476457" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00497686v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.U. Bug" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gargioni" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabus" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00145-1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GR5N6DGS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00410416v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aouchiche" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oubaziz" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2009.03.079" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-564V2B5B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00373963v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Seznec" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncp003" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-9C527GRJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429221v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2008.0303" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00343783v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Todor" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.79.015201" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00394612v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andersson" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delalee" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Serani" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2009.03.077" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D84ZVWRM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00361136v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.11.025" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82TWKCG5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397691v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desorgher" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santin" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2008.0255" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00202872v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Moretto" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.11.020" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0THM3LX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00265915v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Slifer" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amarian" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auerbach" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Averett" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthot" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.022303" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00203113v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chauvie" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2007.910425" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00203114v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Grime" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.01.274" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2TWQGJV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00206682v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Anderson" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auberbach" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bertozzi" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Black" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.034003" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00119583v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gault" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Habchi" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Lefaix" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncl422" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-NLC5D2RG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00090267v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olivier" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.03.130" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D70VKGNS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00069212v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Araujo" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Dubois" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2006.869826" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024126v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aguer" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Alves" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barberet" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gontier" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.01.073" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJGDWGP1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025538v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grente" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.01.048" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH59BS3M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024125v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Smith" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merchant" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;ot" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.01.038" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HTK960H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025482v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barbotteau" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.852" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025539v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balana" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michelet-Habchi" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pouthier" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1823551" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024129v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cappadoro" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Wever" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.01.072" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5V52684P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025541v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2005.851411" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021750v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.122001" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021589v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Bertin" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022121v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.152301" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024498v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Aniol" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Armstrong" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Baylac" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burtin" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.69.065501" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021745v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alcorn" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Anderson" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R.M. Annand" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2003.11.415" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021593v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.69.045203" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012702v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jiang Xu" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012265v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pare" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Balauge" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bazer-Bachi" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bergeret" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berny" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012051v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019813v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Naurois" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holder" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bruel" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021543v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021509v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xiong" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dutta" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011615v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Anthony" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Arnold" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Band" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Berisso" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006274v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003960v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003637v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Calarco" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003959v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012852v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002236v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abe" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akagi" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(97)00641-2" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002234v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(97)00613-8" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002235v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.79.26" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311149v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Kwon" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereda" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Terfas" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blain" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Craff" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009133v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daeun Kwon" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ngoc" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311108v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03886937v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Delpon" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Evin" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03948937v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510537v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2020.01.019" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011878v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Bandieramonte" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bernard" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202024502009" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355373v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921402046" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555147v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714201016" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729852v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728961v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01306802v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bagulya" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Burkhardt" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/664/7/072021" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00978289v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/490/1/012150" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729920v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017453v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729455v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729448v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729453v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729443v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00658736v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivantchenko" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Quesada Molina" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sl. Incerti" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09553002.2011.610865" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00919222v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elles" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/396/2/022013" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824798v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Vigier" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berger" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Coussot" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00658770v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lazarakis" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09553002.2011.641436" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00658731v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lekadir" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.A. Foj&#243;n" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09553002.2011.626841" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00657889v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00658779v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Abdelouahed" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Black" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00645688v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00645845v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daudin" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sakellariou" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00657849v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.07.048" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBNL53M1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00645675v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00658865v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00658877v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.02.031" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBLFN7JG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00645669v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00645753v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00493947v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00494108v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moreau" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seznec" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00494145v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Se Byeong" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00584249v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00491761v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00494123v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00494193v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572368v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Baque" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00534301v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00493931v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00584248v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00491973v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00494097v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fojon" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00494138v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468604v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468579v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00365063v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468622v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00360887v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403434v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Desvigne" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00392792v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468627v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468623v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397690v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468601v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468599v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00394633v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ivantchenko" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00394635v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468402v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00394601v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Nguyen" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2009.03.070" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN6F9XHQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403323v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vandenabeele-Trambouze" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00336691v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00335851v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00335822v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00335835v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00333660v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319858v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00335862v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324092v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00333428v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00335824v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339662v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00333664v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00335932v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405331v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00335827v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429686v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347287v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403326v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666796v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255886v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00336606v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347284v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00337382v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Furtado" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255999v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00336584v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00336611v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367950v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264489v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347358v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00343679v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Pia" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359079v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405329v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429689v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403438v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00337385v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00333681v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339705v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00134456v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00336672v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332991v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00101348v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00336650v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00336658v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00120925v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00206300v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boissonnade" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00336667v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00336616v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00337170v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00343689v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00119576v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR0683.1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00336687v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heiss" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00336652v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00426830v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemelle" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.03.074" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMTH3Q7B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403435v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109796v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00337498v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024847v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00321647v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00337512v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00337386v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00337505v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00337494v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025540v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Villeneuve" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2004.832224" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020431v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025542v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courtois" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(03)01036-X" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07T78GR8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00069218v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Archambault" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaulieu" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Carrier" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castrovillari" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004727v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001044v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505857v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513510v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00978306v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Ivanchenko" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00494195v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00494197v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zacharatou" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maire" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468575v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bug" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468562v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468584v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468784v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Rosenfeld" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468568v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Byrne" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Rosenfeld" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00206228v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00207816v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004910v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/978-0-7503-2396-3ch5" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021754v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021751v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00018228v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lott" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reposeur" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010783v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabatie" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002876v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>