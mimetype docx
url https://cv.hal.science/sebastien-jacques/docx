--- v0 (2026-03-22)
+++ v1 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sebastien Jacques </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6798-6914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">152552413</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The epigenomic landscape of bronchial epithelial cells reveals the establishment of trained immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Hamroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Gars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41435-025-00357-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05283528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a Fusion Classification Model for Efficient Pen-Holding Posture Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoping Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yupeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hengnian Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (10), pp.2208. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics12102208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-COVID-19 Education for a Sustainable Future: Challenges, Emerging Technologies and Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Kanetaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (08), pp.6487. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su15086487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining CAD Modeling and Simulation of Energy Performance Data for the Retrofit of Public Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Sofias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Kanetaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Stergiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (3), pp.2211. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su15032211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holistic Strategies Based on Heritage, Environmental, Sensory Analysis and Mapping for Sustainable Coastal Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Skalkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roumpini Perakaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Kanetaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (13), pp.9953. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su15139953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiring, Analyzing and Interpreting Knowledge Data for Sustainable Engineering Education: An Experimental Study Using YouTube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Kanetaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Stergiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Bekas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Troussas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11142210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grade Prediction Modeling in Hybrid Learning Environments for Sustainable Engineering Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Kanetaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Stergiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Bekas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Troussas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (9), pp.5205. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14095205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Swarm Optimization and Two-Way Fixed-Effects Analysis of Variance for Efficient Brain Tumor Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoual Atia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Benzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Hamiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouther El Kourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (18), pp.4399. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers14184399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bidirectional Grid-Connected DC–AC Converter for Autonomous and Intelligent Electricity Storage in the Residential Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Aouichak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15031194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the power balance in a Totem-Pole Bridgeless PFC topology with several inrush current limiting strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghafour Benabdelaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical Engineering-Elektrotechnicky Casopis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/jee-2021-0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet-based multiresolution analysis coupled with deep learning to efficiently monitor cracks in concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcene Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Hamiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frattura ed Integrità Strutturale = Fracture and Structural Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (58), pp.33-47. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3221/IGF-ESIS.58.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concrete Cracks Detection and Monitoring Using Deep Learning-Based Multiresolution Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcene Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Hamiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10151772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ear Recognition Based on Deep Unsupervised Active Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Benzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (18), pp.20704-20713. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2021.3100151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Block Color-Binarized Statistical Images for Single-Sample Face Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Adjabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Benzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21030728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Highly Efficient Algorithm for Phased-Array mmWave Massive MIMO Beamforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Abdulhadi Althuwayb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazirulhisyam Hashim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiun Terng Liew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeong Woo Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMC-Computers, Materials &amp; Continua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (1), pp.679-694. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/cmc.2021.015421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative splicing in normal and pathological human placentas is correlated to genetic variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camino S M Ruano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Apicella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00439-020-02248-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CD117 hi expression identifies a human fetal hematopoietic stem cell population with high proliferation and self-renewal potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sanfilippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 105 (2), pp.e43-e47. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2018.207811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Knowledge Acquisition and Assessment During the COVID-19 Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lequeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Pedagogy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3991/ijep.v10i6.16205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Attractiveness of Reversing Teaching Forms; Feedback on an Electrical Engineering Course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lequeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Pedagogy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (3), pp.21-34. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3991/ijep.v10i3.12361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle life and statistical predictive reliability model for all-solid-state thin film microbatteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93, pp.102-108. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2019.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Software Tool to Highlight Money Savings from a Demand-Side Management System for Home Appliances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Raingeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy and Power Quality Journal (RE&amp;PQJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, pp.360-365. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24084/repqj17.312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Implementation of the Direct Torque Control Technique Used in a Relevant PV-powered Pumping Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Mokrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Aissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Rekioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Rekioua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical Engineering (JEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Narrowband Noise and Channel Capacity for Powerline Communication in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Elfeki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Aouichak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Raingeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (3022), pp.1 - 20. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en11113022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstrip Filter Against the Crosstalk Effect in Planar Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Tidjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (2), pp.365-371. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jolpe.2018.1555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AhR-deficiency as a cause of demyelinating disease and inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Juricek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Pelhaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorfinn T Riday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-09621-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pedagogical Intensive Collaborative Electric Go-Kart Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Pedagogy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (4), </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3991/ijep.v7i4.7408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fuzzy Logic Method to Efficiently Optimize Electricity Consumption in Individual Housing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (11), pp.1701. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en10111701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logique floue au coeur d'un algorithme d'optimisation de la consommation d'énergie électrique d'une habitation individuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89, pp.16 - 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endothelial cell dysfunction and cardiac hypertrophy in the STOX1 model of preeclampsia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ducat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Doridot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosamaria Calicchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Méhats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Vilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep19196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Active Inrush Current Limiter Based on SCR Phase Shift Control for EV Charging Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghafour Benabdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy and Power Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/1934-8975/2016.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary Project Based Learning Within a Collaborative Framework A Case Study on Urban Drone Conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Emerging Technologies in Learning (iJET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (12), pp.36-44. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3991/ijet.v11i12.5996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Aluminum Wire and Ribbon Bonding Technologies on D 2 PAK Package Reliability during Thermal Cycling Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lethiecq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (9-10), pp.1821-1825. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of the P & O MPPT Technique in an Original PV-Powered Water Pumping Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Aissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Mokrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Rekioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Rekioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy and Power Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (11), </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/1934-8975/2015.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Software Package for Teaching and Learning the Basics of Photovoltaic System Sizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on advances in Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, pp.115-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two persistent organic pollutants which act through different xenosensors (alpha-endosulfan and 2,3,7,8 tetrachlorodibenzo-p-dioxin) interact in a mixture and downregulate multiple genes involved in human hepatocyte lipid and glucose metabolism.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Ambolet-Camoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Ottolenghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Ji Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 116, pp.79-91. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2015.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PVLab, a Powerful, Innovative Software Package for the Simulation of Photovoltaic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelphe Caldeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy and Power Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (10), pp.1712-1720. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/1934-8975/2014.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monocyte-derived dendritic cells from HLA-B27+ axial spondyloarthritis (SpA) patients display altered functional capacity and deregulated gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Leboime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthritis Research and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (4), pp.417. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4049/jimmunol.177.3.1932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01122331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Field Stopper Process to Strengthen Double MESA-GLASS AC Switches' Reliability During Rugged Application Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (3), pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack Propagation Modeling in Silicon: A Comprehensive Thermomechanical Finite-Element Model Approach for Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roqueta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bechou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components Packaging and Manufacturing Technology Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (2), pp.360-366. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2013.2293094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Electrochemical Reliability Study of All-Solid-State Thin Film Microbatteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Dimitri Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lestriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (27), pp.137-143. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/06127.0137ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Static Mode Characterization of a New Low-Loss AC Switch Based on Super-Gain BJT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yubing Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelphe Caldeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Goubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy and Power Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (2), pp.357-364. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/1934-8975/2014.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Solar Production Simulator to Better Teach the Foundations of Photovoltaic Energy to Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Schellmanns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on advances in Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11, pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Multilevel Mixed Topology Development to Improve Inverter Robustness for Domestic Photovoltaic Installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelphe Caldeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Schellmanns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power and Energy Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 01 (05), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jpee.2013.15001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foxp3-independent loss of regulatory CD4 + T-cell suppressive capacities induced by self-deprivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Poitrasson-Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Le Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Yakonowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (5), pp.1237-1249. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eji.201142148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined hepatocellular-cholangiocarcinomas exhibit progenitor features and activation of Wnt and TGFβ signaling pathways.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Coulouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rubbia-Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Audebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carcinogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (9), pp.1791-6. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/carcin/bgs208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review on Selected Patents about Trends Regarding Silicon Monolithic Power AC Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luong Viet Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Schellmanns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Patents on Electrical &amp; Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (3), pp.222 - 230. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/2213111611205030222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifetime Prediction Modeling of Non-Insulated TO-220AB Packages with Lead-Based Solder Joints during Power Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelphe Caldeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Schellmanns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (1), pp.212-216. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2011.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous E-learning in Higher Education during the COVID-19 Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lequeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Global Engineering Education Conference (EDUCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, France. pp.1102-1109, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON46332.2021.9453887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Software Tool to Highlight Money Savings Made by a Demand Side Management System for Home Appliances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Raingeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Renewable Energies and Power Quality (ICREPQ’19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Highly Efficient and Compact Bidirectional DC-AC Converter for Home Electricity Management Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Applied Energy (IAPE'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Power Quality in an Innovative Bidirectional Inverter Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Raingeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Renewable Energies and Power Quality (ICREPQ'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convertisseur DC-AC bidirectionnel à faible taux de distorsion harmonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Raingeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitation des courants d'appel des convertisseurs AC/DC controlée par angle de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghafour Benabdelaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitation des courants d'appel des convertisseurs AC/DC à base de thyristors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghafour Benabdelaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de génie électrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de projet collectif intensif : comment construire un kart électrique en moins de trois semaines à plein temps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lequeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Dewancker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sivert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Club EEA consacré à l'Enseignement des Technologies de l'Information et des Systèmes (CETSIS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Club EEA, May 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logique floue au coeur d'un algorithme d'optimisation de la consommation d'énergie électrique d'une habitation individuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique (JCGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherche SEEDS; Laboratoire Systèmes Electrotechnques et Environnement (LSEE) de l'Université d'Artois, May 2017, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Relevant Fuzzy Logic Algorithm to Better Optimize Electricity Consumption in Individual Housing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON RENEWABLE ENERGIES AND POWER QUALITY (ICREPQ'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for the Development of Renewable Energy, Environment and Power Quality (EA4EPQ). University of Vigo, Spain. University of Málaga, Spain, Apr 2017, Málaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Relevant Inrush Current Limitation Based on SCRs' Smart Control Used in EV Battery Chargers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghafour Benabdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> INTERNATIONAL CONFERENCE ON RENEWABLE ENERGIES AND POWER QUALITY (ICREPQ'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for the Development of Renewable Energy, Environment and Power Quality (EA4EPQ). University of Vigo, Spain. University of Málaga, Spain Apr 2017, Málaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simplified and meaningful crack propagation model in silicon for microelectronic power devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roqueta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Ducret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bechou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE EUROSimE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lisbon, Portugal. pp.10.1109/ESimE.2012.6191721</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle prédictif Simplifié de Propagation de Fissure dans les Puces en Silicium de Composants de Puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roqueta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Ducret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bechou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAPS Journée Puissance 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance Learning in Higher Education in France during the COVID-19 Pandemic Chapter 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nina Tomaževič, Dejan Ravšelj and Aleksander Aristovnik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Higher Education Policies for Developing Digital Skills to Respond to the Covid-19 Crisis: European and Global Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Liberal Forum asbl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-58, 2021, 978-2-39067-005-6 9782390670056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Narrowband Noise and Channel Capacity for Powerline Communication in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Elfeki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Aouichak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Raingeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phattara Khumprom and Mladen Bošnjaković. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Energy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vide Leaf, 2020, 9788194517542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHAPTER 5 THE IMPORTANCE OF CELL TEMPERATURE IN MODELLING THE ENERGY EFFICIENCY OF PV MODULES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Renewable Energies and Power Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 5 - Making Inverters for Domestic Photovoltaic Applications More Robust: The Relevance of a Mixed 5-level Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Aouichak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Raingeaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Insights into Physical Science Vol. 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Book Publisher International (a part of SCIENCEDOMAIN International), 2020, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/bpi/nips/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Importance of Interconnection Technologies’ Reliability of Power Electronic Packages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.69611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId235"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sebastien Jacques </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6798-6914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">152552413</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The epigenomic landscape of bronchial epithelial cells reveals the establishment of trained immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Hamroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Gars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41435-025-00357-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05283528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holistic Strategies Based on Heritage, Environmental, Sensory Analysis and Mapping for Sustainable Coastal Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Skalkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roumpini Perakaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Kanetaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (13), pp.9953. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su15139953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-COVID-19 Education for a Sustainable Future: Challenges, Emerging Technologies and Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Kanetaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (08), pp.6487. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su15086487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a Fusion Classification Model for Efficient Pen-Holding Posture Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoping Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yupeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hengnian Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (10), pp.2208. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics12102208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining CAD Modeling and Simulation of Energy Performance Data for the Retrofit of Public Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Sofias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Kanetaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Stergiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (3), pp.2211. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su15032211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bidirectional Grid-Connected DC–AC Converter for Autonomous and Intelligent Electricity Storage in the Residential Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Aouichak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15031194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiring, Analyzing and Interpreting Knowledge Data for Sustainable Engineering Education: An Experimental Study Using YouTube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Kanetaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Stergiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Bekas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Troussas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11142210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grade Prediction Modeling in Hybrid Learning Environments for Sustainable Engineering Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Kanetaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Stergiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Bekas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Troussas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (9), pp.5205. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14095205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Swarm Optimization and Two-Way Fixed-Effects Analysis of Variance for Efficient Brain Tumor Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoual Atia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Benzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Hamiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouther El Kourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (18), pp.4399. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers14184399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concrete Cracks Detection and Monitoring Using Deep Learning-Based Multiresolution Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcene Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Hamiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10151772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the power balance in a Totem-Pole Bridgeless PFC topology with several inrush current limiting strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghafour Benabdelaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical Engineering-Elektrotechnicky Casopis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/jee-2021-0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet-based multiresolution analysis coupled with deep learning to efficiently monitor cracks in concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcene Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Hamiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frattura ed Integrità Strutturale = Fracture and Structural Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (58), pp.33-47. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3221/IGF-ESIS.58.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ear Recognition Based on Deep Unsupervised Active Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Benzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (18), pp.20704-20713. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2021.3100151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Block Color-Binarized Statistical Images for Single-Sample Face Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Adjabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Benzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21030728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Highly Efficient Algorithm for Phased-Array mmWave Massive MIMO Beamforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Abdulhadi Althuwayb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazirulhisyam Hashim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiun Terng Liew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeong Woo Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMC-Computers, Materials &amp; Continua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (1), pp.679-694. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/cmc.2021.015421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative splicing in normal and pathological human placentas is correlated to genetic variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camino S M Ruano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Apicella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00439-020-02248-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CD117 hi expression identifies a human fetal hematopoietic stem cell population with high proliferation and self-renewal potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sanfilippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 105 (2), pp.e43-e47. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2018.207811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Knowledge Acquisition and Assessment During the COVID-19 Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lequeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Pedagogy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3991/ijep.v10i6.16205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Attractiveness of Reversing Teaching Forms; Feedback on an Electrical Engineering Course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lequeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Pedagogy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (3), pp.21-34. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3991/ijep.v10i3.12361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Software Tool to Highlight Money Savings from a Demand-Side Management System for Home Appliances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Raingeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy and Power Quality Journal (RE&amp;PQJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, pp.360-365. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24084/repqj17.312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle life and statistical predictive reliability model for all-solid-state thin film microbatteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93, pp.102-108. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2019.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Narrowband Noise and Channel Capacity for Powerline Communication in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Elfeki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Aouichak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Raingeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (3022), pp.1 - 20. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en11113022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Implementation of the Direct Torque Control Technique Used in a Relevant PV-powered Pumping Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Mokrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Aissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Rekioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Rekioua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical Engineering (JEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstrip Filter Against the Crosstalk Effect in Planar Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Tidjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (2), pp.365-371. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jolpe.2018.1555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logique floue au coeur d'un algorithme d'optimisation de la consommation d'énergie électrique d'une habitation individuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89, pp.16 - 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pedagogical Intensive Collaborative Electric Go-Kart Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Pedagogy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (4), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3991/ijep.v7i4.7408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AhR-deficiency as a cause of demyelinating disease and inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Juricek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Pelhaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorfinn T Riday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-09621-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fuzzy Logic Method to Efficiently Optimize Electricity Consumption in Individual Housing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (11), pp.1701. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en10111701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endothelial cell dysfunction and cardiac hypertrophy in the STOX1 model of preeclampsia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ducat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Doridot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosamaria Calicchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Méhats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Vilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep19196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Active Inrush Current Limiter Based on SCR Phase Shift Control for EV Charging Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghafour Benabdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy and Power Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/1934-8975/2016.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary Project Based Learning Within a Collaborative Framework A Case Study on Urban Drone Conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Emerging Technologies in Learning (iJET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (12), pp.36-44. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3991/ijet.v11i12.5996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of the P & O MPPT Technique in an Original PV-Powered Water Pumping Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Aissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Mokrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Rekioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Rekioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy and Power Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (11), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/1934-8975/2015.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Aluminum Wire and Ribbon Bonding Technologies on D 2 PAK Package Reliability during Thermal Cycling Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lethiecq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (9-10), pp.1821-1825. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Software Package for Teaching and Learning the Basics of Photovoltaic System Sizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on advances in Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, pp.115-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two persistent organic pollutants which act through different xenosensors (alpha-endosulfan and 2,3,7,8 tetrachlorodibenzo-p-dioxin) interact in a mixture and downregulate multiple genes involved in human hepatocyte lipid and glucose metabolism.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Ambolet-Camoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Ottolenghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Ji Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 116, pp.79-91. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2015.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PVLab, a Powerful, Innovative Software Package for the Simulation of Photovoltaic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelphe Caldeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy and Power Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (10), pp.1712-1720. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/1934-8975/2014.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Field Stopper Process to Strengthen Double MESA-GLASS AC Switches' Reliability During Rugged Application Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (3), pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monocyte-derived dendritic cells from HLA-B27+ axial spondyloarthritis (SpA) patients display altered functional capacity and deregulated gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Leboime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthritis Research and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (4), pp.417. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4049/jimmunol.177.3.1932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01122331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack Propagation Modeling in Silicon: A Comprehensive Thermomechanical Finite-Element Model Approach for Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roqueta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bechou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components Packaging and Manufacturing Technology Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (2), pp.360-366. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2013.2293094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Static Mode Characterization of a New Low-Loss AC Switch Based on Super-Gain BJT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yubing Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelphe Caldeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Goubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy and Power Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (2), pp.357-364. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/1934-8975/2014.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Electrochemical Reliability Study of All-Solid-State Thin Film Microbatteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Dimitri Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lestriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (27), pp.137-143. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/06127.0137ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Solar Production Simulator to Better Teach the Foundations of Photovoltaic Energy to Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Schellmanns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on advances in Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11, pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Multilevel Mixed Topology Development to Improve Inverter Robustness for Domestic Photovoltaic Installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelphe Caldeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Schellmanns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power and Energy Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 01 (05), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jpee.2013.15001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifetime Prediction Modeling of Non-Insulated TO-220AB Packages with Lead-Based Solder Joints during Power Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelphe Caldeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Schellmanns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (1), pp.212-216. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2011.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foxp3-independent loss of regulatory CD4 + T-cell suppressive capacities induced by self-deprivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Poitrasson-Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Le Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Yakonowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (5), pp.1237-1249. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eji.201142148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review on Selected Patents about Trends Regarding Silicon Monolithic Power AC Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luong Viet Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Schellmanns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Patents on Electrical &amp; Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (3), pp.222 - 230. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/2213111611205030222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined hepatocellular-cholangiocarcinomas exhibit progenitor features and activation of Wnt and TGFβ signaling pathways.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Coulouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rubbia-Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Audebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carcinogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (9), pp.1791-6. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/carcin/bgs208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous E-learning in Higher Education during the COVID-19 Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lequeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Global Engineering Education Conference (EDUCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, France. pp.1102-1109, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON46332.2021.9453887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Software Tool to Highlight Money Savings Made by a Demand Side Management System for Home Appliances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Raingeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Renewable Energies and Power Quality (ICREPQ’19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Highly Efficient and Compact Bidirectional DC-AC Converter for Home Electricity Management Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Applied Energy (IAPE'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Power Quality in an Innovative Bidirectional Inverter Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Raingeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Renewable Energies and Power Quality (ICREPQ'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convertisseur DC-AC bidirectionnel à faible taux de distorsion harmonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Raingeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitation des courants d'appel des convertisseurs AC/DC controlée par angle de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghafour Benabdelaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitation des courants d'appel des convertisseurs AC/DC à base de thyristors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghafour Benabdelaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de génie électrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Relevant Inrush Current Limitation Based on SCRs' Smart Control Used in EV Battery Chargers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghafour Benabdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> INTERNATIONAL CONFERENCE ON RENEWABLE ENERGIES AND POWER QUALITY (ICREPQ'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for the Development of Renewable Energy, Environment and Power Quality (EA4EPQ). University of Vigo, Spain. University of Málaga, Spain Apr 2017, Málaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de projet collectif intensif : comment construire un kart électrique en moins de trois semaines à plein temps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lequeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Dewancker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sivert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Club EEA consacré à l'Enseignement des Technologies de l'Information et des Systèmes (CETSIS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Club EEA, May 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Relevant Fuzzy Logic Algorithm to Better Optimize Electricity Consumption in Individual Housing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON RENEWABLE ENERGIES AND POWER QUALITY (ICREPQ'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for the Development of Renewable Energy, Environment and Power Quality (EA4EPQ). University of Vigo, Spain. University of Málaga, Spain, Apr 2017, Málaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logique floue au coeur d'un algorithme d'optimisation de la consommation d'énergie électrique d'une habitation individuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique (JCGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherche SEEDS; Laboratoire Systèmes Electrotechnques et Environnement (LSEE) de l'Université d'Artois, May 2017, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simplified and meaningful crack propagation model in silicon for microelectronic power devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roqueta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Ducret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bechou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE EUROSimE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lisbon, Portugal. pp.10.1109/ESimE.2012.6191721</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle prédictif Simplifié de Propagation de Fissure dans les Puces en Silicium de Composants de Puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roqueta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Ducret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bechou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAPS Journée Puissance 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance Learning in Higher Education in France during the COVID-19 Pandemic Chapter 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nina Tomaževič, Dejan Ravšelj and Aleksander Aristovnik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Higher Education Policies for Developing Digital Skills to Respond to the Covid-19 Crisis: European and Global Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Liberal Forum asbl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-58, 2021, 978-2-39067-005-6 9782390670056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Narrowband Noise and Channel Capacity for Powerline Communication in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Elfeki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Aouichak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Raingeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phattara Khumprom and Mladen Bošnjaković. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Energy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vide Leaf, 2020, 9788194517542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHAPTER 5 THE IMPORTANCE OF CELL TEMPERATURE IN MODELLING THE ENERGY EFFICIENCY OF PV MODULES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Renewable Energies and Power Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 5 - Making Inverters for Domestic Photovoltaic Applications More Robust: The Relevance of a Mixed 5-level Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Aouichak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Raingeaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Insights into Physical Science Vol. 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Book Publisher International (a part of SCIENCEDOMAIN International), 2020, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/bpi/nips/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Importance of Interconnection Technologies’ Reliability of Power Electronic Packages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.69611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId235"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DE428E96"/>
+    <w:nsid w:val="82FFDC1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-jacques" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6798-6914" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152552413" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05283528v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bigot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Legendre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hamroune" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacques" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Gars" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41435-025-00357-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04096640v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Wu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupeng Liu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengnian Qi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12102208" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04096641v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jacques" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Ouahabi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Kanetaki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15086487" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03966484v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Sofias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Stergiou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15032211" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04139710v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sinou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Skalkou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumpini Perakaki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15139953" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03737832v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Bekas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Troussas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11142210" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03652270v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Bekas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14095205" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03777143v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Atia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Benzaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Hamiane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther El Kourd" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14184399" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03566417v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Aouichak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bissey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Reymond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Besson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15031194" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03176347v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Le Bunetel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghafour Benabdelaziz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/jee-2021-0002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03354963v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Arbaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.58.03" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03300399v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10151772" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429751v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Khaldi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Taleb-Ahmed" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3100151" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03118338v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Adjabi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21030728" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03250751v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Abdulhadi Althuwayb" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazirulhisyam Hashim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiun Terng Liew" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Khan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong Woo Lee" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/cmc.2021.015421" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03113232v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camino S M Ruano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Apicella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gascoin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Gaspar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-020-02248-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070675v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Maillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sanfilippo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Domenech" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Kasmi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Petit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.207811" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03046424v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lequeu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijep.v10i6.16205" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02572860v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijep.v10i3.12361" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01997427v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Grillon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bouyssou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.01.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02171938v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Raingeaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24084/repqj17.312" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02296862v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Mokrani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Aissou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Rekioua" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Rekioua" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01920035v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Elfeki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doligez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11113022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01875881v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Tidjani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2018.1555" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110960v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Juricek" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carcaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pelha&#238;tre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorfinn T Riday" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chevallier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09621-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01657630v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijep.v7i4.7408" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01657625v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10111701" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01580284v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637970v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ducat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Doridot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosamaria Calicchio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M&#233;hats" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19196" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02096530v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/1934-8975/2016.04.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01413316v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijet.v11i12.5996" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784763v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Leroy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.012" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PNQRJ6V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784766v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/1934-8975/2015.11.009" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784764v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01174215v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ambolet-Camoit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ottolenghi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Leblanc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Ji Kim" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Letourneur" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2015.07.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810894v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Ren" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelphe Caldeira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/1934-8975/2014.10.008" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01122331v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Talpin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Costantino" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bonilla" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Leboime" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.177.3.1932" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784780v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M&#233;nard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061431v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calvez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roqueta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bechou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ousten" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2013.2293094" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784777v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Dimitri Fabre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lestriez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyomard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06127.0137ecst" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833053v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubing Song" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Goubard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/1934-8975/2014.02.020" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810893v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Schellmanns" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Batut" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810898v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jpee.2013.15001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007884v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delpoux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Poitrasson-Rivi&#232;re" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Le Campion" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pommier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Yakonowsky" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201142148" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866423v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Coulouarn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cavard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rubbia-Brandt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Audebourg" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dumont" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgs208" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636532v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Viet Phung" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2213111611205030222" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810917v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.08.017" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWL15WP2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03325448v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON46332.2021.9453887" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02103552v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02069647v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01743997v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miranda" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983062v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983327v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01849935v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01520759v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Dewancker" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sivert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01580300v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01503553v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01503536v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766150v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ducret" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766157v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03214612v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liberalforum.eu/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02922681v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02525736v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02889285v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/nips/v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01678040v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.69611" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-jacques" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6798-6914" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152552413" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05283528v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bigot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Legendre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hamroune" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacques" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Gars" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41435-025-00357-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04139710v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sinou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Skalkou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumpini Perakaki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Kanetaki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15139953" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04096641v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jacques" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Ouahabi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15086487" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04096640v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Wu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupeng Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengnian Qi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12102208" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03966484v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Sofias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Stergiou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15032211" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03566417v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Aouichak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bissey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Reymond" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Besson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15031194" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03737832v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Bekas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Troussas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11142210" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03652270v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Bekas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14095205" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03777143v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Atia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Benzaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Hamiane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther El Kourd" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14184399" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03300399v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Arbaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10151772" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03176347v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Le Bunetel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghafour Benabdelaziz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/jee-2021-0002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03354963v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.58.03" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429751v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Khaldi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Taleb-Ahmed" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3100151" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03118338v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Adjabi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21030728" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03250751v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Abdulhadi Althuwayb" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazirulhisyam Hashim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiun Terng Liew" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Khan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong Woo Lee" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/cmc.2021.015421" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03113232v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camino S M Ruano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Apicella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gascoin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Gaspar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-020-02248-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070675v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Maillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sanfilippo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Domenech" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Kasmi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Petit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.207811" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03046424v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lequeu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijep.v10i6.16205" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02572860v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijep.v10i3.12361" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02171938v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Raingeaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24084/repqj17.312" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01997427v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Grillon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bouyssou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.01.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01920035v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Elfeki" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doligez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11113022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02296862v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Mokrani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Aissou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Rekioua" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Rekioua" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01875881v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Tidjani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2018.1555" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01580284v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01657630v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijep.v7i4.7408" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110960v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Juricek" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carcaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pelha&#238;tre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorfinn T Riday" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chevallier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09621-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01657625v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10111701" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637970v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ducat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Doridot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosamaria Calicchio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M&#233;hats" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19196" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02096530v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/1934-8975/2016.04.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01413316v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijet.v11i12.5996" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784766v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/1934-8975/2015.11.009" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784763v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Leroy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.012" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PNQRJ6V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784764v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01174215v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ambolet-Camoit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ottolenghi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Leblanc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Ji Kim" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Letourneur" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2015.07.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810894v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Ren" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelphe Caldeira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/1934-8975/2014.10.008" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784780v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M&#233;nard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01122331v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Talpin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Costantino" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bonilla" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Leboime" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.177.3.1932" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061431v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calvez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roqueta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bechou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ousten" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2013.2293094" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833053v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubing Song" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Goubard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/1934-8975/2014.02.020" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784777v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Dimitri Fabre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lestriez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyomard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06127.0137ecst" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810893v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Schellmanns" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Batut" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810898v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jpee.2013.15001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810917v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.08.017" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWL15WP2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007884v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delpoux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Poitrasson-Rivi&#232;re" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Le Campion" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pommier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Yakonowsky" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201142148" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636532v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Viet Phung" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2213111611205030222" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866423v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Coulouarn" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cavard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rubbia-Brandt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Audebourg" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dumont" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgs208" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03325448v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON46332.2021.9453887" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02103552v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02069647v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01743997v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miranda" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983062v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983327v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01849935v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01503536v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01520759v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Dewancker" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sivert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01503553v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01580300v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766150v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ducret" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766157v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03214612v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liberalforum.eu/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02922681v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02525736v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02889285v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/nips/v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01678040v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.69611" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>