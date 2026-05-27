--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sebastien Jacques </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6798-6914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">152552413</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The epigenomic landscape of bronchial epithelial cells reveals the establishment of trained immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Hamroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Gars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41435-025-00357-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05283528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holistic Strategies Based on Heritage, Environmental, Sensory Analysis and Mapping for Sustainable Coastal Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Skalkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roumpini Perakaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Kanetaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (13), pp.9953. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su15139953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-COVID-19 Education for a Sustainable Future: Challenges, Emerging Technologies and Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Kanetaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (08), pp.6487. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su15086487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a Fusion Classification Model for Efficient Pen-Holding Posture Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoping Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yupeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hengnian Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (10), pp.2208. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics12102208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining CAD Modeling and Simulation of Energy Performance Data for the Retrofit of Public Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Sofias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Kanetaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Stergiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (3), pp.2211. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su15032211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bidirectional Grid-Connected DC–AC Converter for Autonomous and Intelligent Electricity Storage in the Residential Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Aouichak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15031194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiring, Analyzing and Interpreting Knowledge Data for Sustainable Engineering Education: An Experimental Study Using YouTube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Kanetaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Stergiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Bekas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Troussas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11142210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grade Prediction Modeling in Hybrid Learning Environments for Sustainable Engineering Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Kanetaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Stergiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Bekas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Troussas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (9), pp.5205. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14095205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Swarm Optimization and Two-Way Fixed-Effects Analysis of Variance for Efficient Brain Tumor Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoual Atia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Benzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Hamiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouther El Kourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (18), pp.4399. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers14184399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concrete Cracks Detection and Monitoring Using Deep Learning-Based Multiresolution Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcene Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Hamiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10151772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the power balance in a Totem-Pole Bridgeless PFC topology with several inrush current limiting strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghafour Benabdelaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical Engineering-Elektrotechnicky Casopis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/jee-2021-0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet-based multiresolution analysis coupled with deep learning to efficiently monitor cracks in concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcene Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Hamiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frattura ed Integrità Strutturale = Fracture and Structural Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (58), pp.33-47. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3221/IGF-ESIS.58.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ear Recognition Based on Deep Unsupervised Active Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Benzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (18), pp.20704-20713. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2021.3100151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Block Color-Binarized Statistical Images for Single-Sample Face Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Adjabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Benzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21030728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Highly Efficient Algorithm for Phased-Array mmWave Massive MIMO Beamforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Abdulhadi Althuwayb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazirulhisyam Hashim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiun Terng Liew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeong Woo Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMC-Computers, Materials &amp; Continua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (1), pp.679-694. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/cmc.2021.015421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative splicing in normal and pathological human placentas is correlated to genetic variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camino S M Ruano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Apicella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00439-020-02248-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CD117 hi expression identifies a human fetal hematopoietic stem cell population with high proliferation and self-renewal potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sanfilippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 105 (2), pp.e43-e47. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2018.207811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Knowledge Acquisition and Assessment During the COVID-19 Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lequeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Pedagogy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3991/ijep.v10i6.16205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Attractiveness of Reversing Teaching Forms; Feedback on an Electrical Engineering Course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lequeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Pedagogy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (3), pp.21-34. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3991/ijep.v10i3.12361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Software Tool to Highlight Money Savings from a Demand-Side Management System for Home Appliances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Raingeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy and Power Quality Journal (RE&amp;PQJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, pp.360-365. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24084/repqj17.312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle life and statistical predictive reliability model for all-solid-state thin film microbatteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93, pp.102-108. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2019.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Narrowband Noise and Channel Capacity for Powerline Communication in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Elfeki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Aouichak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Raingeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (3022), pp.1 - 20. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en11113022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Implementation of the Direct Torque Control Technique Used in a Relevant PV-powered Pumping Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Mokrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Aissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Rekioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Rekioua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical Engineering (JEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstrip Filter Against the Crosstalk Effect in Planar Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Tidjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (2), pp.365-371. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jolpe.2018.1555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logique floue au coeur d'un algorithme d'optimisation de la consommation d'énergie électrique d'une habitation individuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89, pp.16 - 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pedagogical Intensive Collaborative Electric Go-Kart Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Pedagogy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (4), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3991/ijep.v7i4.7408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AhR-deficiency as a cause of demyelinating disease and inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Juricek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Pelhaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorfinn T Riday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-09621-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fuzzy Logic Method to Efficiently Optimize Electricity Consumption in Individual Housing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (11), pp.1701. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en10111701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endothelial cell dysfunction and cardiac hypertrophy in the STOX1 model of preeclampsia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ducat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Doridot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosamaria Calicchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Méhats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Vilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep19196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Active Inrush Current Limiter Based on SCR Phase Shift Control for EV Charging Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghafour Benabdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy and Power Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/1934-8975/2016.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary Project Based Learning Within a Collaborative Framework A Case Study on Urban Drone Conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Emerging Technologies in Learning (iJET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (12), pp.36-44. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3991/ijet.v11i12.5996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of the P & O MPPT Technique in an Original PV-Powered Water Pumping Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Aissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Mokrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Rekioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Rekioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy and Power Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (11), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/1934-8975/2015.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Aluminum Wire and Ribbon Bonding Technologies on D 2 PAK Package Reliability during Thermal Cycling Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lethiecq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (9-10), pp.1821-1825. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Software Package for Teaching and Learning the Basics of Photovoltaic System Sizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on advances in Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, pp.115-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two persistent organic pollutants which act through different xenosensors (alpha-endosulfan and 2,3,7,8 tetrachlorodibenzo-p-dioxin) interact in a mixture and downregulate multiple genes involved in human hepatocyte lipid and glucose metabolism.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Ambolet-Camoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Ottolenghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Ji Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 116, pp.79-91. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2015.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PVLab, a Powerful, Innovative Software Package for the Simulation of Photovoltaic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelphe Caldeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy and Power Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (10), pp.1712-1720. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/1934-8975/2014.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Field Stopper Process to Strengthen Double MESA-GLASS AC Switches' Reliability During Rugged Application Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (3), pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monocyte-derived dendritic cells from HLA-B27+ axial spondyloarthritis (SpA) patients display altered functional capacity and deregulated gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Leboime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthritis Research and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (4), pp.417. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4049/jimmunol.177.3.1932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01122331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack Propagation Modeling in Silicon: A Comprehensive Thermomechanical Finite-Element Model Approach for Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roqueta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bechou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components Packaging and Manufacturing Technology Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (2), pp.360-366. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2013.2293094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Static Mode Characterization of a New Low-Loss AC Switch Based on Super-Gain BJT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yubing Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelphe Caldeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Goubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy and Power Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (2), pp.357-364. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/1934-8975/2014.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Electrochemical Reliability Study of All-Solid-State Thin Film Microbatteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Dimitri Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lestriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (27), pp.137-143. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/06127.0137ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Solar Production Simulator to Better Teach the Foundations of Photovoltaic Energy to Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Schellmanns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on advances in Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11, pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Multilevel Mixed Topology Development to Improve Inverter Robustness for Domestic Photovoltaic Installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelphe Caldeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Schellmanns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power and Energy Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 01 (05), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jpee.2013.15001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifetime Prediction Modeling of Non-Insulated TO-220AB Packages with Lead-Based Solder Joints during Power Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelphe Caldeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Schellmanns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (1), pp.212-216. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2011.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foxp3-independent loss of regulatory CD4 + T-cell suppressive capacities induced by self-deprivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Poitrasson-Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Le Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Yakonowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (5), pp.1237-1249. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eji.201142148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review on Selected Patents about Trends Regarding Silicon Monolithic Power AC Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luong Viet Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Schellmanns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Patents on Electrical &amp; Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (3), pp.222 - 230. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/2213111611205030222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined hepatocellular-cholangiocarcinomas exhibit progenitor features and activation of Wnt and TGFβ signaling pathways.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Coulouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rubbia-Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Audebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carcinogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (9), pp.1791-6. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/carcin/bgs208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous E-learning in Higher Education during the COVID-19 Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lequeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Global Engineering Education Conference (EDUCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, France. pp.1102-1109, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON46332.2021.9453887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Software Tool to Highlight Money Savings Made by a Demand Side Management System for Home Appliances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Raingeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Renewable Energies and Power Quality (ICREPQ’19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Highly Efficient and Compact Bidirectional DC-AC Converter for Home Electricity Management Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Applied Energy (IAPE'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Power Quality in an Innovative Bidirectional Inverter Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Raingeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Renewable Energies and Power Quality (ICREPQ'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convertisseur DC-AC bidirectionnel à faible taux de distorsion harmonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Raingeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitation des courants d'appel des convertisseurs AC/DC controlée par angle de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghafour Benabdelaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitation des courants d'appel des convertisseurs AC/DC à base de thyristors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghafour Benabdelaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de génie électrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Relevant Inrush Current Limitation Based on SCRs' Smart Control Used in EV Battery Chargers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghafour Benabdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> INTERNATIONAL CONFERENCE ON RENEWABLE ENERGIES AND POWER QUALITY (ICREPQ'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for the Development of Renewable Energy, Environment and Power Quality (EA4EPQ). University of Vigo, Spain. University of Málaga, Spain Apr 2017, Málaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de projet collectif intensif : comment construire un kart électrique en moins de trois semaines à plein temps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lequeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Dewancker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sivert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Club EEA consacré à l'Enseignement des Technologies de l'Information et des Systèmes (CETSIS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Club EEA, May 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Relevant Fuzzy Logic Algorithm to Better Optimize Electricity Consumption in Individual Housing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON RENEWABLE ENERGIES AND POWER QUALITY (ICREPQ'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for the Development of Renewable Energy, Environment and Power Quality (EA4EPQ). University of Vigo, Spain. University of Málaga, Spain, Apr 2017, Málaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logique floue au coeur d'un algorithme d'optimisation de la consommation d'énergie électrique d'une habitation individuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique (JCGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherche SEEDS; Laboratoire Systèmes Electrotechnques et Environnement (LSEE) de l'Université d'Artois, May 2017, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simplified and meaningful crack propagation model in silicon for microelectronic power devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roqueta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Ducret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bechou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE EUROSimE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lisbon, Portugal. pp.10.1109/ESimE.2012.6191721</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle prédictif Simplifié de Propagation de Fissure dans les Puces en Silicium de Composants de Puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roqueta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Ducret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bechou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAPS Journée Puissance 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance Learning in Higher Education in France during the COVID-19 Pandemic Chapter 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nina Tomaževič, Dejan Ravšelj and Aleksander Aristovnik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Higher Education Policies for Developing Digital Skills to Respond to the Covid-19 Crisis: European and Global Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Liberal Forum asbl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-58, 2021, 978-2-39067-005-6 9782390670056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Narrowband Noise and Channel Capacity for Powerline Communication in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Elfeki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Aouichak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Raingeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phattara Khumprom and Mladen Bošnjaković. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Energy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vide Leaf, 2020, 9788194517542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHAPTER 5 THE IMPORTANCE OF CELL TEMPERATURE IN MODELLING THE ENERGY EFFICIENCY OF PV MODULES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Renewable Energies and Power Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 5 - Making Inverters for Domestic Photovoltaic Applications More Robust: The Relevance of a Mixed 5-level Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Aouichak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Raingeaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Insights into Physical Science Vol. 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Book Publisher International (a part of SCIENCEDOMAIN International), 2020, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/bpi/nips/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Importance of Interconnection Technologies’ Reliability of Power Electronic Packages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.69611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId235"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sebastien Jacques </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6798-6914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">152552413</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The epigenomic landscape of bronchial epithelial cells reveals the establishment of trained immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Hamroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Gars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41435-025-00357-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05283528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a Fusion Classification Model for Efficient Pen-Holding Posture Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoping Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yupeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hengnian Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (10), pp.2208. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics12102208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-COVID-19 Education for a Sustainable Future: Challenges, Emerging Technologies and Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Kanetaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (08), pp.6487. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su15086487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining CAD Modeling and Simulation of Energy Performance Data for the Retrofit of Public Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Sofias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Kanetaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Stergiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (3), pp.2211. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su15032211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holistic Strategies Based on Heritage, Environmental, Sensory Analysis and Mapping for Sustainable Coastal Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Skalkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roumpini Perakaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Kanetaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (13), pp.9953. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su15139953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiring, Analyzing and Interpreting Knowledge Data for Sustainable Engineering Education: An Experimental Study Using YouTube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Kanetaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Stergiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Bekas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Troussas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11142210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grade Prediction Modeling in Hybrid Learning Environments for Sustainable Engineering Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Kanetaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Stergiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Bekas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Troussas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (9), pp.5205. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14095205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Swarm Optimization and Two-Way Fixed-Effects Analysis of Variance for Efficient Brain Tumor Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoual Atia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Benzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Hamiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouther El Kourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (18), pp.4399. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers14184399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bidirectional Grid-Connected DC–AC Converter for Autonomous and Intelligent Electricity Storage in the Residential Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Aouichak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15031194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet-based multiresolution analysis coupled with deep learning to efficiently monitor cracks in concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcene Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Hamiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frattura ed Integrità Strutturale = Fracture and Structural Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (58), pp.33-47. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3221/IGF-ESIS.58.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the power balance in a Totem-Pole Bridgeless PFC topology with several inrush current limiting strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghafour Benabdelaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical Engineering-Elektrotechnicky Casopis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/jee-2021-0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ear Recognition Based on Deep Unsupervised Active Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Benzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (18), pp.20704-20713. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2021.3100151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concrete Cracks Detection and Monitoring Using Deep Learning-Based Multiresolution Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcene Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Hamiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10151772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Block Color-Binarized Statistical Images for Single-Sample Face Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Adjabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Benzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21030728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Highly Efficient Algorithm for Phased-Array mmWave Massive MIMO Beamforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Abdulhadi Althuwayb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazirulhisyam Hashim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiun Terng Liew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeong Woo Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMC-Computers, Materials &amp; Continua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (1), pp.679-694. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/cmc.2021.015421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative splicing in normal and pathological human placentas is correlated to genetic variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camino S M Ruano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Apicella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00439-020-02248-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CD117 hi expression identifies a human fetal hematopoietic stem cell population with high proliferation and self-renewal potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sanfilippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 105 (2), pp.e43-e47. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2018.207811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Knowledge Acquisition and Assessment During the COVID-19 Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lequeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Pedagogy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3991/ijep.v10i6.16205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Attractiveness of Reversing Teaching Forms; Feedback on an Electrical Engineering Course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lequeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Pedagogy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (3), pp.21-34. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3991/ijep.v10i3.12361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Software Tool to Highlight Money Savings from a Demand-Side Management System for Home Appliances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Raingeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy and Power Quality Journal (RE&amp;PQJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, pp.360-365. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24084/repqj17.312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle life and statistical predictive reliability model for all-solid-state thin film microbatteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93, pp.102-108. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2019.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Implementation of the Direct Torque Control Technique Used in a Relevant PV-powered Pumping Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Mokrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Aissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Rekioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Rekioua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical Engineering (JEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstrip Filter Against the Crosstalk Effect in Planar Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Tidjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (2), pp.365-371. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jolpe.2018.1555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Narrowband Noise and Channel Capacity for Powerline Communication in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Elfeki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Aouichak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Raingeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (3022), pp.1 - 20. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en11113022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AhR-deficiency as a cause of demyelinating disease and inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Juricek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Pelhaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorfinn T Riday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-09621-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pedagogical Intensive Collaborative Electric Go-Kart Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Pedagogy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (4), </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3991/ijep.v7i4.7408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fuzzy Logic Method to Efficiently Optimize Electricity Consumption in Individual Housing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (11), pp.1701. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en10111701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logique floue au coeur d'un algorithme d'optimisation de la consommation d'énergie électrique d'une habitation individuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89, pp.16 - 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endothelial cell dysfunction and cardiac hypertrophy in the STOX1 model of preeclampsia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ducat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Doridot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosamaria Calicchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Méhats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Vilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep19196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Active Inrush Current Limiter Based on SCR Phase Shift Control for EV Charging Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghafour Benabdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy and Power Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/1934-8975/2016.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary Project Based Learning Within a Collaborative Framework A Case Study on Urban Drone Conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Emerging Technologies in Learning (iJET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (12), pp.36-44. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3991/ijet.v11i12.5996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Aluminum Wire and Ribbon Bonding Technologies on D 2 PAK Package Reliability during Thermal Cycling Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lethiecq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (9-10), pp.1821-1825. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of the P & O MPPT Technique in an Original PV-Powered Water Pumping Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Aissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Mokrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Rekioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Rekioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy and Power Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (11), </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/1934-8975/2015.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Software Package for Teaching and Learning the Basics of Photovoltaic System Sizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on advances in Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, pp.115-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two persistent organic pollutants which act through different xenosensors (alpha-endosulfan and 2,3,7,8 tetrachlorodibenzo-p-dioxin) interact in a mixture and downregulate multiple genes involved in human hepatocyte lipid and glucose metabolism.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Ambolet-Camoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Ottolenghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Ji Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 116, pp.79-91. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2015.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monocyte-derived dendritic cells from HLA-B27+ axial spondyloarthritis (SpA) patients display altered functional capacity and deregulated gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Leboime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthritis Research and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (4), pp.417. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4049/jimmunol.177.3.1932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01122331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Field Stopper Process to Strengthen Double MESA-GLASS AC Switches' Reliability During Rugged Application Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (3), pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PVLab, a Powerful, Innovative Software Package for the Simulation of Photovoltaic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelphe Caldeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy and Power Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (10), pp.1712-1720. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/1934-8975/2014.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack Propagation Modeling in Silicon: A Comprehensive Thermomechanical Finite-Element Model Approach for Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roqueta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bechou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components Packaging and Manufacturing Technology Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (2), pp.360-366. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2013.2293094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Static Mode Characterization of a New Low-Loss AC Switch Based on Super-Gain BJT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yubing Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelphe Caldeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Goubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy and Power Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (2), pp.357-364. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/1934-8975/2014.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Electrochemical Reliability Study of All-Solid-State Thin Film Microbatteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Dimitri Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lestriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (27), pp.137-143. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/06127.0137ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Solar Production Simulator to Better Teach the Foundations of Photovoltaic Energy to Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Schellmanns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on advances in Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11, pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Multilevel Mixed Topology Development to Improve Inverter Robustness for Domestic Photovoltaic Installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelphe Caldeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Schellmanns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power and Energy Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 01 (05), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jpee.2013.15001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foxp3-independent loss of regulatory CD4 + T-cell suppressive capacities induced by self-deprivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Poitrasson-Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Le Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Yakonowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (5), pp.1237-1249. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eji.201142148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review on Selected Patents about Trends Regarding Silicon Monolithic Power AC Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luong Viet Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Schellmanns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Patents on Electrical &amp; Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (3), pp.222 - 230. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/2213111611205030222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined hepatocellular-cholangiocarcinomas exhibit progenitor features and activation of Wnt and TGFβ signaling pathways.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Coulouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rubbia-Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Audebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carcinogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (9), pp.1791-6. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/carcin/bgs208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifetime Prediction Modeling of Non-Insulated TO-220AB Packages with Lead-Based Solder Joints during Power Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelphe Caldeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Schellmanns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (1), pp.212-216. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2011.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous E-learning in Higher Education during the COVID-19 Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lequeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Global Engineering Education Conference (EDUCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, France. pp.1102-1109, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON46332.2021.9453887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Highly Efficient and Compact Bidirectional DC-AC Converter for Home Electricity Management Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Applied Energy (IAPE'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Software Tool to Highlight Money Savings Made by a Demand Side Management System for Home Appliances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Raingeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Renewable Energies and Power Quality (ICREPQ’19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Power Quality in an Innovative Bidirectional Inverter Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Raingeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Renewable Energies and Power Quality (ICREPQ'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convertisseur DC-AC bidirectionnel à faible taux de distorsion harmonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Raingeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitation des courants d'appel des convertisseurs AC/DC controlée par angle de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghafour Benabdelaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitation des courants d'appel des convertisseurs AC/DC à base de thyristors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghafour Benabdelaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de génie électrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logique floue au coeur d'un algorithme d'optimisation de la consommation d'énergie électrique d'une habitation individuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique (JCGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherche SEEDS; Laboratoire Systèmes Electrotechnques et Environnement (LSEE) de l'Université d'Artois, May 2017, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Relevant Fuzzy Logic Algorithm to Better Optimize Electricity Consumption in Individual Housing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON RENEWABLE ENERGIES AND POWER QUALITY (ICREPQ'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for the Development of Renewable Energy, Environment and Power Quality (EA4EPQ). University of Vigo, Spain. University of Málaga, Spain, Apr 2017, Málaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de projet collectif intensif : comment construire un kart électrique en moins de trois semaines à plein temps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lequeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Dewancker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sivert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Club EEA consacré à l'Enseignement des Technologies de l'Information et des Systèmes (CETSIS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Club EEA, May 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Relevant Inrush Current Limitation Based on SCRs' Smart Control Used in EV Battery Chargers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghafour Benabdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> INTERNATIONAL CONFERENCE ON RENEWABLE ENERGIES AND POWER QUALITY (ICREPQ'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for the Development of Renewable Energy, Environment and Power Quality (EA4EPQ). University of Vigo, Spain. University of Málaga, Spain Apr 2017, Málaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simplified and meaningful crack propagation model in silicon for microelectronic power devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roqueta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Ducret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bechou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE EUROSimE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lisbon, Portugal. pp.10.1109/ESimE.2012.6191721</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle prédictif Simplifié de Propagation de Fissure dans les Puces en Silicium de Composants de Puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roqueta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Ducret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bechou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAPS Journée Puissance 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance Learning in Higher Education in France during the COVID-19 Pandemic Chapter 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nina Tomaževič, Dejan Ravšelj and Aleksander Aristovnik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Higher Education Policies for Developing Digital Skills to Respond to the Covid-19 Crisis: European and Global Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Liberal Forum asbl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-58, 2021, 978-2-39067-005-6 9782390670056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Narrowband Noise and Channel Capacity for Powerline Communication in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Elfeki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Aouichak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Raingeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phattara Khumprom and Mladen Bošnjaković. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Energy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vide Leaf, 2020, 9788194517542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHAPTER 5 THE IMPORTANCE OF CELL TEMPERATURE IN MODELLING THE ENERGY EFFICIENCY OF PV MODULES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Renewable Energies and Power Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 5 - Making Inverters for Domestic Photovoltaic Applications More Robust: The Relevance of a Mixed 5-level Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Aouichak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Raingeaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Insights into Physical Science Vol. 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Book Publisher International (a part of SCIENCEDOMAIN International), 2020, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/bpi/nips/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Importance of Interconnection Technologies’ Reliability of Power Electronic Packages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.69611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId235"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="82FFDC1F"/>
+    <w:nsid w:val="2A5AF6C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-jacques" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6798-6914" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152552413" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05283528v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bigot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Legendre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hamroune" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacques" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Gars" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41435-025-00357-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04139710v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sinou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Skalkou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumpini Perakaki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Kanetaki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15139953" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04096641v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jacques" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Ouahabi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15086487" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04096640v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Wu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupeng Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengnian Qi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12102208" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03966484v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Sofias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Stergiou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15032211" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03566417v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Aouichak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bissey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Reymond" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Besson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15031194" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03737832v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Bekas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Troussas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11142210" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03652270v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Bekas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14095205" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03777143v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Atia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Benzaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Hamiane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther El Kourd" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14184399" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03300399v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Arbaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10151772" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03176347v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Le Bunetel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghafour Benabdelaziz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/jee-2021-0002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03354963v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.58.03" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429751v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Khaldi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Taleb-Ahmed" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3100151" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03118338v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Adjabi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21030728" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03250751v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Abdulhadi Althuwayb" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazirulhisyam Hashim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiun Terng Liew" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Khan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong Woo Lee" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/cmc.2021.015421" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03113232v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camino S M Ruano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Apicella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gascoin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Gaspar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-020-02248-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070675v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Maillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sanfilippo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Domenech" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Kasmi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Petit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.207811" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03046424v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lequeu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijep.v10i6.16205" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02572860v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijep.v10i3.12361" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02171938v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Raingeaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24084/repqj17.312" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01997427v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Grillon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bouyssou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.01.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01920035v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Elfeki" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doligez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11113022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02296862v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Mokrani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Aissou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Rekioua" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Rekioua" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01875881v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Tidjani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2018.1555" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01580284v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01657630v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijep.v7i4.7408" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110960v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Juricek" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carcaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pelha&#238;tre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorfinn T Riday" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chevallier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09621-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01657625v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10111701" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637970v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ducat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Doridot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosamaria Calicchio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M&#233;hats" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19196" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02096530v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/1934-8975/2016.04.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01413316v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijet.v11i12.5996" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784766v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/1934-8975/2015.11.009" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784763v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Leroy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.012" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PNQRJ6V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784764v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01174215v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ambolet-Camoit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ottolenghi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Leblanc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Ji Kim" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Letourneur" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2015.07.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810894v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Ren" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelphe Caldeira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/1934-8975/2014.10.008" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784780v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M&#233;nard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01122331v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Talpin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Costantino" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bonilla" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Leboime" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.177.3.1932" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061431v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calvez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roqueta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bechou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ousten" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2013.2293094" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833053v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubing Song" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Goubard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/1934-8975/2014.02.020" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784777v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Dimitri Fabre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lestriez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyomard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06127.0137ecst" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810893v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Schellmanns" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Batut" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810898v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jpee.2013.15001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810917v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.08.017" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWL15WP2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007884v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delpoux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Poitrasson-Rivi&#232;re" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Le Campion" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pommier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Yakonowsky" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201142148" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636532v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Viet Phung" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2213111611205030222" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866423v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Coulouarn" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cavard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rubbia-Brandt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Audebourg" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dumont" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgs208" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03325448v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON46332.2021.9453887" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02103552v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02069647v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01743997v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miranda" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983062v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983327v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01849935v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01503536v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01520759v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Dewancker" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sivert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01503553v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01580300v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766150v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ducret" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766157v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03214612v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liberalforum.eu/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02922681v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02525736v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02889285v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/nips/v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01678040v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.69611" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-jacques" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6798-6914" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152552413" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05283528v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bigot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Legendre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hamroune" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacques" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Gars" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41435-025-00357-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04096640v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Wu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupeng Liu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengnian Qi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12102208" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04096641v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jacques" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Ouahabi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Kanetaki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15086487" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03966484v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Sofias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Stergiou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15032211" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04139710v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sinou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Skalkou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumpini Perakaki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15139953" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03737832v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Bekas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Troussas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11142210" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03652270v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Bekas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14095205" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03777143v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Atia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Benzaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Hamiane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther El Kourd" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14184399" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03566417v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Aouichak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bissey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Reymond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Besson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15031194" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03354963v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Arbaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.58.03" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03176347v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Le Bunetel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghafour Benabdelaziz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/jee-2021-0002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429751v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Khaldi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Taleb-Ahmed" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3100151" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03300399v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10151772" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03118338v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Adjabi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21030728" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03250751v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Abdulhadi Althuwayb" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazirulhisyam Hashim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiun Terng Liew" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Khan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong Woo Lee" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/cmc.2021.015421" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03113232v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camino S M Ruano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Apicella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gascoin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Gaspar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-020-02248-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070675v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Maillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sanfilippo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Domenech" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Kasmi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Petit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.207811" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03046424v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lequeu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijep.v10i6.16205" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02572860v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijep.v10i3.12361" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02171938v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Raingeaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24084/repqj17.312" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01997427v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Grillon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bouyssou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.01.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02296862v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Mokrani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Aissou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Rekioua" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Rekioua" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01875881v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Tidjani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2018.1555" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01920035v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Elfeki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doligez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11113022" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110960v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Juricek" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carcaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pelha&#238;tre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorfinn T Riday" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chevallier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09621-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01657630v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijep.v7i4.7408" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01657625v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10111701" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01580284v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637970v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ducat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Doridot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosamaria Calicchio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M&#233;hats" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19196" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02096530v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/1934-8975/2016.04.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01413316v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijet.v11i12.5996" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784763v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Leroy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.012" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PNQRJ6V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784766v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/1934-8975/2015.11.009" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784764v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01174215v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ambolet-Camoit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ottolenghi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Leblanc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Ji Kim" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Letourneur" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2015.07.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01122331v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Talpin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Costantino" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bonilla" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Leboime" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.177.3.1932" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784780v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M&#233;nard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810894v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Ren" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelphe Caldeira" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/1934-8975/2014.10.008" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061431v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calvez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roqueta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bechou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ousten" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2013.2293094" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833053v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubing Song" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Goubard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/1934-8975/2014.02.020" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784777v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Dimitri Fabre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lestriez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyomard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06127.0137ecst" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810893v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Schellmanns" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Batut" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810898v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jpee.2013.15001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007884v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delpoux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Poitrasson-Rivi&#232;re" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Le Campion" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pommier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Yakonowsky" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201142148" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636532v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Viet Phung" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2213111611205030222" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866423v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Coulouarn" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cavard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rubbia-Brandt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Audebourg" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dumont" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgs208" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810917v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.08.017" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWL15WP2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03325448v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON46332.2021.9453887" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02069647v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02103552v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01743997v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miranda" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983062v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983327v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01849935v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01580300v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01503553v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01520759v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Dewancker" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sivert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01503536v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766150v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ducret" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766157v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03214612v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liberalforum.eu/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02922681v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02525736v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02889285v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/nips/v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01678040v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.69611" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>