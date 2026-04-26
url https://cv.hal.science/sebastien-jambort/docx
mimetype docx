--- v0 (2026-03-17)
+++ v1 (2026-04-26)
@@ -652,368 +652,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">QPC : Perquisition fiscale et principe de l'inviolabilité du domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jambort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 et 8, pp.448</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04149988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'exigence de précision dans les recours formés en application de l'article L. 16 B du livre des procédures fiscales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jambort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 06, pp.386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04118390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">QPC : Perquisition fiscale et principe de l'inviolabilité du domicile</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'article L. 267 du livre des procédures fiscales et l'impossibilité de recouvrement de la dette fiscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jambort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 7 et 8, pp.448</w:t>
-[...32 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">, 2022, 11, pp.631</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03832322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violation du principe de la contradiction par le juge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jambort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 02, pp.110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03548100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'article L. 267 du livre des procédures fiscales et l'impossibilité de recouvrement de la dette fiscale</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'article L. 16 B du livre des procédures fiscales à l'épreuve de questions prioritaires de constitutionnalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jambort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 11, pp.631</w:t>
-[...32 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">, 2022, 05, pp.306</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03655852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
@@ -1139,234 +1139,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Responsabilité pour insuffisance d’actif et direction de fait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jambort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7-8, pp.42-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité pour insuffisance d’actif et interdiction de gérer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jambort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.34-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le droit des sociétés anonymes après la loi n° 2022-296 du 2 mars 2022 visant à démocratiser le sport en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jambort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de jurisprudence commerciale. Ancien journal des agréés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4, pp.380-382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914743v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04917451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loi Climat et résilience : aspects de droit des sociétés. Commentaire de la loi n° 2021-1104 du 22 août 2021 portant lutte contre le dérèglement climatique et renforcement de la résilience face à ses effets</w:t>
               </w:r>
@@ -3955,51 +3955,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915675v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jambort" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04429659v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914986v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917992v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915086v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964884v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903427v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917961v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04118390v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04149988v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548100v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832322v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03655852v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916413v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902469v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914743v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917380v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917451v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914820v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917982v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151831v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03371370v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915656v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915652v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02491709v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915666v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487942v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956152v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983519v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915659v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917970v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071841v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresi Laurent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Rakotovahiny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jambort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451801v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915668v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914624v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914562v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451741v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451762v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915671v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621590v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240725v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240801v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620109v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240157v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239999v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239867v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239687v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239826v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239810v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775195v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885061v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03629075v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915675v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jambort" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04429659v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914986v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917992v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915086v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964884v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903427v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917961v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04149988v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04118390v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832322v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548100v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03655852v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916413v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902469v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917451v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917380v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914743v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914820v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917982v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151831v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03371370v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915656v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915652v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02491709v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915666v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487942v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956152v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983519v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915659v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917970v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071841v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresi Laurent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Rakotovahiny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jambort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451801v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915668v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914624v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914562v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451741v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451762v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915671v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621590v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240725v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240801v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620109v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240157v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239999v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239867v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239687v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239826v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239810v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775195v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885061v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03629075v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>